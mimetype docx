--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -562,295 +562,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DATAMAN: A global database of methane, nitrous oxide, and ammonia emission factors for livestock housing and outdoor storage of manure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Costs and effects of measures to reduce ammonia emissions from dairy cattle and pig production: A comparison of country-specific estimations and model calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rychła</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony van der Weerden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Alfaro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wilfried Winiwarter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52 (1), pp.207-223. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 344, pp.118678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jeq2.20430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052590v1</w:t>
+                <w:t xml:space="preserve">hal-04176486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costs and effects of measures to reduce ammonia emissions from dairy cattle and pig production: A comparison of country-specific estimations and model calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DATAMAN: A global database of methane, nitrous oxide, and ammonia emission factors for livestock housing and outdoor storage of manure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony van der Weerden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Rychła</w:t>
+                <w:t xml:space="preserve">Ignacio Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Winiwarter</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marta Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 344, pp.118678. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (1), pp.207-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jeq2.20430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176486v1</w:t>
+                <w:t xml:space="preserve">hal-04052590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of methane emitted by ruminants: a review of methods</w:t>
               </w:r>
@@ -1489,51 +1489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DATAMAN: A global database of nitrous oxide and ammonia emission factors for excreta deposited by livestock and land‐applied manure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony J Weerden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2749,428 +2749,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best available technology for European livestock farms: Availability, effectiveness and uptake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low degradable protein supply to increase nitrogen efficiency in lactating dairy cows and reduce environmental impacts at barn level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Loyon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.09.046⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2), pp.212-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115002050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601921v1</w:t>
+                <w:t xml:space="preserve">hal-01209292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational modelling of thermal and humidity gradients for a naturally ventilated poultry house</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Murat Kacira</w:t>
+                <w:t xml:space="preserve">Best available technology for European livestock farms: Availability, effectiveness and uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Misselbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.09.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 166, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.09.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01523672v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low degradable protein supply to increase nitrogen efficiency in lactating dairy cows and reduce environmental impacts at barn level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadège Edouard</w:t>
+                <w:t xml:space="preserve">Computational modelling of thermal and humidity gradients for a naturally ventilated poultry house</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rojano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Kacira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 151, pp.273-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731115002050⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209292v1</w:t>
+                <w:t xml:space="preserve">hal-01523672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des salles de gavage et de leur gestion par un échantillon de gaveurs</w:t>
               </w:r>
@@ -3555,399 +3555,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of nutrient flows with potential impacts on the environment in a rabbit farm: a modelling approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les litières en élevage : identification, test et évaluation des techniques ou des pratiques consistant à mieux gérer les litières avec moins de matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lamothe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dezat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Production Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/an14530⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.403-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/1d9h-vq82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209230v1</w:t>
+                <w:t xml:space="preserve">hal-01219574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les litières en élevage : identification, test et évaluation des techniques ou des pratiques consistant à mieux gérer les litières avec moins de matériaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Jegou</w:t>
+                <w:t xml:space="preserve">Quels leviers techniques pour l'atténuation des émissions de gaz à effet de serre d'origine agricole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 34, pp.403-415. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/1d9h-vq82⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 37, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/pp8t-2j76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219574v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072305v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels leviers techniques pour l'atténuation des émissions de gaz à effet de serre d'origine agricole ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of nutrient flows with potential impacts on the environment in a rabbit farm: a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Animal Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (11-12), pp.2042-2051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/pp8t-2j76⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/an14530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072305v3</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared photoacoustic spectroscopy in animal houses: Effect of non-compensated interferences on ammonia, nitrous oxide and methane air concentrations</w:t>
               </w:r>
@@ -4325,265 +4325,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions gazeuses en production biologique de poulets de chair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
+                <w:t xml:space="preserve">Vers une Aviculture à Haute Performance Environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Robin</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter Agri</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/rwaf-a089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461070v1</w:t>
+                <w:t xml:space="preserve">hal-01460913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une Aviculture à Haute Performance Environnementale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+                <w:t xml:space="preserve">Emissions gazeuses en production biologique de poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alter Agri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/rwaf-a089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01460913v1</w:t>
+                <w:t xml:space="preserve">hal-01461070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of rearing conditions and manure management practices on ammonia and greenhouse gas emissions from poultry houses</w:t>
               </w:r>
@@ -5094,415 +5094,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring NH3, N2O, CO2 and CH4 emissions during pig solid manure storage - Effect of turning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application et validation d’une méthode de mesures simplifiées des émissions gazeuses dans les bâtiments d’élevage à ventilation naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ponchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Levasseur</w:t>
+                <w:t xml:space="preserve">C. Ehrlacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compost Science &amp; Utilization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TeMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.4-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460840v1</w:t>
+                <w:t xml:space="preserve">hal-02654263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissance du devenir des éléments à risques dans les différentes filières de gestion des effluents porcins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Bonneau</w:t>
+                <w:t xml:space="preserve">Monitoring NH3, N2O, CO2 and CH4 emissions during pig solid manure storage - Effect of turning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Beline</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+                <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+                <w:t xml:space="preserve">Pascal Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Compost Science &amp; Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (4), pp.267-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1065657X.2008.10702388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01460863v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application et validation d’une méthode de mesures simplifiées des émissions gazeuses dans les bâtiments d’élevage à ventilation naturelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Ponchant</w:t>
+                <w:t xml:space="preserve">Connaissance du devenir des éléments à risques dans les différentes filières de gestion des effluents porcins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Amand</w:t>
+                <w:t xml:space="preserve">Catherine Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TeMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6, pp.4-10</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (4), pp.325-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02654263v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vermifiltration as a stage in reuse of swine wastewater: Monitoring methodology on an experimental farm</w:t>
               </w:r>
@@ -6345,51 +6345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting ammonia and carbon dioxide emissions from carbon and nitrogen biodegradability during animal waste composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6488,230 +6488,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method developed for estimating the on-farm GHG and NH3emissions (“Simplified method”)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l'influence du refroidissement du lisier sur les émissions gazeuses de NH3, N2O et CH4 de porcs à l'engraissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Vergé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Robin</w:t>
+                <w:t xml:space="preserve">Yvonnick Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emimod Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KTBL, Jun 2025, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">57es Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2025, Saint-malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196175v1</w:t>
+                <w:t xml:space="preserve">hal-05196092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence du refroidissement du lisier sur les émissions gazeuses de NH3, N2O et CH4 de porcs à l'engraissement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Method developed for estimating the on-farm GHG and NH3emissions (“Simplified method”)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonnick Rousselière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solène Lagadec</w:t>
+                <w:t xml:space="preserve">Xavier Vergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57es Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2025, Saint-malo, France</w:t>
+              <w:t xml:space="preserve">Emimod Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KTBL, Jun 2025, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196092v1</w:t>
+                <w:t xml:space="preserve">hal-05196175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties of Manure Emission Factors arising from Measurement and Reporting</w:t>
               </w:r>
@@ -6760,168 +6760,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing circular agriculture: strategies and challenges in integrating livestock and crop production systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les recherches sur les émissions de gaz et de particules des bâtiments d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emili 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique de Valence, Sep 2024, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">Webinaire RMT Batice : Les impacts environnementaux des bâtiments d'élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT Batice, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196001v1</w:t>
+                <w:t xml:space="preserve">hal-05200585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of greenhouse gas and ammonia emissions from manure: results, challenges and potential solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6937,126 +6881,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EmiLi Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat Politècnica de València (UPV), Sep 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches sur les émissions de gaz et de particules des bâtiments d’élevage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancing circular agriculture: strategies and challenges in integrating livestock and crop production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banira Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Dynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony van der Weerden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire RMT Batice : Les impacts environnementaux des bâtiments d'élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMT Batice, Dec 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Emili 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique de Valence, Sep 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200585v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of manure gas emissions: What challenges for Research?</w:t>
               </w:r>
@@ -7193,51 +7193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DATAMAN: analysis of an international database on ammonia, nitrous oxide and methane emission factors for manure management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony van der Weerden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7709,252 +7709,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05196209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting the measurement methods to the different purposes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Robin</w:t>
+                <w:t xml:space="preserve">Méthodologie de mesure des particules primaires émises par des bâtiments d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Fall 2020 Virtual Meeting - Symposium on Animal agriculture emission measurement technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/scimeetings.0c07421⟩</w:t>
+              <w:t xml:space="preserve">CFA 2020 : 33ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris (visioconférence), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324203v1</w:t>
+                <w:t xml:space="preserve">hal-03245349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de mesure des particules primaires émises par des bâtiments d'élevage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N Guingand</w:t>
+                <w:t xml:space="preserve">Adapting the measurement methods to the different purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2020 : 33ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris (visioconférence), France. </w:t>
+              <w:t xml:space="preserve">ACS Fall 2020 Virtual Meeting - Symposium on Animal agriculture emission measurement technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kyoung S Ro (USDA); Mélynda Hassouna (INRAE), Aug 2020, San Fransisco, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/scimeetings.0c07421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245349v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DataMan: initial analysis of greenhouse gas emissions from manure management</w:t>
               </w:r>
@@ -7979,51 +7979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta A Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8059,247 +8059,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des pertes d’azote et de carbone de filières de gestion de déjections porcines associées au raclage en V</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variabilité temporelle et spatiale des émissions d'ammoniac : Complémentarité des approches bottom-up et top-down</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Toudic</w:t>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Decoopman</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaelle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51èmes Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France. pp.175-180</w:t>
+              <w:t xml:space="preserve">Agriculture et Qualité de l'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecologie fonctionnelle et écotoxicologie des agroécosystèmes (1402)., Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949887v1</w:t>
+                <w:t xml:space="preserve">hal-02354666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité temporelle et spatiale des émissions d'ammoniac : Complémentarité des approches bottom-up et top-down</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des pertes d’azote et de carbone de filières de gestion de déjections porcines associées au raclage en V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+                <w:t xml:space="preserve">Bertrand Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Dufour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et Qualité de l'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecologie fonctionnelle et écotoxicologie des agroécosystèmes (1402)., Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">51èmes Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France. pp.175-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354666v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La base de données ELFE : vers une meilleure connaissance des émissions gazeuses liées à l’élevage</w:t>
               </w:r>
@@ -8529,230 +8529,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la fréquence de raclage à plat sur les performances des porcs et les pertes gazeuses en bâtiment d'engraissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Lagadec</w:t>
+                <w:t xml:space="preserve">Harmoniser et normaliser la mesure des émissions gazeuses en bâtiment d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Landrain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+                <w:t xml:space="preserve">Thomas Eglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France. pp.193-194</w:t>
+              <w:t xml:space="preserve">afnor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194278v1</w:t>
+                <w:t xml:space="preserve">hal-01461146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmoniser et normaliser la mesure des émissions gazeuses en bâtiment d’élevage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Robin</w:t>
+                <w:t xml:space="preserve">Effet de la fréquence de raclage à plat sur les performances des porcs et les pertes gazeuses en bâtiment d'engraissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">afnor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France. pp.193-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461146v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the dynamics of heat and mass transfer in a naturally ventilated poultry house using CFD</w:t>
               </w:r>
@@ -8857,510 +8857,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524977v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of gas emissions and spreading inside and outside of a naturally ventilated poultry house using a 3D CFD model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le pilotage des dalles béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher y Choi</w:t>
+                <w:t xml:space="preserve">Christian Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference “Construction, Technology and Environment in Farm Animal Husbandry“</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Freising, Germany. pp.340-345</w:t>
+              <w:t xml:space="preserve">journée avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Loudéac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526956v2</w:t>
+                <w:t xml:space="preserve">hal-01461148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of BAT combinations on the reduction of gas emitted by pig production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
+                <w:t xml:space="preserve">Besoins d’air minimum en poulets de chair effets théoriques sur l’ambiance et le chauffage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EMILI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Florianópolis,, Brazil</w:t>
+              <w:t xml:space="preserve">journée nationale des volailles de chair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949975v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besoins d’air minimum en poulets de chair effets théoriques sur l’ambiance et le chauffage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Robin</w:t>
+                <w:t xml:space="preserve">Assessment of BAT combinations on the reduction of gas emitted by pig production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée nationale des volailles de chair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Valence, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EMILI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Florianópolis,, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461147v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pilotage des dalles béton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of gas emissions and spreading inside and outside of a naturally ventilated poultry house using a 3D CFD model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rojano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe Prigent</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher y Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Loudéac, France</w:t>
+              <w:t xml:space="preserve">12th International Conference “Construction, Technology and Environment in Farm Animal Husbandry“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Freising, Germany. pp.340-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461148v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526956v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilans thermiques dans la production de porcs et de poulets</w:t>
               </w:r>
@@ -9504,540 +9504,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of two different schemes through CFD to include heat and mass transfer induced by animals inside a broiler house</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Murat Kacira</w:t>
+                <w:t xml:space="preserve">Sélection de l'efficacité digestive et influence sur la durabilité de la filière avicole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabeel Al Nahhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">proceedings of the International Conference for Agricultural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Zurich, Allemagne, Germany</w:t>
+              <w:t xml:space="preserve">Journée Nationale Volailles de Qualité Label et Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541901v1</w:t>
+                <w:t xml:space="preserve">hal-01209207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Sensible and Latent Heat Generation with CFD in Animal Housing for Dairy Cattle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+                <w:t xml:space="preserve">Prediction of nutrient flows with potential impacts on the environment in a rabbit farm: a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference for Agricultural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Zurich, Allemagne, Albania</w:t>
+              <w:t xml:space="preserve">8th International Workshop Modelling Nutrient Digestion and Utilization in Farm Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541900v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of nutrient flows with potential impacts on the environment in a rabbit farm: a modelling approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+                <w:t xml:space="preserve">Test of two different schemes through CFD to include heat and mass transfer induced by animals inside a broiler house</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rojano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Kacira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop Modelling Nutrient Digestion and Utilization in Farm Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">proceedings of the International Conference for Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Zurich, Allemagne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209273v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de l'efficacité digestive et influence sur la durabilité de la filière avicole</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nabeel Al Nahhas</w:t>
+                <w:t xml:space="preserve">Predicting Sensible and Latent Heat Generation with CFD in Animal Housing for Dairy Cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rojano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Kacira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale Volailles de Qualité Label et Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference for Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Zurich, Allemagne, Albania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209207v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion and genetics in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10224,463 +10224,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for feed efficiency as a tool to improve sustainability of poultry production</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reducing NH3 and GHG emissions during poultry manure on-farm Composting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabeel Alnahhas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Oudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tovonarivo Rafolisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">102. Annual Meeting of the Poultry Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, San Diego, United States. 28 diapositives</w:t>
+              <w:t xml:space="preserve">15 ème Conférence internationale RAMIRAN: Recyclage des résidus organiques pour l'agriculture: de la gestion des déchets aux services écosystémiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Jun 2013, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209208v1</w:t>
+                <w:t xml:space="preserve">hal-05194303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des flux d’éléments à risque pour l’environnement dans un élevage cunicole : une approche par modélisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
+                <w:t xml:space="preserve">ENJEUX ET EVALUATION DES EMISSIONS GAZEUSES DANS LES ELEVAGES DE VOLAILLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ponchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Nov 2013, Le Mans, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209161v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENJEUX ET EVALUATION DES EMISSIONS GAZEUSES DANS LES ELEVAGES DE VOLAILLES</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selection for feed efficiency as a tool to improve sustainability of poultry production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabeel Alnahhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">102. Annual Meeting of the Poultry Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, San Diego, United States. 28 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461139v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing NH3 and GHG emissions during poultry manure on-farm Composting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Robin</w:t>
+                <w:t xml:space="preserve">Estimation des flux d’éléments à risque pour l’environnement dans un élevage cunicole : une approche par modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 ème Conférence internationale RAMIRAN: Recyclage des résidus organiques pour l'agriculture: de la gestion des déchets aux services écosystémiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Jun 2013, Versailles, France</w:t>
+              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Nov 2013, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194303v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French projects to quantify emissions from livestock: an overview</w:t>
               </w:r>
@@ -10718,51 +10718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Oudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Emissions, Ventilation and Animal Welfare in Livestock Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Campinas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11792,51 +11792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’un modèle de prédiction des quantités d’eau consommées chez les ruminants laitiers intégrant l’effet des conditions environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11926,64 +11926,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12025,90 +12025,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the effect of C and N biodegradability, humidity and porosity on ammonia emission during animal manure composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Oudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards environmental technologies : International Conference on Agricultural Engineering, AgEng 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRSTEA, Sep 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12271,51 +12271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des émissions gazeuses au stockage de lisier porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12377,398 +12377,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dynamique de l'émission et de la concentration d'ammoniac dans un bâtiment d'engraissement de porcs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couplage des modèles dynamiques avec l'analyse de cycle de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronica Moset-Hernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire modélisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752676v1</w:t>
+                <w:t xml:space="preserve">hal-05194316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring gaseous emissions from sotred pig slurry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation dynamique de l'émission et de la concentration d'ammoniac dans un bâtiment d'engraissement de porcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronica Moset-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The eighth international livestock symposium, Iles VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Iguassu Falls, Brazil. 8 p</w:t>
+              <w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468642v1</w:t>
+                <w:t xml:space="preserve">hal-02752676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage des modèles dynamiques avec l'analyse de cycle de vie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+                <w:t xml:space="preserve">Measuring gaseous emissions from sotred pig slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire modélisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Mar 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">The eighth international livestock symposium, Iles VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Iguassu Falls, Brazil. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194316v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of manure production by pigs. Effect of feeding, storage and treatment on manure characteristics and emissions of ammonia and greenhouse gases</w:t>
               </w:r>
@@ -12996,51 +12996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting ammonia and carbon dioxide emissions from carbon and nitrogen biodegradability during animal waste composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13117,64 +13117,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13238,51 +13238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13942,342 +13942,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05196184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QuantiAGREMI project: On farm quantification of ammonia and greenhouse gas emissions from livestock production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exprimental facility to study climate-house-animal-manure interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université polytechnique de Valence. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgEng 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Athen, Greece. , 2024</w:t>
+              <w:t xml:space="preserve">Emili 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Valencia (Espagne), Spain. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196040v1</w:t>
+                <w:t xml:space="preserve">hal-05195984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental facility to study climate-house-animal-manure interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Lecomte</w:t>
+                <w:t xml:space="preserve">QuantiAGREMI project: On farm quantification of ammonia and greenhouse gas emissions from livestock production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+                <w:t xml:space="preserve">Paola Fisicaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgEng 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Athen, Greece. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196035v1</w:t>
+                <w:t xml:space="preserve">hal-05196040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exprimental facility to study climate-house-animal-manure interactions</w:t>
+                <w:t xml:space="preserve">Experimental facility to study climate-house-animal-manure interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emili 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Valencia (Espagne), Spain. , 2024</w:t>
+              <w:t xml:space="preserve">AgEng 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Athen, Greece. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195984v1</w:t>
+                <w:t xml:space="preserve">hal-05196035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TOOL FOR THE COMPARISON OF EMISSION FACTORS OF PIG AND POULTRY HOUSING</w:t>
               </w:r>
@@ -14384,51 +14384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14568,277 +14568,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APIVALE&amp;quot; an experimental platform for an integrated approach of organic effluent recycling and valorization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadège Edouard</w:t>
+                <w:t xml:space="preserve">ELFE, a database to determine greenhouse gases and ammonia emissions factors from livestock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alassane Keita</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on Life Cycle Assessment of Food 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bangkok, Thailand. 2018, 11th International Conference on Life Cycle Assessment of Food 2018 (LCA Food)</w:t>
+              <w:t xml:space="preserve">20. Nitrogen Workshop. Coupling C-N-P-S cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France. 2018, Proceedings side event. Nutrient management &amp; decision-support systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221129v1</w:t>
+                <w:t xml:space="preserve">hal-02282316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELFE, a database to determine greenhouse gases and ammonia emissions factors from livestock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Vigan</w:t>
+                <w:t xml:space="preserve">APIVALE&amp;quot; an experimental platform for an integrated approach of organic effluent recycling and valorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Espagnol</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Nitrogen Workshop. Coupling C-N-P-S cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France. 2018, Proceedings side event. Nutrient management &amp; decision-support systems</w:t>
+              <w:t xml:space="preserve">11. International Conference on Life Cycle Assessment of Food 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bangkok, Thailand. 2018, 11th International Conference on Life Cycle Assessment of Food 2018 (LCA Food)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282316v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elfe. Une base de données pour caractériser les émissions gazeuses</w:t>
               </w:r>
@@ -15193,260 +15193,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental life cycle assessment of insect mass-rearing facilities: current challenges and future prospects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Modélisation du devenir des éléments à risque en élevage cunicole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Forteau</w:t>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Maillard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elodie Balmisse Balmisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154730v1</w:t>
+                <w:t xml:space="preserve">hal-02743700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du devenir des éléments à risque en élevage cunicole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
+                <w:t xml:space="preserve">Environmental life cycle assessment of insect mass-rearing facilities: current challenges and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Forteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743700v1</w:t>
+                <w:t xml:space="preserve">hal-04154730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité sur les émissions gazeuses d’itinéraires techniques en élevage porcin intégrant des bonnes pratiques environnementales</w:t>
               </w:r>
@@ -15458,51 +15458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15534,301 +15534,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« PigChange »: a project to evaluate the consequences of climate change and mitigation options in pig production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+                <w:t xml:space="preserve">Options for reducing greenhouse gas emissions from the agricultural sector: abatement potential and cost of technical measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t>
+              <w:t xml:space="preserve">Our common Future, scientific conference of the COP21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209248v1</w:t>
+                <w:t xml:space="preserve">hal-02744091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to reduce greenhouse gas emissions without reducing production? An assessment of 26 technical options</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoit</w:t>
+                <w:t xml:space="preserve">« PigChange »: a project to evaluate the consequences of climate change and mitigation options in pig production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 186 p., 2015, CSA15 : Parallel Session L1 Regional Dimensions</w:t>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173060v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Options for reducing greenhouse gas emissions from the agricultural sector: abatement potential and cost of technical measures</w:t>
+                <w:t xml:space="preserve">Is it possible to reduce greenhouse gas emissions without reducing production? An assessment of 26 technical options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
@@ -15863,155 +15863,155 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our common Future, scientific conference of the COP21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015</w:t>
+              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 186 p., 2015, CSA15 : Parallel Session L1 Regional Dimensions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744091v1</w:t>
+                <w:t xml:space="preserve">hal-01173060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of genetic by nutrition interaction on poultry production sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabeel Alnahhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Venise, Italy. 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t>
@@ -16200,51 +16200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Charpiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16325,51 +16325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16450,51 +16450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Charpiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16575,51 +16575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom. , Advances in Animal Biosciences, 2 (2), 2011, Proceedings of the 8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16925,51 +16925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Ammonia Conference in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Ede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17052,51 +17052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17459,51 +17459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring emissions from livestock farming: greenhouse gases, ammonia and nitrogen oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17586,51 +17586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des rejets d’azote, phosphore, potassium, cuivre et zinc des porcs Influence de l'alimentation, du mode de logement et de la gestion des effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17708,51 +17708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer les émissions gazeuses en élevage : gaz à effet de serre, ammoniac et oxydes d‘azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18462,51 +18462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et qualité de l’air : recherche et appui aux politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18893,51 +18893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles méthodes choisir pour la quantification des émissions de gaz?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19523,51 +19523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charpiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19635,51 +19635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19855,51 +19855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPEATABILITY OF ORGANIC MATTER TRANSFORMATIONS AND GASEOUS EMISSIONS DURING WINDROW COMPOSTING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Oudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19957,277 +19957,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTIMATION TEST OF GASEOUS EMISSIONS FROM FISHPONDS WITH CONTRASTED INPUTS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A LOW-COST DATABASE AND SOFTWARE FOR THE MEASUREMENT OF AMMONIA AND GREENHOUSE GAS EMISSIONS OF ANIMAL HOUSES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Babela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP - Institut du Porc, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461133v1</w:t>
+                <w:t xml:space="preserve">hal-01461138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A LOW-COST DATABASE AND SOFTWARE FOR THE MEASUREMENT OF AMMONIA AND GREENHOUSE GAS EMISSIONS OF ANIMAL HOUSES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESTIMATION TEST OF GASEOUS EMISSIONS FROM FISHPONDS WITH CONTRASTED INPUTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Efole Ewoukem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aude Brachet</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mikolasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP - Institut du Porc, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461138v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenhouse Gases and ammonia emissions from two contrasted dairy cattle deep litters</w:t>
               </w:r>
@@ -20252,51 +20252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21254,90 +21254,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux d’azote et de carbone au bâtiment avec raclage en V, stockage, méthanisation et épandage des produits obtenus. Rapport final du projet EFAC-Raclage V. Convention ADEME n°16-60-C0037</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRAB; IFIP; INRA. 2018, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -21376,51 +21376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des rejets d’azote, phosphore, potassium, cuivre et zinc des porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21494,64 +21494,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring emissions from livestock farming. Greenhouse gases, ammonia and nitrogen oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2016, pp.222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -21822,64 +21822,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer les émissions gazeuses en élevages. Gaz à effet de serre, ammoniac et oxydes d'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -21940,51 +21940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22017,63 +22017,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
+                <w:t xml:space="preserve">How can French agriculture contribute to reducing greenhouse gas emissions? Abatement potential and cost of ten technical measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -22093,109 +22093,109 @@
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 8 p</w:t>
+              <w:t xml:space="preserve">[Technical Report] 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811432v1</w:t>
+                <w:t xml:space="preserve">hal-02809908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can French agriculture contribute to reducing greenhouse gas emissions? Abatement potential and cost of ten technical measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+                <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -22215,73 +22215,73 @@
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] 2013</w:t>
+              <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02809908v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
               </w:r>
@@ -22385,51 +22385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22790,51 +22790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elevage et Changement Climatique (Carbon – Nitrogen cycles: general concepts), 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23317,51 +23317,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36B459B7"/>
+    <w:nsid w:val="861B74E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23548,51 +23548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melynda-hassouna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8994-9690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05338454v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Anestis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajid Umar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Dragoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony van der Weerden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2025.104260" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Karami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamruzzaman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Covington" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Darvishi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115192" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526276v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;ltac &#199;inar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Belik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony J van der Weerden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.09.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Beltran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Amon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Alfaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20430" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176486v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rych&#322;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Winiwarter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118678" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Orlindo Tedeschi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adibe Luiz Abdalla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina &#193;lvarez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weniga Anuga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Arango" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac197" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Boulestreau-Boulay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;not" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art19" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;n Nosek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#283;k Ja&#328;our" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianying Yi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aarnink" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11093783" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Webb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van der Weerden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17583004.2021.1995502" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413820v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Noble" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Klein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hutchings" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thorman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20259" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony J Weerden" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta A Alfaro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile a M Klein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20186" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chiffe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Banhazi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2020.08.022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469936v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ruch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/fhjn-yw17" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vigan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2019.01.0007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02112539v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rojano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bournet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kacira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2019.02.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01928486v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-7105-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898000v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;venot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rivera Garcia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.09.054" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194273v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trucheau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601921v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Burton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Misselbrook" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Philippe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.09.046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.09.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9HGJSN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209292v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002050" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631080v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Amand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peillod" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Audren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diguet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laborde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lecomte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.08.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461077v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.05.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HQB7RFB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209230v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/an14530" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219574v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rousset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guingand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dezat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jegou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1d9h-vq82" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209134v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Charpiot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.12.011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209162v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisamitsu Takai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Nimmermark" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Norton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry D. Jacobson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.12.015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209096v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1493-2012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461070v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460913v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rwaf-a089" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648386v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0043933911000493" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460893v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000509" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460859v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003601" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657172v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude J. C. Germon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460840v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1065657X.2008.10702388" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460863v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beline" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654263v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponchant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ehrlacher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315861v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinsheng Li" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouch&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Ping Qiu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2007.11.010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QL15P7V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460869v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Li" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Zeng" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Chen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460890v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460865v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2006.03.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2P20PBC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656468v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Douarin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460838v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delbos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delvoder" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viskolcz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fittschen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0558270" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8KSM2F41-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676836v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massiani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460818v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.07.045" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196175v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Verg&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196092v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05338409v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196001v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banira Lombardi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dynes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Taylor" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770814v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200585v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774399v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923611v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191653v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hutchings" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191671v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Caron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Bras" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748637v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200603v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Estelles" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schrade" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196209v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324203v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/scimeetings.0c07421" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245349v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagadec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mrad" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19756" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737381v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Vanderweerden" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Klein" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949887v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Toudic" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decoopman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354666v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dufour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734465v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espagnol" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607648v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194278v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landrain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461146v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fiani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524977v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Y. Choi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526956v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher y Choi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949975v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461147v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicolas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Prigent" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461148v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461140v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461145v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541901v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541900v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209273v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209207v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Al Nahhas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193902v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745982v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blancheton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209208v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209161v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461139v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194303v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oudart" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonarivo Rafolisy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802273v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810404v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209200v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209201v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209199v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004771v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Aubert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Rigolot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195369v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004770v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192484v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173630v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595707v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194312v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192446v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468570v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guiziou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bossuet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752676v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Moset-Hernandez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468642v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194316v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755182v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755090v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moset-Hernandez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194340v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460841v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460868v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vallet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833253v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762555v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariolet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763479v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couvreur" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05257935v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.314" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196184v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Auzerais" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fisher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196040v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fisicaro" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196035v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195984v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191658v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200609v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194091v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boulestreau-Boulay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221129v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282316v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607132v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorinquer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607353v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607904v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154730v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Forteau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743700v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse Balmisse" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209264v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209248v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173060v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744091v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209154v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209216v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Moset" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209090v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209198v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209197v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747719v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461071v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267111.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751386v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194345v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409678v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guingand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.08.034" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191077v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bras" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melynda Hassouna" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.009" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194456v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galliot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deruwez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Desdouet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.009" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567208v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/animal_emissions/Page-d-accueil/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801680v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daumer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landrain" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590618v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190848v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191819v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Bjerg" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Demeyer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hoyaux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mislav Didara" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Gr&#246;nroos" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19730-7_8" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191817v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arcidiacono" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel B&#252;hler" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Calvet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19730-7_3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938926v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fl&#233;chard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410528v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200572v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200577v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mathias" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durand" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083267v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Paillat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorinquer" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toudic" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209276v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/animal_emissions/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209271v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/animal_emissions/Actualites/Ouvrage-2015-Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209195v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpiot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461136v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461137v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Babela" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Brachet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461134v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Paillat" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461133v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Efole Ewoukem" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mikolasek" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461138v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209196v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192040v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Asman" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Theobald" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Hertel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Tang" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812030v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Paillat, J.M." TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815973v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Texier, C." TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812668v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461149v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461143v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dubois" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J&#233;gou" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191125v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Rousseliere" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Thomas" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194412v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagrange" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Loyon" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955299v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191464v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603409v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535379v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raynal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doll&#233;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194438v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Chantal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602423v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797218v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801465v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793927v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792794v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793535v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792987v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787149v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810338v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blancheton" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803703v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melynda-hassouna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8994-9690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05338454v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Anestis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajid Umar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Dragoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony van der Weerden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2025.104260" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Karami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamruzzaman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Covington" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Darvishi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115192" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526276v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;ltac &#199;inar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Belik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony J van der Weerden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.09.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rych&#322;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Amon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Winiwarter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118678" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Beltran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Alfaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20430" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Orlindo Tedeschi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adibe Luiz Abdalla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina &#193;lvarez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weniga Anuga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Arango" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac197" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Boulestreau-Boulay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;not" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art19" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;n Nosek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#283;k Ja&#328;our" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianying Yi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aarnink" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11093783" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Webb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van der Weerden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17583004.2021.1995502" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413820v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Noble" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Klein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hutchings" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thorman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20259" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony J Weerden" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta A Alfaro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile a M Klein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20186" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chiffe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Banhazi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2020.08.022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469936v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ruch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/fhjn-yw17" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vigan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2019.01.0007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02112539v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rojano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bournet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kacira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2019.02.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01928486v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-7105-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898000v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;venot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rivera Garcia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.09.054" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194273v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trucheau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209292v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601921v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Burton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Misselbrook" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Philippe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.09.046" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.09.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9HGJSN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631080v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Amand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peillod" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Audren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diguet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laborde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lecomte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.08.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461077v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.05.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HQB7RFB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219574v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rousset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guingand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dezat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jegou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1d9h-vq82" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209230v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/an14530" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209134v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Charpiot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.12.011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209162v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisamitsu Takai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Nimmermark" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Norton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry D. Jacobson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.12.015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209096v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1493-2012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rwaf-a089" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461070v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648386v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0043933911000493" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460893v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000509" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460859v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003601" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657172v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude J. C. Germon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654263v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponchant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ehrlacher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460840v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1065657X.2008.10702388" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460863v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beline" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315861v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinsheng Li" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouch&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Ping Qiu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2007.11.010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QL15P7V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460869v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Li" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Zeng" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Chen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460890v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460865v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2006.03.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2P20PBC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656468v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Douarin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460838v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delbos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delvoder" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viskolcz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fittschen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0558270" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8KSM2F41-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676836v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massiani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460818v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.07.045" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196092v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196175v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Verg&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05338409v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200585v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770814v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196001v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banira Lombardi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dynes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Taylor" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774399v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923611v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191653v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hutchings" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191671v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Caron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Bras" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748637v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200603v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Estelles" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schrade" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196209v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245349v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagadec" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mrad" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19756" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324203v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/scimeetings.0c07421" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737381v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Vanderweerden" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Klein" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354666v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dufour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949887v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Toudic" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decoopman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734465v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espagnol" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607648v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461146v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fiani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194278v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landrain" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524977v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Y. Choi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461148v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicolas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Prigent" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461147v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949975v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526956v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher y Choi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461140v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461145v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209207v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Al Nahhas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209273v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541901v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541900v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193902v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745982v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blancheton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194303v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oudart" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonarivo Rafolisy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461139v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209208v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209161v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802273v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810404v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209200v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209201v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209199v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004771v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Aubert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Rigolot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195369v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004770v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192484v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173630v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595707v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194312v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192446v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468570v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guiziou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bossuet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194316v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752676v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Moset-Hernandez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468642v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755182v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755090v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moset-Hernandez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194340v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460841v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460868v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vallet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833253v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762555v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariolet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763479v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couvreur" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05257935v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.314" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196184v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Auzerais" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fisher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195984v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196040v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fisicaro" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196035v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191658v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200609v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194091v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boulestreau-Boulay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282316v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221129v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607132v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorinquer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607353v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607904v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743700v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse Balmisse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154730v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Forteau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209264v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744091v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209248v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173060v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209154v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209216v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Moset" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209090v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209198v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209197v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747719v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461071v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267111.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751386v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194345v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409678v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guingand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.08.034" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191077v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bras" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melynda Hassouna" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.009" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194456v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galliot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deruwez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Desdouet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.009" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567208v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/animal_emissions/Page-d-accueil/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801680v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daumer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landrain" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590618v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190848v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191819v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Bjerg" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Demeyer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hoyaux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mislav Didara" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Gr&#246;nroos" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19730-7_8" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191817v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arcidiacono" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel B&#252;hler" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Calvet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19730-7_3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938926v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fl&#233;chard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410528v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200572v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200577v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mathias" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durand" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083267v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Paillat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorinquer" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toudic" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209276v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/animal_emissions/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209271v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/animal_emissions/Actualites/Ouvrage-2015-Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209195v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpiot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461136v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461137v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Babela" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Brachet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461134v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Paillat" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461138v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461133v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Efole Ewoukem" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mikolasek" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209196v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192040v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Asman" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Theobald" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Hertel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Tang" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812030v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Paillat, J.M." TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815973v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Texier, C." TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812668v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461149v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461143v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dubois" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J&#233;gou" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191125v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Rousseliere" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Thomas" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194412v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagrange" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Loyon" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955299v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191464v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603409v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535379v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raynal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doll&#233;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194438v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Chantal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602423v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797218v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801465v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793927v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792794v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793535v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792987v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787149v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810338v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blancheton" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803703v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>