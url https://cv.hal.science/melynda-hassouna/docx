--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -428,1566 +428,1566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of environmental and housing system factors on ammonia and greenhouse gas emissions from cattle barns: A meta-analysis of a global data collation</w:t>
+                <w:t xml:space="preserve">Costs and effects of measures to reduce ammonia emissions from dairy cattle and pig production: A comparison of country-specific estimations and model calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gültac Çinar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federico Dragoni</w:t>
+                <w:t xml:space="preserve">Anna Rychła</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ammon</w:t>
+                <w:t xml:space="preserve">Barbara Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony van der Weerden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitaly Belik</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wilfried Winiwarter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2023.09.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 344, pp.118678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526276v1</w:t>
+                <w:t xml:space="preserve">hal-04176486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costs and effects of measures to reduce ammonia emissions from dairy cattle and pig production: A comparison of country-specific estimations and model calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DATAMAN: A global database of methane, nitrous oxide, and ammonia emission factors for livestock housing and outdoor storage of manure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony van der Weerden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Rychła</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marta Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118678⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (1), pp.207-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jeq2.20430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04176486v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DATAMAN: A global database of methane, nitrous oxide, and ammonia emission factors for livestock housing and outdoor storage of manure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tony van der Weerden</w:t>
+                <w:t xml:space="preserve">Effects of environmental and housing system factors on ammonia and greenhouse gas emissions from cattle barns: A meta-analysis of a global data collation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gültac Çinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Dragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ammon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Beltran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Amon</w:t>
+                <w:t xml:space="preserve">Vitaly Belik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Alfaro</w:t>
+                <w:t xml:space="preserve">Tony J van der Weerden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52 (1), pp.207-223. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 172, pp.60-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jeq2.20430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2023.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04052590v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of methane emitted by ruminants: a review of methods</w:t>
+                <w:t xml:space="preserve">Papovit - Particules en élevages de porcs et de volailles et itinéraires techniques : mise au point méthodologique et acquisition de facteurs d’émissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Orlindo Tedeschi</w:t>
+                <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adibe Luiz Abdalla</w:t>
+                <w:t xml:space="preserve">Vincent Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clementina Álvarez</w:t>
+                <w:t xml:space="preserve">A.L. Boulestreau-Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Weniga Anuga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacobo Arango</w:t>
+                <w:t xml:space="preserve">Nicolas Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skac197⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.249-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052701v1</w:t>
+                <w:t xml:space="preserve">hal-03764915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papovit - Particules en élevages de porcs et de volailles et itinéraires techniques : mise au point méthodologique et acquisition de facteurs d’émissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of methane emitted by ruminants: a review of methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Orlindo Tedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Guingand</w:t>
+                <w:t xml:space="preserve">Adibe Luiz Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Blazy</w:t>
+                <w:t xml:space="preserve">Clementina Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Boulestreau-Boulay</w:t>
+                <w:t xml:space="preserve">Samuel Weniga Anuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Génot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+                <w:t xml:space="preserve">Jacobo Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 85, pp.249-262. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jas/skac197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764915v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Wind Tunnel Modelling of Flow and Pollutant Dispersion within and from Naturally Ventilated Livestock Buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DATAMAN: A global database of nitrous oxide and ammonia emission factors for excreta deposited by livestock and land‐applied manure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Štěpán Nosek</w:t>
+                <w:t xml:space="preserve">Tony J Weerden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zbyněk Jaňour</w:t>
+                <w:t xml:space="preserve">Marta A Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Janke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">André Aarnink</w:t>
+                <w:t xml:space="preserve">Cecile a M Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11093783⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (2), pp.513-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jeq2.20186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764139v1</w:t>
+                <w:t xml:space="preserve">hal-03225358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidance on the conversion of gaseous emission units to standardized emission factors and recommendations for data reporting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of Wind Tunnel Modelling of Flow and Pollutant Dispersion within and from Naturally Ventilated Livestock Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Štěpán Nosek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbyněk Jaňour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Webb</w:t>
+                <w:t xml:space="preserve">David Janke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. van der Weerden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+                <w:t xml:space="preserve">Qianying Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Amon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">André Aarnink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (6), pp.663-679. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.3783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17583004.2021.1995502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11093783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761933v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia and nitrous oxide emission factors for excreta deposited by livestock and land‐applied manure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guidance on the conversion of gaseous emission units to standardized emission factors and recommendations for data reporting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alasdair Noble</w:t>
+                <w:t xml:space="preserve">J. Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Klein</w:t>
+                <w:t xml:space="preserve">T. van der Weerden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Hutchings</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Amon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jeq2.20259⟩</w:t>
+              <w:t xml:space="preserve">Carbon Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.663-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17583004.2021.1995502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413820v1</w:t>
+                <w:t xml:space="preserve">hal-03761933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DATAMAN: A global database of nitrous oxide and ammonia emission factors for excreta deposited by livestock and land‐applied manure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Beltran</w:t>
+                <w:t xml:space="preserve">Ammonia and nitrous oxide emission factors for excreta deposited by livestock and land‐applied manure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony van der Weerden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alasdair Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony J Weerden</w:t>
+                <w:t xml:space="preserve">Cecile Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta A Alfaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Amon</w:t>
+                <w:t xml:space="preserve">Nicholas Hutchings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile a M Klein</w:t>
+                <w:t xml:space="preserve">Rachel Thorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 50 (2), pp.513-527. </w:t>
+              <w:t xml:space="preserve">, 2021, 50 (5), pp.1005-1023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jeq2.20186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jeq2.20259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225358v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d’un protocole de mesure des émissions de particules en élevage avicole</w:t>
+                <w:t xml:space="preserve">Special issue: Environmental stressors and animal production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Lagadec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Genot</w:t>
+                <w:t xml:space="preserve">Thomas Banhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TeMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 199, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2020.08.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194251v1</w:t>
+                <w:t xml:space="preserve">hal-03177229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue: Environmental stressors and animal production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposition des travailleurs en élevages de porcs et de volailles de chair à l’ammoniac et aux particules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Banhazi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Depoudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2020.08.022⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (Casdar 2020), pp.213-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/fhjn-yw17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177229v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition des travailleurs en élevages de porcs et de volailles de chair à l’ammoniac et aux particules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Élaboration d’un protocole de mesure des émissions de particules en élevage avicole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Ruch</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bellec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Guingand</w:t>
+                <w:t xml:space="preserve">Nicolas Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chiffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TeMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469936v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a database to collect emission values for livestock systems</w:t>
               </w:r>
@@ -1999,51 +1999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Brame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2373,403 +2373,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mealworm meal for animal feed: Environmental assessment and sensitivity analysis to guide future prospects</w:t>
+                <w:t xml:space="preserve">Identifying cost-competitive greenhouse gas mitigation potential of French agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Thévenot</w:t>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Rivera Garcia</w:t>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+                <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Maillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.09.054⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77, pp.130-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2017.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898000v1</w:t>
+                <w:t xml:space="preserve">hal-01582291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying cost-competitive greenhouse gas mitigation potential of French agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+                <w:t xml:space="preserve">L’exposition des travailleurs à l’ammoniac et aux particules est-elle importante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bamière</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pauline Trucheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tech Porc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37, pp.25-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582291v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exposition des travailleurs à l’ammoniac et aux particules est-elle importante ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Guingand</w:t>
+                <w:t xml:space="preserve">Mealworm meal for animal feed: Environmental assessment and sensitivity analysis to guide future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Rivera Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tech Porc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 170, pp.1260-1267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.09.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194273v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low degradable protein supply to increase nitrogen efficiency in lactating dairy cows and reduce environmental impacts at barn level</w:t>
               </w:r>
@@ -2911,51 +2911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H. Burton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Misselbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3555,295 +3555,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les litières en élevage : identification, test et évaluation des techniques ou des pratiques consistant à mieux gérer les litières avec moins de matériaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Jegou</w:t>
+                <w:t xml:space="preserve">Quels leviers techniques pour l'atténuation des émissions de gaz à effet de serre d'origine agricole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 34, pp.403-415. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/1d9h-vq82⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 37, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/pp8t-2j76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219574v1</w:t>
+                <w:t xml:space="preserve">hal-01072305v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels leviers techniques pour l'atténuation des émissions de gaz à effet de serre d'origine agricole ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoit</w:t>
+                <w:t xml:space="preserve">Les litières en élevage : identification, test et évaluation des techniques ou des pratiques consistant à mieux gérer les litières avec moins de matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dezat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 37, pp.1-10. </w:t>
+              <w:t xml:space="preserve">, 2014, 34, pp.403-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/pp8t-2j76⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/1d9h-vq82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072305v3</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of nutrient flows with potential impacts on the environment in a rabbit farm: a modelling approach</w:t>
               </w:r>
@@ -3927,291 +3927,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared photoacoustic spectroscopy in animal houses: Effect of non-compensated interferences on ammonia, nitrous oxide and methane air concentrations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Airborne pollutant emissions from naturally ventilated buildings: Proposed research directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Charpiot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hisamitsu Takai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Nimmermark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Banhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Norton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry D. Jacobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 114 (3), pp.318 - 326. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2012.12.011⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 116 (3), pp.214 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2012.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209134v1</w:t>
+                <w:t xml:space="preserve">hal-01209162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne pollutant emissions from naturally ventilated buildings: Proposed research directions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tomas Norton</w:t>
+                <w:t xml:space="preserve">Infrared photoacoustic spectroscopy in animal houses: Effect of non-compensated interferences on ammonia, nitrous oxide and methane air concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larry D. Jacobson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alicia Charpiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 116 (3), pp.214 - 220. </w:t>
+              <w:t xml:space="preserve">, 2013, 114 (3), pp.318 - 326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2012.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2012.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209162v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenhouse gas emissions from the grassy outdoor run of organic broilers</w:t>
               </w:r>
@@ -4325,265 +4325,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une Aviculture à Haute Performance Environnementale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+                <w:t xml:space="preserve">Emissions gazeuses en production biologique de poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alter Agri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105, pp.19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460913v1</w:t>
+                <w:t xml:space="preserve">hal-01461070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions gazeuses en production biologique de poulets de chair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
+                <w:t xml:space="preserve">Vers une Aviculture à Haute Performance Environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Robin</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter Agri</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/rwaf-a089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461070v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of rearing conditions and manure management practices on ammonia and greenhouse gas emissions from poultry houses</w:t>
               </w:r>
@@ -4876,51 +4876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4965,1056 +4965,1056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissance des émissions gazeuses dans les différentes filières de gestion des effluents porcins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring NH3, N2O, CO2 and CH4 emissions during pig solid manure storage - Effect of turning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Claude J. C. Germon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+                <w:t xml:space="preserve">Pascal Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Compost Science &amp; Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (4), pp.267-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1065657X.2008.10702388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657172v1</w:t>
+                <w:t xml:space="preserve">hal-01460840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application et validation d’une méthode de mesures simplifiées des émissions gazeuses dans les bâtiments d’élevage à ventilation naturelle</w:t>
+                <w:t xml:space="preserve">Connaissance du devenir des éléments à risques dans les différentes filières de gestion des effluents porcins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ponchant</w:t>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Aubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Amand</w:t>
+                <w:t xml:space="preserve">Catherine Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TeMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6, pp.4-10</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (4), pp.325-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654263v1</w:t>
+                <w:t xml:space="preserve">hal-01460863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring NH3, N2O, CO2 and CH4 emissions during pig solid manure storage - Effect of turning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application et validation d’une méthode de mesures simplifiées des émissions gazeuses dans les bâtiments d’élevage à ventilation naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ponchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
+                <w:t xml:space="preserve">C. Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Levasseur</w:t>
+                <w:t xml:space="preserve">G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compost Science &amp; Utilization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TeMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.4-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460840v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissance du devenir des éléments à risques dans les différentes filières de gestion des effluents porcins</w:t>
+                <w:t xml:space="preserve">Vermifiltration as a stage in reuse of swine wastewater: Monitoring methodology on an experimental farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bonneau</w:t>
+                <w:t xml:space="preserve">Yinsheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Beline</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+                <w:t xml:space="preserve">Marcel Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Ping Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (4), pp.301-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2007.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460863v1</w:t>
+                <w:t xml:space="preserve">hal-00315861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vermifiltration as a stage in reuse of swine wastewater: Monitoring methodology on an experimental farm</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connaissance des émissions gazeuses dans les différentes filières de gestion des effluents porcins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiang Ping Qiu</w:t>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Claude J. C. Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (4), pp.345-360</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-00315861v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of roxarsone on CYP4501A and CYP4502B in earthworm Eisenia andrei</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Z.L. Chen</w:t>
+                <w:t xml:space="preserve">Dispositif de mesure des flux de masse et d'énergie des bâtiments d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrochimica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 51 (1), pp.8-18</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61, pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460869v1</w:t>
+                <w:t xml:space="preserve">hal-01460890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de mesure des flux de masse et d'énergie des bâtiments d'élevage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel Lecomte</w:t>
+                <w:t xml:space="preserve">Methods and data for the environmental inventory of contrasting pig production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Basset-Mens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (15), pp.1395-1405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2006.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460890v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods and data for the environmental inventory of contrasting pig production systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+                <w:t xml:space="preserve">Effects of roxarsone on CYP4501A and CYP4502B in earthworm Eisenia andrei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.S. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.L. Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.L. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agrochimica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (1), pp.8-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01460865v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour refroidir efficacement, ventilez moins en brumisant</w:t>
               </w:r>
@@ -6345,51 +6345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting ammonia and carbon dioxide emissions from carbon and nitrogen biodegradability during animal waste composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6494,77 +6494,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'influence du refroidissement du lisier sur les émissions gazeuses de NH3, N2O et CH4 de porcs à l'engraissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6760,303 +6760,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches sur les émissions de gaz et de particules des bâtiments d’élevage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancing circular agriculture: strategies and challenges in integrating livestock and crop production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banira Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Dynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony van der Weerden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire RMT Batice : Les impacts environnementaux des bâtiments d'élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMT Batice, Dec 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Emili 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique de Valence, Sep 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200585v1</w:t>
+                <w:t xml:space="preserve">hal-05196001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of greenhouse gas and ammonia emissions from manure: results, challenges and potential solutions</w:t>
+                <w:t xml:space="preserve">Les recherches sur les émissions de gaz et de particules des bâtiments d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony van der Weerden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EmiLi Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat Politècnica de València (UPV), Sep 2024, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Webinaire RMT Batice : Les impacts environnementaux des bâtiments d'élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT Batice, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770814v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing circular agriculture: strategies and challenges in integrating livestock and crop production systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Taylor</w:t>
+                <w:t xml:space="preserve">Meta-analysis of greenhouse gas and ammonia emissions from manure: results, challenges and potential solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony van der Weerden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emili 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique de Valence, Sep 2024, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">EmiLi Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Politècnica de València (UPV), Sep 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05196001v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of manure gas emissions: What challenges for Research?</w:t>
               </w:r>
@@ -7193,90 +7193,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DATAMAN: analysis of an international database on ammonia, nitrous oxide and methane emission factors for manure management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony van der Weerden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Hutchings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alasdair Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAMIRAN2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
@@ -7400,77 +7400,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l'élevage porcin aux émissions de particules Analyse des facteurs d'émission et simulations d'inventaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54es Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, en ligne, France. pp.209-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7629,64 +7629,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRDA, May 2021, Québec, Canada</w:t>
@@ -7728,51 +7728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de mesure des particules primaires émises par des bâtiments d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7934,372 +7934,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DataMan: initial analysis of greenhouse gas emissions from manure management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des pertes d’azote et de carbone de filières de gestion de déjections porcines associées au raclage en V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Vanderweerden</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Beltran</w:t>
+                <w:t xml:space="preserve">Aurore Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile de Klein</w:t>
+                <w:t xml:space="preserve">Bertrand Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Non CO2 Greenhouse Gases (NCGG8) on 13-14 June 2019, Amsterdam, the Netherlands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">51èmes Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France. pp.175-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737381v1</w:t>
+                <w:t xml:space="preserve">hal-03949887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité temporelle et spatiale des émissions d'ammoniac : Complémentarité des approches bottom-up et top-down</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et Qualité de l'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecologie fonctionnelle et écotoxicologie des agroécosystèmes (1402)., Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des pertes d’azote et de carbone de filières de gestion de déjections porcines associées au raclage en V</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DataMan: initial analysis of greenhouse gas emissions from manure management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Decoopman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+                <w:t xml:space="preserve">Tony Vanderweerden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta A Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Richard</w:t>
+                <w:t xml:space="preserve">Cécile de Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51èmes Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France. pp.175-180</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Non CO2 Greenhouse Gases (NCGG8) on 13-14 June 2019, Amsterdam, the Netherlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949887v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La base de données ELFE : vers une meilleure connaissance des émissions gazeuses liées à l’élevage</w:t>
               </w:r>
@@ -8436,51 +8436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ponchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8529,1045 +8529,1045 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmoniser et normaliser la mesure des émissions gazeuses en bâtiment d’élevage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Robin</w:t>
+                <w:t xml:space="preserve">Effet de la fréquence de raclage à plat sur les performances des porcs et les pertes gazeuses en bâtiment d'engraissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">afnor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France. pp.193-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461146v1</w:t>
+                <w:t xml:space="preserve">hal-05194278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la fréquence de raclage à plat sur les performances des porcs et les pertes gazeuses en bâtiment d'engraissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Lagadec</w:t>
+                <w:t xml:space="preserve">Harmoniser et normaliser la mesure des émissions gazeuses en bâtiment d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Landrain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+                <w:t xml:space="preserve">Emmanuel Fiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France. pp.193-194</w:t>
+              <w:t xml:space="preserve">afnor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194278v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the dynamics of heat and mass transfer in a naturally ventilated poultry house using CFD</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Robin</w:t>
+                <w:t xml:space="preserve">Assessment of BAT combinations on the reduction of gas emitted by pig production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference “Construction, Technology and Environment in Farm Animal Husbandry“</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Freising, Germany. pp.363-368</w:t>
+              <w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EMILI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Florianópolis,, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524977v2</w:t>
+                <w:t xml:space="preserve">hal-03949975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pilotage des dalles béton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of gas emissions and spreading inside and outside of a naturally ventilated poultry house using a 3D CFD model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rojano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe Prigent</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher y Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Loudéac, France</w:t>
+              <w:t xml:space="preserve">12th International Conference “Construction, Technology and Environment in Farm Animal Husbandry“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Freising, Germany. pp.340-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461148v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526956v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besoins d’air minimum en poulets de chair effets théoriques sur l’ambiance et le chauffage</w:t>
+                <w:t xml:space="preserve">Le pilotage des dalles béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée nationale des volailles de chair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Valence, France</w:t>
+              <w:t xml:space="preserve">journée avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Loudéac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461147v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of BAT combinations on the reduction of gas emitted by pig production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
+                <w:t xml:space="preserve">Besoins d’air minimum en poulets de chair effets théoriques sur l’ambiance et le chauffage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EMILI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Florianópolis,, Brazil</w:t>
+              <w:t xml:space="preserve">journée nationale des volailles de chair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949975v1</w:t>
+                <w:t xml:space="preserve">hal-01461147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of gas emissions and spreading inside and outside of a naturally ventilated poultry house using a 3D CFD model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilans thermiques dans la production de porcs et de poulets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference “Construction, Technology and Environment in Farm Animal Husbandry“</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Freising, Germany. pp.340-345</w:t>
+              <w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EMILI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Florianopolis, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526956v2</w:t>
+                <w:t xml:space="preserve">hal-01461140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilans thermiques dans la production de porcs et de poulets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des solutions pour réduire les emissions gazeuses des élevages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EMILI 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Florianopolis, Brésil</w:t>
+              <w:t xml:space="preserve">Space 2015 - les rendez-vous de l'Inra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461140v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des solutions pour réduire les emissions gazeuses des élevages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the dynamics of heat and mass transfer in a naturally ventilated poultry house using CFD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rojano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Y. Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space 2015 - les rendez-vous de l'Inra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">12th International Conference “Construction, Technology and Environment in Farm Animal Husbandry“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Freising, Germany. pp.363-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461145v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524977v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection de l'efficacité digestive et influence sur la durabilité de la filière avicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9980,64 +9980,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion and genetics in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10099,588 +10099,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EOL: a new ontology for livestock system and rearing conditions</w:t>
+                <w:t xml:space="preserve">Reducing NH3 and GHG emissions during poultry manure on-farm Composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Joret</w:t>
+                <w:t xml:space="preserve">Didier Oudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.P. Blancheton</w:t>
+                <w:t xml:space="preserve">Tovonarivo Rafolisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 660 p</w:t>
+              <w:t xml:space="preserve">15 ème Conférence internationale RAMIRAN: Recyclage des résidus organiques pour l'agriculture: de la gestion des déchets aux services écosystémiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Jun 2013, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745982v1</w:t>
+                <w:t xml:space="preserve">hal-05194303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing NH3 and GHG emissions during poultry manure on-farm Composting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tovonarivo Rafolisy</w:t>
+                <w:t xml:space="preserve">ENJEUX ET EVALUATION DES EMISSIONS GAZEUSES DANS LES ELEVAGES DE VOLAILLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ponchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 ème Conférence internationale RAMIRAN: Recyclage des résidus organiques pour l'agriculture: de la gestion des déchets aux services écosystémiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Jun 2013, Versailles, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194303v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENJEUX ET EVALUATION DES EMISSIONS GAZEUSES DANS LES ELEVAGES DE VOLAILLES</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selection for feed efficiency as a tool to improve sustainability of poultry production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabeel Alnahhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">102. Annual Meeting of the Poultry Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, San Diego, United States. 28 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461139v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for feed efficiency as a tool to improve sustainability of poultry production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation des flux d’éléments à risque pour l’environnement dans un élevage cunicole : une approche par modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">102. Annual Meeting of the Poultry Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, San Diego, United States. 28 diapositives</w:t>
+              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Nov 2013, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209208v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des flux d’éléments à risque pour l’environnement dans un élevage cunicole : une approche par modélisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
+                <w:t xml:space="preserve">EOL: a new ontology for livestock system and rearing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Blancheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Nov 2013, Le Mans, France</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 660 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209161v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French projects to quantify emissions from livestock: an overview</w:t>
               </w:r>
@@ -10718,51 +10718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Oudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Emissions, Ventilation and Animal Welfare in Livestock Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Campinas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11184,51 +11184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Charpiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11273,1006 +11273,1006 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOLDAVI : Un modèle pour simuler les flux d'éléments et d'énergie des ateliers de production de volailles de chair avec ou sans parcours</w:t>
+                <w:t xml:space="preserve">MOLDAVI : A model to predict nutrient and energy fluxes from meat-poultry production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyrille C. Rigolot</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2011, Tours, France. pp.146-150</w:t>
+              <w:t xml:space="preserve">15th International Congress on Animal Hygiene (ISAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vienne, Austria. pp.239-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004771v1</w:t>
+                <w:t xml:space="preserve">hal-01195369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOLDAVI : A model to predict nutrient and energy fluxes from meat-poultry production systems</w:t>
+                <w:t xml:space="preserve">Emissions gazeuses d'un élevage biologique de poulets de chair : Emissions de NH3, de N2O et de CH4 en bâtiment et de N2O et de CH4 sur parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress on Animal Hygiene (ISAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Vienne, Austria. pp.239-242</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2011, Tours, France. pp.111-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195369v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions gazeuses d'un élevage biologique de poulets de chair : Emissions de NH3, de N2O et de CH4 en bâtiment et de N2O et de CH4 sur parcours</w:t>
+                <w:t xml:space="preserve">Housing emissions of NH3, N2O and CH4 and outdoor emissions of CH4 and N2O from organic broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Flechard</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cellier</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2011, Tours, France. pp.111-115</w:t>
+              <w:t xml:space="preserve">15th International Congress on Animal Hygiene (ISAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004770v1</w:t>
+                <w:t xml:space="preserve">hal-01192484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housing emissions of NH3, N2O and CH4 and outdoor emissions of CH4 and N2O from organic broilers</w:t>
+                <w:t xml:space="preserve">MOLDAVI : Un modèle pour simuler les flux d'éléments et d'énergie des ateliers de production de volailles de chair avec ou sans parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Karine Germain</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude C. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille C. Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress on Animal Hygiene (ISAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2011, Tours, France. pp.146-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192484v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’un modèle de prédiction des quantités d’eau consommées chez les ruminants laitiers intégrant l’effet des conditions environnementales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of different dynamic floating chambers to assess gaseous emissions from stored pig slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boudon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Air Quality and Manure Management for Agriculture ASABE Publication Number 711P0510cd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Dallas Texas, United States. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173630v1</w:t>
+                <w:t xml:space="preserve">hal-02595707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different dynamic floating chambers to assess gaseous emissions from stored pig slurry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting the effect of C and N biodegradability, humidity and porosity on ammonia emission during animal manure composting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Oudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Air Quality and Manure Management for Agriculture ASABE Publication Number 711P0510cd</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Dallas Texas, United States. pp.8</w:t>
+              <w:t xml:space="preserve">Towards environmental technologies : International Conference on Agricultural Engineering, AgEng 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSTEA, Sep 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595707v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the effect of C and N biodegradability, humidity and porosity on ammonia emission during animal manure composting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Robin</w:t>
+                <w:t xml:space="preserve">Gaseous emissions from organic chicken production facility in France: Measurements of emission factors for a housing and an outdoor-run of AlterAviBio experimental facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards environmental technologies : International Conference on Agricultural Engineering, AgEng 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRSTEA, Sep 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France. pp.317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194312v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaseous emissions from organic chicken production facility in France: Measurements of emission factors for a housing and an outdoor-run of AlterAviBio experimental facility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
+                <w:t xml:space="preserve">Construction d’un modèle de prédiction des quantités d’eau consommées chez les ruminants laitiers intégrant l’effet des conditions environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France. pp.317</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192446v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des émissions gazeuses au stockage de lisier porcin</w:t>
               </w:r>
@@ -12377,273 +12377,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage des modèles dynamiques avec l'analyse de cycle de vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation dynamique de l'émission et de la concentration d'ammoniac dans un bâtiment d'engraissement de porcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Véronica Moset-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire modélisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Mar 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194316v1</w:t>
+                <w:t xml:space="preserve">hal-02752676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dynamique de l'émission et de la concentration d'ammoniac dans un bâtiment d'engraissement de porcs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couplage des modèles dynamiques avec l'analyse de cycle de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronica Moset-Hernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire modélisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752676v1</w:t>
+                <w:t xml:space="preserve">hal-05194316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring gaseous emissions from sotred pig slurry</w:t>
               </w:r>
@@ -12748,593 +12748,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of manure production by pigs. Effect of feeding, storage and treatment on manure characteristics and emissions of ammonia and greenhouse gases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">A dynamic model of ammonia emission and concentration in fattening pig buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Moset-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille C. Rigolot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755182v1</w:t>
+                <w:t xml:space="preserve">hal-02755090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic model of ammonia emission and concentration in fattening pig buildings</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting ammonia and carbon dioxide emissions from carbon and nitrogen biodegradability during animal waste composting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrille C. Rigolot</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">International Ammonia Conference in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen University, Mar 2007, Ede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755090v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting ammonia and carbon dioxide emissions from carbon and nitrogen biodegradability during animal waste composting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of manure production by pigs. Effect of feeding, storage and treatment on manure characteristics and emissions of ammonia and greenhouse gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille C. Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Robin</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ammonia Conference in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen University, Mar 2007, Ede, Netherlands</w:t>
+              <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194340v1</w:t>
+                <w:t xml:space="preserve">hal-02755182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émissions gazeuses de NH3, N2O, CH4 lors du stockage de fumier de porc provenant d’une litière accumulée : effets du retournement</w:t>
+                <w:t xml:space="preserve">Incidence d’une couverture photocatalytique au stockage de lisier porcin sur les émissions gazeuses (NH3, N2O, CH4, CO2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460841v1</w:t>
+                <w:t xml:space="preserve">hal-01460868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence d’une couverture photocatalytique au stockage de lisier porcin sur les émissions gazeuses (NH3, N2O, CH4, CO2)</w:t>
+                <w:t xml:space="preserve">Émissions gazeuses de NH3, N2O, CH4 lors du stockage de fumier de porc provenant d’une litière accumulée : effets du retournement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Vallet</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460868v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation and quantitative estimation of the hydrophobic, transphilic and hydrophilic fractions of DOC in soil direct UV spectroscopy</w:t>
               </w:r>
@@ -13428,64 +13428,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evaluation of two husbandry methods for growing-finishing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13553,90 +13553,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison expérimentale de deux conduites d'élevage de porcs en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13942,234 +13942,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05196184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exprimental facility to study climate-house-animal-manure interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Lecomte</w:t>
+                <w:t xml:space="preserve">QuantiAGREMI project: On farm quantification of ammonia and greenhouse gas emissions from livestock production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Roy</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paola Fisicaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emili 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Valencia (Espagne), Spain. , 2024</w:t>
+              <w:t xml:space="preserve">AgEng 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Athen, Greece. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195984v1</w:t>
+                <w:t xml:space="preserve">hal-05196040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QuantiAGREMI project: On farm quantification of ammonia and greenhouse gas emissions from livestock production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exprimental facility to study climate-house-animal-manure interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université polytechnique de Valence. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgEng 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Athen, Greece. , 2024</w:t>
+              <w:t xml:space="preserve">Emili 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Valencia (Espagne), Spain. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196040v1</w:t>
+                <w:t xml:space="preserve">hal-05195984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental facility to study climate-house-animal-manure interaction</w:t>
               </w:r>
@@ -14181,51 +14181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14263,51 +14263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TOOL FOR THE COMPARISON OF EMISSION FACTORS OF PIG AND POULTRY HOUSING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14384,51 +14384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14466,64 +14466,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particules en élevage porcin : établissement de facteurs d'émission des TSP, PM10 et PM2.5 en conditions de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14568,307 +14568,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELFE, a database to determine greenhouse gases and ammonia emissions factors from livestock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Vigan</w:t>
+                <w:t xml:space="preserve">APIVALE&amp;quot; an experimental platform for an integrated approach of organic effluent recycling and valorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Espagnol</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Nitrogen Workshop. Coupling C-N-P-S cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France. 2018, Proceedings side event. Nutrient management &amp; decision-support systems</w:t>
+              <w:t xml:space="preserve">11. International Conference on Life Cycle Assessment of Food 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bangkok, Thailand. 2018, 11th International Conference on Life Cycle Assessment of Food 2018 (LCA Food)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282316v1</w:t>
+                <w:t xml:space="preserve">hal-03221129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APIVALE&amp;quot; an experimental platform for an integrated approach of organic effluent recycling and valorization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadège Edouard</w:t>
+                <w:t xml:space="preserve">ELFE, a database to determine greenhouse gases and ammonia emissions factors from livestock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alassane Keita</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on Life Cycle Assessment of Food 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bangkok, Thailand. 2018, 11th International Conference on Life Cycle Assessment of Food 2018 (LCA Food)</w:t>
+              <w:t xml:space="preserve">20. Nitrogen Workshop. Coupling C-N-P-S cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France. 2018, Proceedings side event. Nutrient management &amp; decision-support systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221129v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elfe. Une base de données pour caractériser les émissions gazeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14962,51 +14962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elfe. Une base de données pour caractériser les émissions gazeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15307,64 +15307,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental life cycle assessment of insect mass-rearing facilities: current challenges and future prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Forteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15426,592 +15426,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité sur les émissions gazeuses d’itinéraires techniques en élevage porcin intégrant des bonnes pratiques environnementales</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Options for reducing greenhouse gas emissions from the agricultural sector: abatement potential and cost of technical measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France. IFIP - Institut du Porc, 2015, 47èmes Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">Our common Future, scientific conference of the COP21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209264v1</w:t>
+                <w:t xml:space="preserve">hal-02744091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Options for reducing greenhouse gas emissions from the agricultural sector: abatement potential and cost of technical measures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoit</w:t>
+                <w:t xml:space="preserve">« PigChange »: a project to evaluate the consequences of climate change and mitigation options in pig production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our common Future, scientific conference of the COP21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015</w:t>
+              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744091v1</w:t>
+                <w:t xml:space="preserve">hal-01209248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« PigChange »: a project to evaluate the consequences of climate change and mitigation options in pig production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+                <w:t xml:space="preserve">Is it possible to reduce greenhouse gas emissions without reducing production? An assessment of 26 technical options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 186 p., 2015, CSA15 : Parallel Session L1 Regional Dimensions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209248v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to reduce greenhouse gas emissions without reducing production? An assessment of 26 technical options</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacité sur les émissions gazeuses d’itinéraires techniques en élevage porcin intégrant des bonnes pratiques environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 186 p., 2015, CSA15 : Parallel Session L1 Regional Dimensions</w:t>
+              <w:t xml:space="preserve">47. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France. IFIP - Institut du Porc, 2015, 47èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173060v1</w:t>
+                <w:t xml:space="preserve">hal-01209264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of genetic by nutrition interaction on poultry production sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabeel Alnahhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Venise, Italy. 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t>
@@ -16034,191 +16034,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic model of ammonia emission and concentration in fattening pig buildings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+                <w:t xml:space="preserve">Greenhouse gases and ammonia emissions from two contrasted dairy cattle deep litters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Charpiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on Emission of Gas and Dust from Livestock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Saint-Malo, France. 2012, Proceedings of Emili2012 : International symposium on Emission of Gas and Dust from Livestock</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012, Proceedings of Emili2012 : International symposium on Emission of Gas and Dust from Livestock</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209216v1</w:t>
+                <w:t xml:space="preserve">hal-01209198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions comparées d’ammoniac et de gaz à effet de serre en systèmes lisier et litière accumulée en bâtiment bovin lait</w:t>
+                <w:t xml:space="preserve">Ammonia and greenhouse gases emissions from dairy cattle buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Charpiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16234,241 +16238,237 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 19, 441 p., 2012, Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">International symposium on Emission of Gas and Dust from Livestock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Saint-Malo, France. , 2012, Proceedings of Emili2012 : International symposium on Emission of Gas and Dust from Livestock</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209090v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhouse gases and ammonia emissions from two contrasted dairy cattle deep litters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadège Edouard</w:t>
+                <w:t xml:space="preserve">A dynamic model of ammonia emission and concentration in fattening pig buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Moset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on Emission of Gas and Dust from Livestock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012, Proceedings of Emili2012 : International symposium on Emission of Gas and Dust from Livestock</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Saint-Malo, France. 2012, Proceedings of Emili2012 : International symposium on Emission of Gas and Dust from Livestock</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209198v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia and greenhouse gases emissions from dairy cattle buildings</w:t>
+                <w:t xml:space="preserve">Emissions comparées d’ammoniac et de gaz à effet de serre en systèmes lisier et litière accumulée en bâtiment bovin lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Charpiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16484,73 +16484,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on Emission of Gas and Dust from Livestock</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Saint-Malo, France. , 2012, Proceedings of Emili2012 : International symposium on Emission of Gas and Dust from Livestock</w:t>
+              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 19, 441 p., 2012, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209197v1</w:t>
+                <w:t xml:space="preserve">hal-01209090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of diet protein level on nitrogen excretion and greenhouse gases emissions in lactating dairy cows</w:t>
               </w:r>
@@ -16925,51 +16925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Ammonia Conference in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Ede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17052,51 +17052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17269,64 +17269,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle emission factors from broiler livestock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17459,64 +17459,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring emissions from livestock farming: greenhouse gases, ammonia and nitrogen oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17586,51 +17586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des rejets d’azote, phosphore, potassium, cuivre et zinc des porcs Influence de l'alimentation, du mode de logement et de la gestion des effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17708,51 +17708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer les émissions gazeuses en élevage : gaz à effet de serre, ammoniac et oxydes d‘azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17822,103 +17822,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et gaz à effet de serre - Dix actions pour réduire les émissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -17962,51 +17962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions of gas and dust form Livestock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFIP - Institut Technique du Porc, 458 p., 2013, 978-2-85969-221-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18462,51 +18462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et qualité de l’air : recherche et appui aux politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18607,376 +18607,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures des concentrations et des flux de polluants atmosphériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+                <w:t xml:space="preserve">Émissions gazeuses de NH3, N2O, CH4 et CO2 en élevage avicole, bovin et porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Baisnee</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.127-156, 2019, 978-2-7592-3009-9</w:t>
+              <w:t xml:space="preserve">Pratiques d’élevage et environnement. Mesurer, évaluer, agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 351 p., 2019, Savoir Faire (Quae), 978-2-7592-3061-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619504v1</w:t>
+                <w:t xml:space="preserve">hal-02410528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émissions gazeuses de NH3, N2O, CH4 et CO2 en élevage avicole, bovin et porcin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Solène Lagadec</w:t>
+                <w:t xml:space="preserve">Mesures des concentrations et des flux de polluants atmosphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baisnee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques d’élevage et environnement. Mesurer, évaluer, agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 351 p., 2019, Savoir Faire (Quae), 978-2-7592-3061-7</w:t>
+              <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-156, 2019, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410528v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles méthodes choisir pour la quantification des émissions de gaz?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques d’élevage et environnement. Mesurer, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 351 p., 2019, Savoir Faire (Quae), 978-2-7592-3061-7</w:t>
@@ -19376,51 +19376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparer les émissions gazeuses en bâtiment de systèmes sur lisier et sur fumier en bovin lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Charpiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lorinquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19478,208 +19478,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia and greenhouse gases emissions from dairy cattle buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadège Edouard</w:t>
+                <w:t xml:space="preserve">REFERENCE PROCEDURES FOR THE MEASUREMENT OF GASEOUS EMISSIONS FROM LIVESTOCK HOUSES AND STORES OF ANIMAL MANURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Charpiot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul Robin</w:t>
+                <w:t xml:space="preserve">Nadège Babela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFIP - Institut du Porc, 458 p., 2013, 978-2-85969-221-6</w:t>
+              <w:t xml:space="preserve">, IFIP - Institut du Porc, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209195v1</w:t>
+                <w:t xml:space="preserve">hal-01461137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMMONIA AND GREENHOUSE GAS EMISSIONS IN PIG FATTENING ON SLATTED FLOOR WITH EXCREMENT DISCHARGE BY FLAT SCRAPING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19694,212 +19694,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP - Institut du Porc, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REFERENCE PROCEDURES FOR THE MEASUREMENT OF GASEOUS EMISSIONS FROM LIVESTOCK HOUSES AND STORES OF ANIMAL MANURE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ammonia and greenhouse gases emissions from dairy cattle buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charpiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aude Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFIP - Institut du Porc, 2013</w:t>
+              <w:t xml:space="preserve">, IFIP - Institut du Porc, 458 p., 2013, 978-2-85969-221-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461137v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPEATABILITY OF ORGANIC MATTER TRANSFORMATIONS AND GASEOUS EMISSIONS DURING WINDROW COMPOSTING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Oudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19957,307 +19957,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A LOW-COST DATABASE AND SOFTWARE FOR THE MEASUREMENT OF AMMONIA AND GREENHOUSE GAS EMISSIONS OF ANIMAL HOUSES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESTIMATION TEST OF GASEOUS EMISSIONS FROM FISHPONDS WITH CONTRASTED INPUTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Efole Ewoukem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aude Brachet</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mikolasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP - Institut du Porc, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461138v1</w:t>
+                <w:t xml:space="preserve">hal-01461133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTIMATION TEST OF GASEOUS EMISSIONS FROM FISHPONDS WITH CONTRASTED INPUTS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A LOW-COST DATABASE AND SOFTWARE FOR THE MEASUREMENT OF AMMONIA AND GREENHOUSE GAS EMISSIONS OF ANIMAL HOUSES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Babela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP - Institut du Porc, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461133v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenhouse Gases and ammonia emissions from two contrasted dairy cattle deep litters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Charpiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20881,51 +20881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Boulestreau-Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21005,90 +21005,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la gestion de la température en porcherie sur les émissions d'ammoniac et de méthane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Rousseliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21123,77 +21123,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLAPP : Evaluation des flux azotés en bâtiments de poules pondeuses, au stockage et à l'épandage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21241,103 +21241,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux d’azote et de carbone au bâtiment avec raclage en V, stockage, méthanisation et épandage des produits obtenus. Rapport final du projet EFAC-Raclage V. Convention ADEME n°16-60-C0037</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRAB; IFIP; INRA. 2018, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -21376,51 +21376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des rejets d’azote, phosphore, potassium, cuivre et zinc des porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21494,51 +21494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring emissions from livestock farming. Greenhouse gases, ammonia and nitrogen oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21567,559 +21567,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMissions d'Ammoniac et de gaz à effet de serre des FUMiers bovin (EMAFUM)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alicia Charpiot</w:t>
+                <w:t xml:space="preserve">MONDFERENT2: excretions of organic matter and nitrogen of poultry and pig productions to assess gas emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Raynal</w:t>
+                <w:t xml:space="preserve">Ameline Chantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Dollé</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] 00 15 304 038, Agence de l'Environnement et de la Maîtrise de l'Energie. 2015</w:t>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; CITEPA. 2015, 95 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535379v1</w:t>
+                <w:t xml:space="preserve">hal-05194438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MONDFERENT2: excretions of organic matter and nitrogen of poultry and pig productions to assess gas emissions</w:t>
+                <w:t xml:space="preserve">Mesurer les émissions gazeuses en élevages. Gaz à effet de serre, ammoniac et oxydes d'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">INRAE; CITEPA. 2015, 95 p</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Eglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194438v1</w:t>
+                <w:t xml:space="preserve">hal-02602423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer les émissions gazeuses en élevages. Gaz à effet de serre, ammoniac et oxydes d'azote</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.316</w:t>
+                <w:t xml:space="preserve">Emissions d'ammoniac et de gaz a effet de serre en batiments bovins laitiers : effets croisés du mode de logement et de l'alimentation azotée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lorinquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02602423v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions d'ammoniac et de gaz a effet de serre en batiments bovins laitiers : effets croisés du mode de logement et de l'alimentation azotée</w:t>
+                <w:t xml:space="preserve">EMissions d'Ammoniac et de gaz à effet de serre des FUMiers bovin (EMAFUM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lorinquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Charpiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] 2015</w:t>
+              <w:t xml:space="preserve">[Contrat] 00 15 304 038, Agence de l'Environnement et de la Maîtrise de l'Energie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797218v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can French agriculture contribute to reducing greenhouse gas emissions? Abatement potential and cost of ten technical measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -22158,90 +22158,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -22267,103 +22267,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 92 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -22398,90 +22398,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 455 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -22608,340 +22608,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of GHG emissions from livestock houses</w:t>
+                <w:t xml:space="preserve">Principles of emissions from housing, storage, spreading, grazing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elevage et Changement Climatique, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793927v1</w:t>
+                <w:t xml:space="preserve">hal-02792794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles of emissions from housing, storage, spreading, grazing</w:t>
+                <w:t xml:space="preserve">Carbon – Nitrogen cycles: general concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Elevage et Changement Climatique, 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elevage et Changement Climatique (Carbon – Nitrogen cycles: general concepts), 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792794v1</w:t>
+                <w:t xml:space="preserve">hal-02793535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon – Nitrogen cycles: general concepts</w:t>
+                <w:t xml:space="preserve">Mitigation of emissions: general options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Elevage et Changement Climatique (Carbon – Nitrogen cycles: general concepts), 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elevage et Changement Climatique, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793535v1</w:t>
+                <w:t xml:space="preserve">hal-02792987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of emissions: general options</w:t>
+                <w:t xml:space="preserve">Measurement of GHG emissions from livestock houses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elevage et Changement Climatique, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792987v1</w:t>
+                <w:t xml:space="preserve">hal-02793927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -23047,77 +23047,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EOL: Environment Ontology for Livestock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Blancheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23317,51 +23317,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="861B74E0"/>
+    <w:nsid w:val="BEADB946"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23548,51 +23548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melynda-hassouna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8994-9690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05338454v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Anestis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajid Umar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Dragoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony van der Weerden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2025.104260" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Karami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamruzzaman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Covington" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Darvishi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115192" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526276v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;ltac &#199;inar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Belik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony J van der Weerden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.09.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rych&#322;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Amon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Winiwarter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118678" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Beltran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Alfaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20430" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Orlindo Tedeschi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adibe Luiz Abdalla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina &#193;lvarez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weniga Anuga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Arango" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac197" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Boulestreau-Boulay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;not" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art19" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;n Nosek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#283;k Ja&#328;our" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianying Yi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aarnink" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11093783" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Webb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van der Weerden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17583004.2021.1995502" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413820v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Noble" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Klein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hutchings" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thorman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20259" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony J Weerden" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta A Alfaro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile a M Klein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20186" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chiffe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Banhazi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2020.08.022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469936v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ruch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/fhjn-yw17" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vigan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2019.01.0007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02112539v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rojano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bournet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kacira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2019.02.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01928486v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-7105-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898000v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;venot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rivera Garcia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.09.054" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194273v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trucheau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209292v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601921v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Burton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Misselbrook" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Philippe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.09.046" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.09.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9HGJSN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631080v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Amand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peillod" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Audren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diguet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laborde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lecomte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.08.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461077v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.05.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HQB7RFB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219574v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rousset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guingand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dezat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jegou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1d9h-vq82" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209230v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/an14530" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209134v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Charpiot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.12.011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209162v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisamitsu Takai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Nimmermark" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Norton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry D. Jacobson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.12.015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209096v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1493-2012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rwaf-a089" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461070v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648386v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0043933911000493" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460893v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000509" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460859v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003601" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657172v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude J. C. Germon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654263v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponchant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ehrlacher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460840v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1065657X.2008.10702388" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460863v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beline" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315861v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinsheng Li" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouch&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Ping Qiu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2007.11.010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QL15P7V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460869v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Li" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Zeng" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Chen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460890v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460865v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2006.03.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2P20PBC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656468v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Douarin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460838v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delbos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delvoder" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viskolcz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fittschen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0558270" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8KSM2F41-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676836v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massiani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460818v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.07.045" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196092v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196175v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Verg&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05338409v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200585v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770814v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196001v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banira Lombardi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dynes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Taylor" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774399v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923611v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191653v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hutchings" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191671v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Caron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Bras" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748637v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200603v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Estelles" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schrade" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196209v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245349v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagadec" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mrad" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19756" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324203v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/scimeetings.0c07421" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737381v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Vanderweerden" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Klein" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354666v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dufour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949887v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Toudic" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decoopman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734465v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espagnol" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607648v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461146v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fiani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194278v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landrain" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524977v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Y. Choi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461148v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicolas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Prigent" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461147v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949975v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526956v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher y Choi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461140v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461145v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209207v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Al Nahhas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209273v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541901v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541900v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193902v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745982v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blancheton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194303v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oudart" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonarivo Rafolisy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461139v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209208v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209161v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802273v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810404v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209200v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209201v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209199v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004771v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Aubert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Rigolot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195369v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004770v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192484v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173630v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595707v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194312v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192446v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468570v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guiziou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bossuet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194316v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752676v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Moset-Hernandez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468642v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755182v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755090v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moset-Hernandez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194340v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460841v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460868v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vallet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833253v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762555v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariolet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763479v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couvreur" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05257935v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.314" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196184v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Auzerais" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fisher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195984v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196040v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fisicaro" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196035v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191658v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200609v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194091v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boulestreau-Boulay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282316v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221129v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607132v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorinquer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607353v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607904v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743700v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse Balmisse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154730v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Forteau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209264v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744091v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209248v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173060v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209154v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209216v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Moset" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209090v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209198v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209197v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747719v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461071v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267111.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751386v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194345v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409678v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guingand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.08.034" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191077v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bras" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melynda Hassouna" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.009" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194456v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galliot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deruwez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Desdouet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.009" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567208v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/animal_emissions/Page-d-accueil/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801680v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daumer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landrain" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590618v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190848v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191819v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Bjerg" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Demeyer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hoyaux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mislav Didara" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Gr&#246;nroos" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19730-7_8" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191817v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arcidiacono" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel B&#252;hler" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Calvet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19730-7_3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938926v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fl&#233;chard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410528v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200572v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200577v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mathias" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durand" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083267v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Paillat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorinquer" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toudic" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209276v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/animal_emissions/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209271v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/animal_emissions/Actualites/Ouvrage-2015-Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209195v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpiot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461136v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461137v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Babela" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Brachet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461134v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Paillat" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461138v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461133v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Efole Ewoukem" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mikolasek" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209196v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192040v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Asman" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Theobald" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Hertel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Tang" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812030v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Paillat, J.M." TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815973v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Texier, C." TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812668v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461149v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461143v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dubois" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J&#233;gou" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191125v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Rousseliere" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Thomas" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194412v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagrange" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Loyon" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955299v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191464v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603409v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535379v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raynal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doll&#233;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194438v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Chantal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602423v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797218v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801465v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793927v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792794v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793535v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792987v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787149v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810338v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blancheton" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803703v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melynda-hassouna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8994-9690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05338454v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Anestis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajid Umar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Dragoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony van der Weerden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2025.104260" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Karami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamruzzaman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Covington" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Darvishi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115192" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176486v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rych&#322;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Amon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Winiwarter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118678" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Beltran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Alfaro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20430" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;ltac &#199;inar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Belik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony J van der Weerden" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.09.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Boulestreau-Boulay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;not" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art19" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Orlindo Tedeschi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adibe Luiz Abdalla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina &#193;lvarez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weniga Anuga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Arango" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac197" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony J Weerden" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta A Alfaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile a M Klein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20186" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764139v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;n Nosek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#283;k Ja&#328;our" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianying Yi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aarnink" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11093783" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761933v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Webb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van der Weerden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17583004.2021.1995502" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Noble" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Klein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hutchings" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thorman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20259" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177229v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Banhazi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2020.08.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ruch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/fhjn-yw17" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194251v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chiffe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vigan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2019.01.0007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02112539v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rojano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bournet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kacira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2019.02.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01928486v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-7105-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194273v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trucheau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;venot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rivera Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.09.054" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209292v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601921v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Burton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Misselbrook" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Philippe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.09.046" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.09.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9HGJSN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631080v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Amand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peillod" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Audren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diguet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laborde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lecomte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.08.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461077v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.05.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HQB7RFB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219574v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rousset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guingand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dezat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jegou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1d9h-vq82" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209230v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/an14530" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209162v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisamitsu Takai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Nimmermark" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Norton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry D. Jacobson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.12.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209134v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Charpiot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.12.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209096v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1493-2012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461070v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460913v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rwaf-a089" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648386v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0043933911000493" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460893v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000509" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460859v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003601" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460840v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1065657X.2008.10702388" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460863v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beline" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654263v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponchant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ehrlacher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315861v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinsheng Li" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouch&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Ping Qiu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2007.11.010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QL15P7V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657172v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude J. C. Germon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460890v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460865v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2006.03.009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2P20PBC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460869v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Zeng" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Chen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656468v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Douarin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460838v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delbos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delvoder" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viskolcz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fittschen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0558270" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8KSM2F41-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676836v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massiani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460818v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.07.045" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196092v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196175v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Verg&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05338409v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196001v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banira Lombardi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dynes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Taylor" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200585v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770814v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774399v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923611v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191653v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hutchings" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191671v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Caron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Bras" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748637v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200603v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Estelles" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schrade" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196209v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245349v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagadec" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mrad" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19756" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324203v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/scimeetings.0c07421" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949887v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Toudic" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decoopman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354666v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dufour" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737381v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Vanderweerden" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Klein" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734465v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espagnol" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607648v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194278v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landrain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461146v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fiani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949975v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526956v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher y Choi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461148v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicolas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Prigent" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461147v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461140v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461145v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524977v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Y. Choi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209207v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Al Nahhas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209273v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541901v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541900v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193902v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194303v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oudart" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonarivo Rafolisy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461139v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209208v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209161v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745982v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blancheton" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802273v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810404v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209200v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209201v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209199v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195369v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004770v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192484v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004771v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Aubert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Rigolot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595707v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194312v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192446v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173630v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468570v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guiziou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bossuet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752676v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Moset-Hernandez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194316v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468642v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755090v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moset-Hernandez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194340v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755182v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460868v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vallet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460841v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833253v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762555v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariolet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763479v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couvreur" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05257935v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.314" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196184v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Auzerais" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fisher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196040v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fisicaro" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195984v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196035v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191658v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200609v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194091v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boulestreau-Boulay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221129v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282316v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607132v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorinquer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607353v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607904v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743700v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse Balmisse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154730v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Forteau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744091v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209248v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173060v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209264v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209154v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209198v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209197v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209216v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Moset" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209090v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747719v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461071v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267111.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751386v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194345v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409678v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guingand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.08.034" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191077v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bras" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melynda Hassouna" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.009" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194456v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galliot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deruwez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Desdouet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.009" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567208v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/animal_emissions/Page-d-accueil/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801680v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daumer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landrain" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590618v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190848v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191819v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Bjerg" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Demeyer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hoyaux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mislav Didara" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Gr&#246;nroos" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19730-7_8" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191817v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arcidiacono" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel B&#252;hler" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Calvet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19730-7_3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938926v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fl&#233;chard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410528v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200572v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200577v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mathias" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durand" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083267v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Paillat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorinquer" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toudic" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209276v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/animal_emissions/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209271v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/animal_emissions/Actualites/Ouvrage-2015-Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461137v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Babela" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Brachet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461136v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209195v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpiot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461134v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Paillat" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461133v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Efole Ewoukem" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mikolasek" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461138v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209196v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192040v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Asman" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Theobald" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Hertel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Tang" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812030v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Paillat, J.M." TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815973v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Texier, C." TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812668v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461149v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461143v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dubois" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J&#233;gou" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191125v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Rousseliere" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Thomas" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194412v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagrange" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Loyon" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955299v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191464v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603409v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194438v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Chantal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602423v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797218v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doll&#233;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535379v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raynal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801465v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792794v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793535v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792987v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793927v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787149v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810338v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blancheton" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803703v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>