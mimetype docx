--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -428,295 +428,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costs and effects of measures to reduce ammonia emissions from dairy cattle and pig production: A comparison of country-specific estimations and model calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DATAMAN: A global database of methane, nitrous oxide, and ammonia emission factors for livestock housing and outdoor storage of manure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony van der Weerden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Rychła</w:t>
+                <w:t xml:space="preserve">Ignacio Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Winiwarter</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marta Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 344, pp.118678. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (1), pp.207-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jeq2.20430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176486v1</w:t>
+                <w:t xml:space="preserve">hal-04052590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DATAMAN: A global database of methane, nitrous oxide, and ammonia emission factors for livestock housing and outdoor storage of manure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Costs and effects of measures to reduce ammonia emissions from dairy cattle and pig production: A comparison of country-specific estimations and model calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rychła</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony van der Weerden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Alfaro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wilfried Winiwarter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52 (1), pp.207-223. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 344, pp.118678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jeq2.20430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052590v1</w:t>
+                <w:t xml:space="preserve">hal-04176486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of environmental and housing system factors on ammonia and greenhouse gas emissions from cattle barns: A meta-analysis of a global data collation</w:t>
               </w:r>
@@ -1104,51 +1104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DATAMAN: A global database of nitrous oxide and ammonia emission factors for excreta deposited by livestock and land‐applied manure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony J Weerden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2749,428 +2749,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low degradable protein supply to increase nitrogen efficiency in lactating dairy cows and reduce environmental impacts at barn level</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Best available technology for European livestock farms: Availability, effectiveness and uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Loyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Misselbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731115002050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 166, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.09.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209292v1</w:t>
+                <w:t xml:space="preserve">hal-02601921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best available technology for European livestock farms: Availability, effectiveness and uptake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F.X. Philippe</w:t>
+                <w:t xml:space="preserve">Computational modelling of thermal and humidity gradients for a naturally ventilated poultry house</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rojano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Kacira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 151, pp.273-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.09.046⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02601921v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational modelling of thermal and humidity gradients for a naturally ventilated poultry house</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+                <w:t xml:space="preserve">Low degradable protein supply to increase nitrogen efficiency in lactating dairy cows and reduce environmental impacts at barn level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.09.012⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2), pp.212-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115002050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01523672v1</w:t>
+                <w:t xml:space="preserve">hal-01209292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des salles de gavage et de leur gestion par un échantillon de gaveurs</w:t>
               </w:r>
@@ -3555,399 +3555,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels leviers techniques pour l'atténuation des émissions de gaz à effet de serre d'origine agricole ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of nutrient flows with potential impacts on the environment in a rabbit farm: a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/pp8t-2j76⟩</w:t>
+              <w:t xml:space="preserve">Animal Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (11-12), pp.2042-2051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/an14530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072305v3</w:t>
+                <w:t xml:space="preserve">hal-01209230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les litières en élevage : identification, test et évaluation des techniques ou des pratiques consistant à mieux gérer les litières avec moins de matériaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Jegou</w:t>
+                <w:t xml:space="preserve">Quels leviers techniques pour l'atténuation des émissions de gaz à effet de serre d'origine agricole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 34, pp.403-415. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/1d9h-vq82⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 37, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/pp8t-2j76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219574v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072305v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of nutrient flows with potential impacts on the environment in a rabbit farm: a modelling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
+                <w:t xml:space="preserve">Les litières en élevage : identification, test et évaluation des techniques ou des pratiques consistant à mieux gérer les litières avec moins de matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dezat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lamothe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Production Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 54 (11-12), pp.2042-2051. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.403-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/an14530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/1d9h-vq82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209230v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne pollutant emissions from naturally ventilated buildings: Proposed research directions</w:t>
               </w:r>
@@ -4325,265 +4325,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions gazeuses en production biologique de poulets de chair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
+                <w:t xml:space="preserve">Vers une Aviculture à Haute Performance Environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Robin</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter Agri</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/rwaf-a089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461070v1</w:t>
+                <w:t xml:space="preserve">hal-01460913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une Aviculture à Haute Performance Environnementale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+                <w:t xml:space="preserve">Emissions gazeuses en production biologique de poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alter Agri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/rwaf-a089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01460913v1</w:t>
+                <w:t xml:space="preserve">hal-01461070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of rearing conditions and manure management practices on ammonia and greenhouse gas emissions from poultry houses</w:t>
               </w:r>
@@ -6488,230 +6488,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence du refroidissement du lisier sur les émissions gazeuses de NH3, N2O et CH4 de porcs à l'engraissement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Method developed for estimating the on-farm GHG and NH3emissions (“Simplified method”)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonnick Rousselière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solène Lagadec</w:t>
+                <w:t xml:space="preserve">Xavier Vergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57es Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2025, Saint-malo, France</w:t>
+              <w:t xml:space="preserve">Emimod Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KTBL, Jun 2025, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196092v1</w:t>
+                <w:t xml:space="preserve">hal-05196175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method developed for estimating the on-farm GHG and NH3emissions (“Simplified method”)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l'influence du refroidissement du lisier sur les émissions gazeuses de NH3, N2O et CH4 de porcs à l'engraissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Vergé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Robin</w:t>
+                <w:t xml:space="preserve">Yvonnick Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emimod Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KTBL, Jun 2025, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">57es Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2025, Saint-malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196175v1</w:t>
+                <w:t xml:space="preserve">hal-05196092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties of Manure Emission Factors arising from Measurement and Reporting</w:t>
               </w:r>
@@ -6760,303 +6760,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing circular agriculture: strategies and challenges in integrating livestock and crop production systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Taylor</w:t>
+                <w:t xml:space="preserve">Meta-analysis of greenhouse gas and ammonia emissions from manure: results, challenges and potential solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony van der Weerden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emili 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique de Valence, Sep 2024, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">EmiLi Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Politècnica de València (UPV), Sep 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196001v1</w:t>
+                <w:t xml:space="preserve">hal-04770814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches sur les émissions de gaz et de particules des bâtiments d’élevage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancing circular agriculture: strategies and challenges in integrating livestock and crop production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banira Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Dynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony van der Weerden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire RMT Batice : Les impacts environnementaux des bâtiments d'élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMT Batice, Dec 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Emili 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique de Valence, Sep 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200585v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of greenhouse gas and ammonia emissions from manure: results, challenges and potential solutions</w:t>
+                <w:t xml:space="preserve">Les recherches sur les émissions de gaz et de particules des bâtiments d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony van der Weerden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EmiLi Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat Politècnica de València (UPV), Sep 2024, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Webinaire RMT Batice : Les impacts environnementaux des bâtiments d'élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT Batice, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770814v1</w:t>
+                <w:t xml:space="preserve">hal-05200585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of manure gas emissions: What challenges for Research?</w:t>
               </w:r>
@@ -7193,51 +7193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DATAMAN: analysis of an international database on ammonia, nitrous oxide and methane emission factors for manure management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony van der Weerden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7709,472 +7709,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05196209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de mesure des particules primaires émises par des bâtiments d'élevage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N Guingand</w:t>
+                <w:t xml:space="preserve">Adapting the measurement methods to the different purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2020 : 33ème Congrès Français sur les Aérosols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19756⟩</w:t>
+              <w:t xml:space="preserve">ACS Fall 2020 Virtual Meeting - Symposium on Animal agriculture emission measurement technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kyoung S Ro (USDA); Mélynda Hassouna (INRAE), Aug 2020, San Fransisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/scimeetings.0c07421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245349v1</w:t>
+                <w:t xml:space="preserve">hal-03324203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting the measurement methods to the different purposes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Robin</w:t>
+                <w:t xml:space="preserve">Méthodologie de mesure des particules primaires émises par des bâtiments d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Fall 2020 Virtual Meeting - Symposium on Animal agriculture emission measurement technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kyoung S Ro (USDA); Mélynda Hassouna (INRAE), Aug 2020, San Fransisco, United States. </w:t>
+              <w:t xml:space="preserve">CFA 2020 : 33ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris (visioconférence), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/scimeetings.0c07421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324203v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des pertes d’azote et de carbone de filières de gestion de déjections porcines associées au raclage en V</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variabilité temporelle et spatiale des émissions d'ammoniac : Complémentarité des approches bottom-up et top-down</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Toudic</w:t>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Decoopman</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaelle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51èmes Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France. pp.175-180</w:t>
+              <w:t xml:space="preserve">Agriculture et Qualité de l'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecologie fonctionnelle et écotoxicologie des agroécosystèmes (1402)., Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949887v1</w:t>
+                <w:t xml:space="preserve">hal-02354666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité temporelle et spatiale des émissions d'ammoniac : Complémentarité des approches bottom-up et top-down</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des pertes d’azote et de carbone de filières de gestion de déjections porcines associées au raclage en V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+                <w:t xml:space="preserve">Bertrand Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Dufour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et Qualité de l'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecologie fonctionnelle et écotoxicologie des agroécosystèmes (1402)., Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">51èmes Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France. pp.175-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354666v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DataMan: initial analysis of greenhouse gas emissions from manure management</w:t>
               </w:r>
@@ -8199,51 +8199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta A Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8732,510 +8732,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of BAT combinations on the reduction of gas emitted by pig production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
+                <w:t xml:space="preserve">Besoins d’air minimum en poulets de chair effets théoriques sur l’ambiance et le chauffage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EMILI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Florianópolis,, Brazil</w:t>
+              <w:t xml:space="preserve">journée nationale des volailles de chair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949975v1</w:t>
+                <w:t xml:space="preserve">hal-01461147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of gas emissions and spreading inside and outside of a naturally ventilated poultry house using a 3D CFD model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Robin</w:t>
+                <w:t xml:space="preserve">Assessment of BAT combinations on the reduction of gas emitted by pig production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference “Construction, Technology and Environment in Farm Animal Husbandry“</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Freising, Germany. pp.340-345</w:t>
+              <w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EMILI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Florianópolis,, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526956v2</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pilotage des dalles béton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of gas emissions and spreading inside and outside of a naturally ventilated poultry house using a 3D CFD model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rojano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Philippe Prigent</w:t>
+                <w:t xml:space="preserve">Christopher y Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Loudéac, France</w:t>
+              <w:t xml:space="preserve">12th International Conference “Construction, Technology and Environment in Farm Animal Husbandry“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Freising, Germany. pp.340-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461148v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526956v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besoins d’air minimum en poulets de chair effets théoriques sur l’ambiance et le chauffage</w:t>
+                <w:t xml:space="preserve">Le pilotage des dalles béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée nationale des volailles de chair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Valence, France</w:t>
+              <w:t xml:space="preserve">journée avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Loudéac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461147v1</w:t>
+                <w:t xml:space="preserve">hal-01461148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilans thermiques dans la production de porcs et de poulets</w:t>
               </w:r>
@@ -9504,540 +9504,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524977v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de l'efficacité digestive et influence sur la durabilité de la filière avicole</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nabeel Al Nahhas</w:t>
+                <w:t xml:space="preserve">Predicting Sensible and Latent Heat Generation with CFD in Animal Housing for Dairy Cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rojano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Kacira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale Volailles de Qualité Label et Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference for Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Zurich, Allemagne, Albania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209207v1</w:t>
+                <w:t xml:space="preserve">hal-01541900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of nutrient flows with potential impacts on the environment in a rabbit farm: a modelling approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+                <w:t xml:space="preserve">Test of two different schemes through CFD to include heat and mass transfer induced by animals inside a broiler house</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rojano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Kacira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop Modelling Nutrient Digestion and Utilization in Farm Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">proceedings of the International Conference for Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Zurich, Allemagne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209273v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of two different schemes through CFD to include heat and mass transfer induced by animals inside a broiler house</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+                <w:t xml:space="preserve">Prediction of nutrient flows with potential impacts on the environment in a rabbit farm: a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">proceedings of the International Conference for Agricultural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Zurich, Allemagne, Germany</w:t>
+              <w:t xml:space="preserve">8th International Workshop Modelling Nutrient Digestion and Utilization in Farm Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541901v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Sensible and Latent Heat Generation with CFD in Animal Housing for Dairy Cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Murat Kacira</w:t>
+                <w:t xml:space="preserve">Sélection de l'efficacité digestive et influence sur la durabilité de la filière avicole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabeel Al Nahhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference for Agricultural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Zurich, Allemagne, Albania</w:t>
+              <w:t xml:space="preserve">Journée Nationale Volailles de Qualité Label et Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541900v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion and genetics in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10099,463 +10099,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing NH3 and GHG emissions during poultry manure on-farm Composting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection for feed efficiency as a tool to improve sustainability of poultry production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Oudart</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nabeel Alnahhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 ème Conférence internationale RAMIRAN: Recyclage des résidus organiques pour l'agriculture: de la gestion des déchets aux services écosystémiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Jun 2013, Versailles, France</w:t>
+              <w:t xml:space="preserve">102. Annual Meeting of the Poultry Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, San Diego, United States. 28 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194303v1</w:t>
+                <w:t xml:space="preserve">hal-01209208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENJEUX ET EVALUATION DES EMISSIONS GAZEUSES DANS LES ELEVAGES DE VOLAILLES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Robin</w:t>
+                <w:t xml:space="preserve">Estimation des flux d’éléments à risque pour l’environnement dans un élevage cunicole : une approche par modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Nov 2013, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461139v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for feed efficiency as a tool to improve sustainability of poultry production</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ENJEUX ET EVALUATION DES EMISSIONS GAZEUSES DANS LES ELEVAGES DE VOLAILLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ponchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">102. Annual Meeting of the Poultry Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, San Diego, United States. 28 diapositives</w:t>
+              <w:t xml:space="preserve">10èmes Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209208v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des flux d’éléments à risque pour l’environnement dans un élevage cunicole : une approche par modélisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
+                <w:t xml:space="preserve">Reducing NH3 and GHG emissions during poultry manure on-farm Composting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Oudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tovonarivo Rafolisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Nov 2013, Le Mans, France</w:t>
+              <w:t xml:space="preserve">15 ème Conférence internationale RAMIRAN: Recyclage des résidus organiques pour l'agriculture: de la gestion des déchets aux services écosystémiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Jun 2013, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209161v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EOL: a new ontology for livestock system and rearing conditions</w:t>
               </w:r>
@@ -10660,398 +10660,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French projects to quantify emissions from livestock: an overview</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+                <w:t xml:space="preserve">Greenhouse gas budget of an organic broiler production system in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Emissions, Ventilation and Animal Welfare in Livestock Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Campinas, Brazil</w:t>
+              <w:t xml:space="preserve">EmiLi 2012 International Symposium on Emissions of Gas and Dust from Livestock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Saint-Malo, France. pp.73-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802273v1</w:t>
+                <w:t xml:space="preserve">hal-01209200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOLDAVI : Un modèle dynamique pour étudier les flux de masse et d’énergie des ateliers de production de volailles de chair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French projects to quantify emissions from livestock: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Oudart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Bilan des activités de modélisation en 2011 au sein du département PHASE »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Emissions, Ventilation and Animal Welfare in Livestock Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Campinas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810404v1</w:t>
+                <w:t xml:space="preserve">hal-02802273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhouse gas budget of an organic broiler production system in France</w:t>
+                <w:t xml:space="preserve">MOLDAVI : Un modèle dynamique pour étudier les flux de masse et d’énergie des ateliers de production de volailles de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EmiLi 2012 International Symposium on Emissions of Gas and Dust from Livestock</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Saint-Malo, France. pp.73-76</w:t>
+              <w:t xml:space="preserve">Journée « Bilan des activités de modélisation en 2011 au sein du département PHASE »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209200v1</w:t>
+                <w:t xml:space="preserve">hal-02810404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOLDAVI: A model to predict environmental and economic performances of broiler farming systems</w:t>
               </w:r>
@@ -11805,64 +11805,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11904,51 +11904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the effect of C and N biodegradability, humidity and porosity on ammonia emission during animal manure composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Oudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12150,51 +12150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’un modèle de prédiction des quantités d’eau consommées chez les ruminants laitiers intégrant l’effet des conditions environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12271,51 +12271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des émissions gazeuses au stockage de lisier porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12377,398 +12377,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dynamique de l'émission et de la concentration d'ammoniac dans un bâtiment d'engraissement de porcs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measuring gaseous emissions from sotred pig slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">The eighth international livestock symposium, Iles VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Iguassu Falls, Brazil. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752676v1</w:t>
+                <w:t xml:space="preserve">hal-00468642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage des modèles dynamiques avec l'analyse de cycle de vie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Modélisation dynamique de l'émission et de la concentration d'ammoniac dans un bâtiment d'engraissement de porcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronica Moset-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire modélisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Mar 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194316v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring gaseous emissions from sotred pig slurry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Bossuet</w:t>
+                <w:t xml:space="preserve">Couplage des modèles dynamiques avec l'analyse de cycle de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The eighth international livestock symposium, Iles VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Iguassu Falls, Brazil. 8 p</w:t>
+              <w:t xml:space="preserve">Séminaire modélisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468642v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic model of ammonia emission and concentration in fattening pig buildings</w:t>
               </w:r>
@@ -13942,342 +13942,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05196184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QuantiAGREMI project: On farm quantification of ammonia and greenhouse gas emissions from livestock production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental facility to study climate-house-animal-manure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paola Fisicaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgEng 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Athen, Greece. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196040v1</w:t>
+                <w:t xml:space="preserve">hal-05196035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exprimental facility to study climate-house-animal-manure interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Lecomte</w:t>
+                <w:t xml:space="preserve">QuantiAGREMI project: On farm quantification of ammonia and greenhouse gas emissions from livestock production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Roy</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paola Fisicaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emili 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Valencia (Espagne), Spain. , 2024</w:t>
+              <w:t xml:space="preserve">AgEng 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Athen, Greece. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195984v1</w:t>
+                <w:t xml:space="preserve">hal-05196040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental facility to study climate-house-animal-manure interaction</w:t>
+                <w:t xml:space="preserve">Exprimental facility to study climate-house-animal-manure interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université polytechnique de Valence. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgEng 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Athen, Greece. , 2024</w:t>
+              <w:t xml:space="preserve">Emili 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Valencia (Espagne), Spain. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196035v1</w:t>
+                <w:t xml:space="preserve">hal-05195984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TOOL FOR THE COMPARISON OF EMISSION FACTORS OF PIG AND POULTRY HOUSING</w:t>
               </w:r>
@@ -14384,51 +14384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14738,51 +14738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14824,271 +14824,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elfe. Une base de données pour caractériser les émissions gazeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Vigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Vigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lorinquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2017, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France. , 2017, Proceedings of the 3rd symposium on emission of gas and dust from livestock</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607132v1</w:t>
+                <w:t xml:space="preserve">hal-01607353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elfe. Une base de données pour caractériser les émissions gazeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Vigan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lorinquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France. , 2017, Proceedings of the 3rd symposium on emission of gas and dust from livestock</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2017, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607353v1</w:t>
+                <w:t xml:space="preserve">hal-01607132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APIVALE&amp;quot; An experimental platform for an integrated approach of organic effluent recycling and valorization</w:t>
               </w:r>
@@ -15193,534 +15193,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du devenir des éléments à risque en élevage cunicole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
+                <w:t xml:space="preserve">Environmental life cycle assessment of insect mass-rearing facilities: current challenges and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Forteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743700v1</w:t>
+                <w:t xml:space="preserve">hal-04154730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental life cycle assessment of insect mass-rearing facilities: current challenges and future prospects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Modélisation du devenir des éléments à risque en élevage cunicole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Forteau</w:t>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Maillard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elodie Balmisse Balmisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154730v1</w:t>
+                <w:t xml:space="preserve">hal-02743700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Options for reducing greenhouse gas emissions from the agricultural sector: abatement potential and cost of technical measures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoit</w:t>
+                <w:t xml:space="preserve">« PigChange »: a project to evaluate the consequences of climate change and mitigation options in pig production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our common Future, scientific conference of the COP21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015</w:t>
+              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744091v1</w:t>
+                <w:t xml:space="preserve">hal-01209248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« PigChange »: a project to evaluate the consequences of climate change and mitigation options in pig production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+                <w:t xml:space="preserve">Is it possible to reduce greenhouse gas emissions without reducing production? An assessment of 26 technical options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 186 p., 2015, CSA15 : Parallel Session L1 Regional Dimensions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209248v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to reduce greenhouse gas emissions without reducing production? An assessment of 26 technical options</w:t>
+                <w:t xml:space="preserve">Options for reducing greenhouse gas emissions from the agricultural sector: abatement potential and cost of technical measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
@@ -15755,73 +15755,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 186 p., 2015, CSA15 : Parallel Session L1 Regional Dimensions</w:t>
+              <w:t xml:space="preserve">Our common Future, scientific conference of the COP21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173060v1</w:t>
+                <w:t xml:space="preserve">hal-02744091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité sur les émissions gazeuses d’itinéraires techniques en élevage porcin intégrant des bonnes pratiques environnementales</w:t>
               </w:r>
@@ -15833,51 +15833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15915,103 +15915,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of genetic by nutrition interaction on poultry production sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabeel Alnahhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Venise, Italy. 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t>
@@ -16079,51 +16079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16204,51 +16204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Charpiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16450,51 +16450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Charpiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16575,51 +16575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom. , Advances in Animal Biosciences, 2 (2), 2011, Proceedings of the 8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17052,51 +17052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18462,51 +18462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et qualité de l’air : recherche et appui aux politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19603,303 +19603,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMMONIA AND GREENHOUSE GAS EMISSIONS IN PIG FATTENING ON SLATTED FLOOR WITH EXCREMENT DISCHARGE BY FLAT SCRAPING</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Landrain</w:t>
+                <w:t xml:space="preserve">Ammonia and greenhouse gases emissions from dairy cattle buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charpiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFIP - Institut du Porc, 2013</w:t>
+              <w:t xml:space="preserve">, IFIP - Institut du Porc, 458 p., 2013, 978-2-85969-221-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461136v1</w:t>
+                <w:t xml:space="preserve">hal-01209195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia and greenhouse gases emissions from dairy cattle buildings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Charpiot</w:t>
+                <w:t xml:space="preserve">AMMONIA AND GREENHOUSE GAS EMISSIONS IN PIG FATTENING ON SLATTED FLOOR WITH EXCREMENT DISCHARGE BY FLAT SCRAPING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Landrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFIP - Institut du Porc, 458 p., 2013, 978-2-85969-221-6</w:t>
+              <w:t xml:space="preserve">, IFIP - Institut du Porc, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209195v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPEATABILITY OF ORGANIC MATTER TRANSFORMATIONS AND GASEOUS EMISSIONS DURING WINDROW COMPOSTING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Oudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20252,51 +20252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21254,90 +21254,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux d’azote et de carbone au bâtiment avec raclage en V, stockage, méthanisation et épandage des produits obtenus. Rapport final du projet EFAC-Raclage V. Convention ADEME n°16-60-C0037</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRAB; IFIP; INRA. 2018, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -21507,51 +21507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2016, pp.222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -21713,51 +21713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -21818,51 +21818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22017,63 +22017,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can French agriculture contribute to reducing greenhouse gas emissions? Abatement potential and cost of ten technical measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+                <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -22093,195 +22093,195 @@
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] 2013</w:t>
+              <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809908v1</w:t>
+                <w:t xml:space="preserve">hal-02811432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How can French agriculture contribute to reducing greenhouse gas emissions? Abatement potential and cost of ten technical measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-02811432v1</w:t>
+                <w:t xml:space="preserve">hal-02809908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
               </w:r>
@@ -22385,51 +22385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22715,51 +22715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elevage et Changement Climatique (Carbon – Nitrogen cycles: general concepts), 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23317,51 +23317,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEADB946"/>
+    <w:nsid w:val="3E2853AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23548,51 +23548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melynda-hassouna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8994-9690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05338454v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Anestis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajid Umar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Dragoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony van der Weerden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2025.104260" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Karami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamruzzaman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Covington" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Darvishi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115192" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176486v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rych&#322;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Amon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Winiwarter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118678" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Beltran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Alfaro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20430" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;ltac &#199;inar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Belik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony J van der Weerden" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.09.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Boulestreau-Boulay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;not" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art19" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Orlindo Tedeschi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adibe Luiz Abdalla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina &#193;lvarez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weniga Anuga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Arango" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac197" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony J Weerden" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta A Alfaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile a M Klein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20186" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764139v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;n Nosek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#283;k Ja&#328;our" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianying Yi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aarnink" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11093783" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761933v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Webb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van der Weerden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17583004.2021.1995502" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Noble" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Klein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hutchings" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thorman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20259" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177229v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Banhazi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2020.08.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ruch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/fhjn-yw17" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194251v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chiffe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vigan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2019.01.0007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02112539v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rojano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bournet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kacira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2019.02.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01928486v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-7105-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194273v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trucheau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;venot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rivera Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.09.054" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209292v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601921v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Burton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Misselbrook" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Philippe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.09.046" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.09.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9HGJSN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631080v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Amand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peillod" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Audren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diguet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laborde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lecomte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.08.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461077v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.05.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HQB7RFB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219574v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rousset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guingand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dezat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jegou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1d9h-vq82" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209230v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/an14530" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209162v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisamitsu Takai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Nimmermark" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Norton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry D. Jacobson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.12.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209134v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Charpiot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.12.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209096v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1493-2012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461070v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460913v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rwaf-a089" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648386v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0043933911000493" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460893v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000509" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460859v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003601" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460840v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1065657X.2008.10702388" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460863v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beline" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654263v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponchant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ehrlacher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315861v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinsheng Li" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouch&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Ping Qiu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2007.11.010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QL15P7V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657172v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude J. C. Germon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460890v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460865v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2006.03.009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2P20PBC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460869v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Zeng" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Chen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656468v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Douarin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460838v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delbos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delvoder" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viskolcz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fittschen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0558270" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8KSM2F41-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676836v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massiani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460818v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.07.045" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196092v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196175v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Verg&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05338409v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196001v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banira Lombardi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dynes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Taylor" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200585v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770814v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774399v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923611v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191653v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hutchings" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191671v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Caron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Bras" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748637v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200603v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Estelles" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schrade" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196209v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245349v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagadec" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mrad" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19756" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324203v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/scimeetings.0c07421" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949887v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Toudic" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decoopman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354666v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dufour" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737381v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Vanderweerden" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Klein" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734465v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espagnol" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607648v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194278v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landrain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461146v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fiani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949975v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526956v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher y Choi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461148v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicolas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Prigent" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461147v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461140v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461145v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524977v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Y. Choi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209207v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Al Nahhas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209273v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541901v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541900v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193902v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194303v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oudart" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonarivo Rafolisy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461139v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209208v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209161v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745982v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blancheton" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802273v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810404v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209200v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209201v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209199v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195369v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004770v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192484v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004771v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Aubert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Rigolot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595707v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194312v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192446v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173630v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468570v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guiziou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bossuet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752676v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Moset-Hernandez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194316v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468642v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755090v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moset-Hernandez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194340v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755182v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460868v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vallet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460841v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833253v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762555v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariolet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763479v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couvreur" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05257935v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.314" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196184v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Auzerais" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fisher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196040v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fisicaro" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195984v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196035v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191658v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200609v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194091v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boulestreau-Boulay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221129v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282316v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607132v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorinquer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607353v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607904v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743700v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse Balmisse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154730v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Forteau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744091v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209248v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173060v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209264v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209154v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209198v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209197v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209216v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Moset" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209090v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747719v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461071v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267111.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751386v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194345v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409678v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guingand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.08.034" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191077v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bras" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melynda Hassouna" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.009" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194456v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galliot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deruwez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Desdouet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.009" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567208v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/animal_emissions/Page-d-accueil/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801680v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daumer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landrain" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590618v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190848v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191819v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Bjerg" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Demeyer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hoyaux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mislav Didara" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Gr&#246;nroos" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19730-7_8" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191817v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arcidiacono" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel B&#252;hler" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Calvet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19730-7_3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938926v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fl&#233;chard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410528v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200572v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200577v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mathias" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durand" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083267v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Paillat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorinquer" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toudic" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209276v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/animal_emissions/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209271v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/animal_emissions/Actualites/Ouvrage-2015-Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461137v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Babela" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Brachet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461136v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209195v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpiot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461134v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Paillat" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461133v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Efole Ewoukem" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mikolasek" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461138v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209196v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192040v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Asman" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Theobald" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Hertel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Tang" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812030v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Paillat, J.M." TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815973v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Texier, C." TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812668v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461149v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461143v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dubois" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J&#233;gou" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191125v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Rousseliere" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Thomas" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194412v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagrange" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Loyon" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955299v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191464v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603409v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194438v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Chantal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602423v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797218v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doll&#233;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535379v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raynal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801465v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792794v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793535v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792987v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793927v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787149v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810338v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blancheton" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803703v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/melynda-hassouna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8994-9690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05338454v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Anestis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajid Umar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Dragoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony van der Weerden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2025.104260" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Karami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamruzzaman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Covington" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Darvishi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115192" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052590v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Beltran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Amon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Alfaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20430" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rych&#322;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Winiwarter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118678" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;ltac &#199;inar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Belik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony J van der Weerden" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.09.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Boulestreau-Boulay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;not" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art19" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Orlindo Tedeschi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adibe Luiz Abdalla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina &#193;lvarez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weniga Anuga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Arango" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac197" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony J Weerden" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta A Alfaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile a M Klein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20186" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764139v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;n Nosek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#283;k Ja&#328;our" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianying Yi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aarnink" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11093783" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761933v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Webb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van der Weerden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17583004.2021.1995502" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Noble" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Klein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hutchings" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thorman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20259" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177229v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Banhazi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2020.08.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ruch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/fhjn-yw17" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194251v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chiffe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vigan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2019.01.0007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02112539v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rojano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bournet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kacira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2019.02.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01928486v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-7105-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194273v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trucheau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;venot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rivera Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.09.054" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601921v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Burton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Misselbrook" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Philippe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.09.046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.09.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9HGJSN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209292v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002050" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631080v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Amand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peillod" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Audren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diguet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laborde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lecomte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.08.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461077v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.05.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HQB7RFB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209230v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/an14530" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rousset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guingand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dezat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jegou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1d9h-vq82" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209162v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisamitsu Takai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Nimmermark" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Norton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry D. Jacobson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.12.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209134v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Charpiot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.12.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209096v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1493-2012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rwaf-a089" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461070v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648386v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0043933911000493" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460893v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000509" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460859v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003601" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460840v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1065657X.2008.10702388" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460863v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beline" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654263v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponchant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ehrlacher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315861v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinsheng Li" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouch&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Ping Qiu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2007.11.010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QL15P7V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657172v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude J. C. Germon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460890v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460865v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2006.03.009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2P20PBC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460869v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Zeng" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Chen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656468v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Douarin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460838v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delbos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delvoder" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viskolcz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fittschen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0558270" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8KSM2F41-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676836v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massiani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460818v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.07.045" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196175v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Verg&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196092v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05338409v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770814v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196001v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banira Lombardi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dynes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Taylor" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200585v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774399v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923611v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191653v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hutchings" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191671v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Caron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Bras" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748637v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200603v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Estelles" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schrade" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196209v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324203v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/scimeetings.0c07421" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245349v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagadec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mrad" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19756" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354666v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dufour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949887v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Toudic" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decoopman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737381v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Vanderweerden" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Klein" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734465v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espagnol" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607648v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194278v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landrain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461146v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fiani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461147v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicolas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Prigent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949975v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526956v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher y Choi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461148v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461140v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461145v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524977v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Y. Choi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541900v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541901v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209273v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209207v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Al Nahhas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193902v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209208v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209161v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461139v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194303v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oudart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonarivo Rafolisy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745982v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blancheton" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209200v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802273v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810404v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209201v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209199v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195369v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004770v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192484v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004771v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Aubert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Rigolot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595707v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194312v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192446v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173630v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468570v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guiziou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bossuet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468642v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752676v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Moset-Hernandez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194316v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755090v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moset-Hernandez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194340v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755182v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460868v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vallet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460841v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833253v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762555v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariolet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763479v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couvreur" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05257935v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.314" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196184v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Auzerais" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fisher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196035v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196040v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fisicaro" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195984v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191658v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200609v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194091v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boulestreau-Boulay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221129v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282316v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607353v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorinquer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607132v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607904v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154730v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Forteau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743700v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse Balmisse" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209248v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173060v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744091v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209264v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209154v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209198v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209197v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209216v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Moset" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209090v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747719v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461071v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267111.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751386v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194345v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409678v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guingand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.08.034" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191077v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bras" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melynda Hassouna" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.009" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194456v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galliot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deruwez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Desdouet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.009" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567208v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/animal_emissions/Page-d-accueil/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801680v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daumer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landrain" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590618v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190848v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191819v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Bjerg" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Demeyer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hoyaux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mislav Didara" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Gr&#246;nroos" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19730-7_8" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191817v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arcidiacono" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel B&#252;hler" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Calvet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19730-7_3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938926v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fl&#233;chard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410528v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200572v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200577v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mathias" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durand" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083267v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Paillat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorinquer" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toudic" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209276v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/animal_emissions/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209271v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/animal_emissions/Actualites/Ouvrage-2015-Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461137v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Babela" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Brachet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209195v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpiot" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461136v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461134v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Paillat" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461133v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Efole Ewoukem" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mikolasek" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461138v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209196v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192040v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Asman" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Theobald" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Hertel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Tang" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812030v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Paillat, J.M." TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815973v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Texier, C." TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812668v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461149v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461143v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dubois" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J&#233;gou" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191125v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Rousseliere" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Thomas" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194412v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagrange" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Loyon" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03955299v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191464v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603409v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194438v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Chantal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602423v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797218v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doll&#233;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535379v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raynal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801465v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792794v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793535v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792987v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793927v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787149v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810338v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blancheton" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803703v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>