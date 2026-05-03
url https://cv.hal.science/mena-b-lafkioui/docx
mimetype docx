--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -66,5586 +66,5930 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topic specification in Berber</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">History of Tamazight languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Nesi and P. Milin (eds.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Selected Papers of the 47th North Atlantic Conference on Afroasiatic Linguistics</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+              <w:t xml:space="preserve">International Encyclopedia of Language and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350592v1</w:t>
+                <w:t xml:space="preserve">halshs-05570967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected Papers of the 47th North Atlantic Conference on Afroasiatic Linguistics</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abdelkrim. A Never-Ending Biography of a Unique Rif Amazigh leader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mena B. Lafkioui (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Selected Papers of the 47th North Atlantic Conference on Afroasiatic Linguistics</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+              <w:t xml:space="preserve">Envisioning and representing Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biblioteca Ambrosiana; Moebius, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350429v1</w:t>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">A. Bouhjar &amp; H. Souifi </w:t>
+                <w:t xml:space="preserve">halshs-05570983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamazight. A multi-millennial journey of a language family and its cultural practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad Nacional Autónoma de México. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Amazighe dans l’Oriental et le Nord du Maroc: variations et convergences</w:t>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">A. Bouhjar &amp; H. Souifi </w:t>
+              <w:t xml:space="preserve">Las lenguas y las literaturas de África del norte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The pronoun in Rif Berber (from Senhaja to Iznasen)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Caubet; Kamal Nait Zerad; Philippe Cassuto; Daniela Merolla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Amazighe dans l’Oriental et le Nord du Maroc: variations et convergences</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Les études berbères à l’ère de l’institutionnalisation de tamaziγt. Mélanges en l’honneur de Salem Chaker et Abdellah Bounfour.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.197-225, 2021, Tira-Langues Littératures et civilisations berbères, 978-2-343-21839-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialectology and Linguistic Geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Vossen and G. Dimmendaal. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Culture Amazighe et le Développement Humain (juillet 2006)</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">The Oxford Handbook of African Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.104-124, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français face à la « super-diversité » dans la ville métropole de Gand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Gadet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Université d'été d'Agadir (juillet 1996)</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Les Métropoles francophones européennes en temps de globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.185-202, 2019, Linguistique variationnelle, 978-2-406-08516-4. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486914v1</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08518-8.p.0185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Written sources about Africa and their study. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vermondo Brugnatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Written sources about Africa and their study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The imperfective in Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afroasiatic. Data and perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85 - 103, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/cilt.339.06laf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rif Berber language continuum: an algorithmic geolinguistic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hulde-Album Voor Jacques Van Keymeulen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negation, grammaticalization and language change in North Africa: the case of the negator NEG___*bu.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giorgio Francesco Arcodia, Federica Da Milano, Gabriele Iannàccaro &amp; Paolo Zublena. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tilelli. Scritti in onore di Vermondo Brugnatelli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caissa Italia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.113-130, 2013, 9788867290161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to African Arabic: Approaches to Dialectology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mena Lafkioui. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">African Arabic: Approaches to Dialectology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouton de Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-12, 2013, 978-3-11-029232-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinventing Negation Patterns in Moroccan Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mena Lafkioui. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">African Arabic: Approaches to Dialectology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouton de Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-94 2013, 978-3-11-029232-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intonation et topicalisation en berbère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amina Mettouchi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours berbères. Mélanges offerts à Paulette Galand-Pernet &amp; Lionel Galand pour leur 90ème anniversaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koeppe Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.387-397, 2011, Berber Studies</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La topicalisation en berbère : formes et structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Ibriszimow, R. Vossen, H. Stroomer &amp; M. Kossmann (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studien zur Berberologie/Études berbères V. Essais dur des variations dialectales et autres articles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-132, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intonation et sa fonction de structurateur hiérarchique des syntagmes propositionnels sans indice morphématique. Le cas du tarifit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Chaker; G. Phillipson ; A. Mettouchi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes de phonétique et linguistique berbères. Hommage à Naïma Louali (1961-2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-121, 2009, 978-90-429-2246-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyses dialectométriques du lexique berbère du Rif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dymitr Ibriszimow ; Rainer Vossen; Harry Stroomer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essais lexicologiques et lexicographiques et autres articles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ruediger Koeppe Verlag, pp.133-150, 2009, Essais lexicologiques et lexicographiques et autres articles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation géolinguistique berbère du Rif : le cas des indices personnels verbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. El Aissati. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Amazigh Language at Home and at School. Perspectives on Oral Discourse Structure and Academic Language Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-62, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation géolinguistique berbère du Rif : le cas des indices personnels verbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abderrahman El-Aissati. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Amazigh Language at Home and at School. Perspectives on Oral Discourse Structure and Academic Language Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruediger Koeppe Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-62, 2008, Berber Studies, 978-3-89645-921-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstructing Orality on Amazigh Websites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mena Lafkioui; Daniela Merolla. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oralité et nouvelles dimensions de l’oralité. Intersections théoriques et comparaisons des matériaux dans les études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications Langues’O, pp.111-125, 2008, 9782858311750</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IDENTITY CONSTRUCTION THROUGH BILINGUAL AMAZIGH- DUTCH DIGITAL DISCOURSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Berber in contact: linguistic and sociolinguistic perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Köppe Verlag, pp.217-231, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vocalisation des alvéolaires /r/ et /rr/ dans les variétés berbères du Rif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dymitr Ibriszimow ; Rainer Vossen; Harry Stroomer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes berbères: Le nom, le pronom et autres articles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, Ruediger Koeppe Verlag, pp.175 - 184, 2006, Berber Studies</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rifain et son orthographe : Entre variation et uniformisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Caubet, S. Chaker &amp; J. Sibille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Codification des langues de France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.355-366, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intonation et ses fonctions syntaxiques en rifain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Articles de linguistique berbère. Mémorial Werner Vycichl.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.253 - 281, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Berbères et leur langue: le cas des immigrés berbères en Belgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Canut. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attitudes, Représentations et Imaginaires en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan ; Langues O’, pp.119-130, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négation en tarifit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La négation en berbère et en arabe maghrébin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-77, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...1427 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il Marocco fa i conti con la sua 'Amazighità</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Tamazight – Language, power, and identity in North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111640v1</w:t>
-[...2787 lines deleted...]
-                <w:t xml:space="preserve">hal-01107493v1</w:t>
+                <w:t xml:space="preserve">halshs-05570956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Envisioning and representing Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eileen Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ambrosiana, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Written sources about Africa and their study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vermondo Brugnatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ambrosiana, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">African Arabic: Approaches to Dialectology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Gruyter, https://www.degruyter.com/view/product/184178, 2013, 978-3-11-029234-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes de la variation et de la structuration linguistiques et sociolinguistiques en berbère du Rif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rüdiger Köppe Verlag, 2011, ISBN 978-3-89645-932-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orality and New dimensions of Orality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Merolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications Langues O’, 2008, 9782858311750</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berber in contact: linguistic and sociolinguistic perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vermondo Brugnatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rüdiger Köppe Verlag, 2008, 978-3-89645-922-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas linguistique des variétés berbères du Rif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüdiger Köppe Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, ISBN 978-3-89645-395-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contes berbères Chaouis de l'Aurès.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Merolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rüdiger Köppe Verlag, 2002, ISBN 978-3-89645-382-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topic specification in Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Selected Papers of the 47th North Atlantic Conference on Afroasiatic Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lacito Publications, 2024, Linguistics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selected Papers of the 47th North Atlantic Conference on Afroasiatic Linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lameen Souag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reintges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Selected Papers of the 47th North Atlantic Conference on Afroasiatic Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lacito Publications, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inaccomplis du Tarifit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Kossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Bouhjar &amp; H. Souifi </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Amazighe dans l’Oriental et le Nord du Maroc: variations et convergences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maroc. Editions IRCAM, pp.101-108, 2009, L’Amazighe dans l’Oriental et le Nord du Maroc: variations et convergences</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les indices personnels verbaux des variétés berbères du Rif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Bouhjar &amp; H. Souifi </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Amazighe dans l’Oriental et le Nord du Maroc: variations et convergences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maroc. Editions IRCAM, pp.109-118, 2009, L’Amazighe dans l’Oriental et le Nord du Maroc: variations et convergences</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation géolinguistique et standardisation des variétés amazighes du Rif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Culture Amazighe et le Développement Humain (juillet 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maroc. Presse Universitaire, pp.69-74, 2007, La Culture Amazighe et le Développement Humain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propositions pour la notation usuelle à base latine du berbère et application sur le rifain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'Université d'été d'Agadir (juillet 1996)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maroc. Presse Universitaire, pp.66-82, 1999, L’enseignement / Apprentissage de l’Amazighe : expériences, problématiques et perspective</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentationals in Kirundi (Bantu JD62). A distinctive type of focus marking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Nshemezimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Bostoen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Africana Linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, pp.107-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/AL.30.0.3293837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05570947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentationals in Kirundi (Bantu).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Nshemezimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Bostoen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Africana Linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamazight. Taal, macht en identiteit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZemZem - Tijdschrift over het Midden-Oosten, Noord-Afrika en islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.81-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovating postverbal negation in North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Post-verbal Negation, 45 (3), pp.651-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/sl.19087.laf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rif Berber: From Senhaja to Iznasen. A qualitative and quantitative approach to classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialectologia et Geolinguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.117-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negation in Berber: variation, evolution, and typology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vermondo Brugnatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (4), pp.967-1008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987161v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geolinguistic complexity in Berber. Structural and algorithmic perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialectologia et Geolinguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (1), pp.33-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/dialect-2018-0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berber Languages and Linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxford Bibliographies Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/obo/9780199772810-0219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preposed topic specification in Berber: An innovation induced by contact with Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Journal of Arabic Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.138 - 162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Souviens-toi ramier... contes d'amour kabyles (Paris, Non lieu, 2017) de Tassadit Yacine-Titouh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rif: la langue (rifain/tarifit)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie Berbère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.6916-6956</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleft Constructions and Focus in Kirundi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Nshemezimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Bostoen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Africana Linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22, pp.71-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistica e sociolinguistica berbera nella ricerca e nell’università italiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vermondo Brugnatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali del Dipartimento di Studi Letterari, Linguistici e Comparati, sezione linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.39-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie de recherche en géolinguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.139-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topicalization in Berber: a typological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STUF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (1), pp.97-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question berbère : politiques linguistiques et pratiques langagières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23, pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Amazighrenaissance in Noord-Afrika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZemZem - Tijdschrift over het Midden-Oosten, Noord-Afrika en islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.25-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multilingualism, Multimodality and Identity Construction on French-Based Amazigh (Berber) Websites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XVIII (2), pp.135-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions digitales et construction identitaire sur les sites Web berbères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études et documents berbères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 - 30, pp.233-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Marocco fa i conti con la sua 'Amazighità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limes - rivista italiana di geopolitica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (11), pp.279-286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Envisioning and representing Africa.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">How system-internal linguistic factors indicate language change and diffusion. A geolinguistic analysis of Berber data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialectologia et Geolinguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19, pp.62 - 80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eileen Julien</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> (édition critique)</w:t>
+                <w:t xml:space="preserve">⟨10.1515/DIG.2011.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350418v1</w:t>
+                <w:t xml:space="preserve">hal-01107473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Written sources about Africa and their study</w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+                <w:t xml:space="preserve">Synchronic and diachronic linguistic variation as an indicator of language change and difusion in Tarifit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi Magrebini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.65-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350522v1</w:t>
+                <w:t xml:space="preserve">hal-01486736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African Arabic: Approaches to Dialectology</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+                <w:t xml:space="preserve">Etudes de géographie linguistique berbère: variation géolinguistique et classification dialectométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Séances de l'Académie Royale des Sciences d'Outre-Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (4), pp.439-460</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486694v1</w:t>
+                <w:t xml:space="preserve">hal-01486735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes de la variation et de la structuration linguistiques et sociolinguistiques en berbère du Rif.</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+                <w:t xml:space="preserve">Compte rendu de : De l’art de la narration tamazight (berbère). 200 cents ans d'études : état des lieux et perspectives, D. Merolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrika Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (1), pp.118-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486645v1</w:t>
+                <w:t xml:space="preserve">hal-01914366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berber in contact: linguistic and sociolinguistic perspectives</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+                <w:t xml:space="preserve">DIALECTOMETRY ANALYSES OF BERBER LEXIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Folia Orientalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44, pp.71 - 88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486684v1</w:t>
+                <w:t xml:space="preserve">hal-01107479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orality and New dimensions of Orality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour la démarche géolinguistique de la standardisation des variétés amazighes du Rif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrika Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (1), pp.97 - 102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-01486657v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La spirantisation dynamique de la vélaire occlusive simple /k/ dans les variétés berbères du Rif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi Magrebini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.219 - 228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas linguistique des variétés berbères du Rif.</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complémentarité syntactico-énonciative entre morphèmes et intonèmes. Le cas du berbère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27, pp.141 - 149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01486630v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et représentations linguistiques en contexte multilingue. Le cas des Berbères en Belgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni del Dipartimento di Linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24, pp.93 - 116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contes berbères Chaouis de l'Aurès.</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+                <w:t xml:space="preserve">Typologie des assertions affirmatives non-verbales du rifain. Approche de syntaxe intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frankfurter Afrikanistische Blätter ISBN 978-3-89645-719-6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 13, pp.97-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486613v1</w:t>
+                <w:t xml:space="preserve">hal-01486730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntaxe intégrée de l'énoncé non-verbal rifain : l'énoncé à auxiliaire de prédication spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus du Groupe Linguistique d'Etudes Chamito-Sémitiques (G.L.E.C.S.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, XXXIII, pp.165 - 187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propositions pour la notation usuelle à base latine du rifain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus du Groupe Linguistique d'Etudes Chamito-Sémitiques (G.L.E.C.S.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, XXXIII, pp.189-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Berbersprookjes uit Noord-Marokko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et littératures berbères, chronique des études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Cway zi tibbuherya ‘ad war tiwid [Un peu de folie n’est pas encore atteinte], M. Chacha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et littératures berbères, chronique des études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Ad uyuregh yar beddu x-webrid usinu [J’irai dès le début par le chemin du brouillard], M. Ouachikh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et littératures berbères, chronique des études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Perspectives on Codeswitching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanden Wyngaerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Enghels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Steffens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">35 (1), 2021, Current Perspectives on Codeswitching, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/bjl.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5655,215 +5999,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu: Souviens-toi ramier… contes d’amour kabyles (Paris, Non lieu, 2017), Tassadit Yacine-Titouh. Cahiers de Littérature Orale, 2018: 179-181.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des formes linguistiques aux processus langagiers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntaxe intégrée de l'énoncé non-verbal berbère.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5873,319 +6217,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialectometry Analysis of Berber Lexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctorandicolloquium Ghent University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas linguistique des variétés berbères du Rif (Maroc du Nord). Analyses géolinguistiques et comparatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universiteit Gent Overzee - Jonge onderzoekers delen hun passie mee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Gent, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations linguistiques et identité des jeunes marocains en Belgique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Pragmatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Budapest, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntaxe intégrée de l’énoncé non-verbal berbère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Pragmatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6332,51 +6676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena B. Lafkioui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350429v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lameen Souag" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reintges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486929v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Kossmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486923v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486914v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350560v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Nshemezimana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Bostoen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724863v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.19087.laf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987161v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vermondo Brugnatelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199772810-0219" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926163v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dialect-2018-0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914364v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486747v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116042v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107473v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/DIG.2011.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486735v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914366v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116029v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486727v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350573v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936008v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_etudes_berberes_a_l_ere_de_l_institutionnalisation_de_tamaziyt_melanges_en_l_honneur_de_salem_chaker_et_abdellah_bounfour_daniela_merolla_dominique_caubet_kamal_nait_zerad_philippe_cassuto-9782343218397-70510.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-metropoles-francophones-europeennes-en-temps-de-globalisation.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08518-8.p.0185" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cilt.339.06laf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caissa.it/285-tilelli-scritti-in-onore-di-vermondo-brugnatelli.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411675v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/184178" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/titel_parcours-berberes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411860v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz_print.asp?nr=8669" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412009v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/titel_the-amazigh-language-at-home-and-at-school" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111419v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110632v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411968v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107493v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350418v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Julien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486694v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486645v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486684v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Merolla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486630v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/titel_atlas-linguistique-des-varietes-berberes-du-rif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486613v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350496v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanden Wyngaerd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Enghels" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Steffens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/bjl.35" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457474v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486640v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486636v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914355v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914357v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914358v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914360v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena B. Lafkioui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570983v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350573v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936008v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_etudes_berberes_a_l_ere_de_l_institutionnalisation_de_tamaziyt_melanges_en_l_honneur_de_salem_chaker_et_abdellah_bounfour_daniela_merolla_dominique_caubet_kamal_nait_zerad_philippe_cassuto-9782343218397-70510.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915087v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-metropoles-francophones-europeennes-en-temps-de-globalisation.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08518-8.p.0185" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vermondo Brugnatelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914352v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cilt.339.06laf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914354v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411746v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caissa.it/285-tilelli-scritti-in-onore-di-vermondo-brugnatelli.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/184178" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411665v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/titel_parcours-berberes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486810v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411860v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz_print.asp?nr=8669" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411986v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/titel_the-amazigh-language-at-home-and-at-school" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110632v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411968v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110660v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116066v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486798v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570956v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Julien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350522v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486657v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Merolla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/titel_atlas-linguistique-des-varietes-berberes-du-rif" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486613v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lameen Souag" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reintges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Kossmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486938v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Nshemezimana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Bostoen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/AL.30.0.3293837" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350560v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724863v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936004v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.19087.laf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987161v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926163v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dialect-2018-0003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914346v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199772810-0219" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657539v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486747v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111657v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111640v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107473v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/DIG.2011.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486736v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486735v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914366v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107479v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116035v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116029v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107485v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110612v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111669v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914371v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914377v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914375v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanden Wyngaerd" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Enghels" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Steffens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/bjl.35" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457474v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486640v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486636v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914355v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914357v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914358v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914360v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>