--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -573,256 +573,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The imperfective in Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afroasiatic. Data and perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85 - 103, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/cilt.339.06laf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rif Berber language continuum: an algorithmic geolinguistic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hulde-Album Voor Jacques Van Keymeulen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Written sources about Africa and their study. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vermondo Brugnatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Written sources about Africa and their study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914335v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-01914354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negation, grammaticalization and language change in North Africa: the case of the negator NEG___*bu.</w:t>
               </w:r>
@@ -1398,308 +1398,308 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation géolinguistique berbère du Rif : le cas des indices personnels verbaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. El Aissati. </w:t>
+              <w:t xml:space="preserve">Abderrahman El-Aissati. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Amazigh Language at Home and at School. Perspectives on Oral Discourse Structure and Academic Language Skills</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.51-62, 2008</w:t>
+              <w:t xml:space="preserve">, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruediger Koeppe Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-62, 2008, Berber Studies, 978-3-89645-921-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130457v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">hal-01411986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstructing Orality on Amazigh Websites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mena Lafkioui; Daniela Merolla. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oralité et nouvelles dimensions de l’oralité. Intersections théoriques et comparaisons des matériaux dans les études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications Langues’O, pp.111-125, 2008, 9782858311750</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IDENTITY CONSTRUCTION THROUGH BILINGUAL AMAZIGH- DUTCH DIGITAL DISCOURSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Berber in contact: linguistic and sociolinguistic perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Köppe Verlag, pp.217-231, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation géolinguistique berbère du Rif : le cas des indices personnels verbaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Abderrahman El-Aissati. </w:t>
+              <w:t xml:space="preserve">A. El Aissati. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Amazigh Language at Home and at School. Perspectives on Oral Discourse Structure and Academic Language Skills</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 21, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.51-62, 2008, Berber Studies, 978-3-89645-921-3</w:t>
+              <w:t xml:space="preserve">, pp.51-62, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-01110632v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vocalisation des alvéolaires /r/ et /rr/ dans les variétés berbères du Rif</w:t>
               </w:r>
@@ -2128,1126 +2128,516 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05570956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (8)</w:t>
-[...608 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topic specification in Berber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Selected Papers of the 47th North Atlantic Conference on Afroasiatic Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lacito Publications, 2024, Linguistics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selected Papers of the 47th North Atlantic Conference on Afroasiatic Linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lameen Souag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Reintges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Selected Papers of the 47th North Atlantic Conference on Afroasiatic Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lacito Publications, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inaccomplis du Tarifit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Kossmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Bouhjar &amp; H. Souifi </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Amazighe dans l’Oriental et le Nord du Maroc: variations et convergences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maroc. Editions IRCAM, pp.101-108, 2009, L’Amazighe dans l’Oriental et le Nord du Maroc: variations et convergences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indices personnels verbaux des variétés berbères du Rif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Bouhjar &amp; H. Souifi </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Amazighe dans l’Oriental et le Nord du Maroc: variations et convergences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maroc. Editions IRCAM, pp.109-118, 2009, L’Amazighe dans l’Oriental et le Nord du Maroc: variations et convergences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation géolinguistique et standardisation des variétés amazighes du Rif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Culture Amazighe et le Développement Humain (juillet 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maroc. Presse Universitaire, pp.69-74, 2007, La Culture Amazighe et le Développement Humain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositions pour la notation usuelle à base latine du berbère et application sur le rifain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Université d'été d'Agadir (juillet 1996)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maroc. Presse Universitaire, pp.66-82, 1999, L’enseignement / Apprentissage de l’Amazighe : expériences, problématiques et perspective</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3257,2603 +2647,3213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentationals in Kirundi (Bantu JD62). A distinctive type of focus marking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Nshemezimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Bostoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africana Linguistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30, pp.107-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2143/AL.30.0.3293837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05570947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentationals in Kirundi (Bantu).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Nshemezimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Bostoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africana Linguistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamazight. Taal, macht en identiteit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZemZem - Tijdschrift over het Midden-Oosten, Noord-Afrika en islam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1, pp.81-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovating postverbal negation in North Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Post-verbal Negation, 45 (3), pp.651-683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/sl.19087.laf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rif Berber: From Senhaja to Iznasen. A qualitative and quantitative approach to classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialectologia et Geolinguistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28, pp.117-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negation in Berber: variation, evolution, and typology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vermondo Brugnatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 58 (4), pp.967-1008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987161v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geolinguistic complexity in Berber. Structural and algorithmic perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialectologia et Geolinguistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (1), pp.33-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/dialect-2018-0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berber Languages and Linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxford Bibliographies Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/obo/9780199772810-0219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preposed topic specification in Berber: An innovation induced by contact with Arabic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Arabic Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4, pp.138 - 162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Souviens-toi ramier... contes d'amour kabyles (Paris, Non lieu, 2017) de Tassadit Yacine-Titouh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rif: la langue (rifain/tarifit)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie Berbère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41, pp.6916-6956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistica e sociolinguistica berbera nella ricerca e nell’università italiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vermondo Brugnatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali del Dipartimento di Studi Letterari, Linguistici e Comparati, sezione linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.39-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleft Constructions and Focus in Kirundi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Nshemezimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Bostoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africana Linguistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22, pp.71-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de recherche en géolinguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, pp.139-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topicalization in Berber: a typological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STUF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 67 (1), pp.97-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question berbère : politiques linguistiques et pratiques langagières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23, pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Amazighrenaissance in Noord-Afrika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZemZem - Tijdschrift over het Midden-Oosten, Noord-Afrika en islam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, pp.25-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilingualism, Multimodality and Identity Construction on French-Based Amazigh (Berber) Websites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, XVIII (2), pp.135-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions digitales et construction identitaire sur les sites Web berbères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études et documents berbères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 - 30, pp.233-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How system-internal linguistic factors indicate language change and diffusion. A geolinguistic analysis of Berber data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialectologia et Geolinguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19, pp.62 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/DIG.2011.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il Marocco fa i conti con la sua 'Amazighità</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limes - rivista italiana di geopolitica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (11), pp.279-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronic and diachronic linguistic variation as an indicator of language change and difusion in Tarifit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi Magrebini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6, pp.65-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes de géographie linguistique berbère: variation géolinguistique et classification dialectométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Séances de l'Académie Royale des Sciences d'Outre-Mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (4), pp.439-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : De l’art de la narration tamazight (berbère). 200 cents ans d'études : état des lieux et perspectives, D. Merolla</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour la démarche géolinguistique de la standardisation des variétés amazighes du Rif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrika Focus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 21 (1), pp.118-120</w:t>
+              <w:t xml:space="preserve">, 2008, 21 (1), pp.97 - 102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIALECTOMETRY ANALYSES OF BERBER LEXIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Orientalia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44, pp.71 - 88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pour la démarche géolinguistique de la standardisation des variétés amazighes du Rif</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : De l’art de la narration tamazight (berbère). 200 cents ans d'études : état des lieux et perspectives, D. Merolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrika Focus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 21 (1), pp.97 - 102</w:t>
+              <w:t xml:space="preserve">, 2008, 21 (1), pp.118-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spirantisation dynamique de la vélaire occlusive simple /k/ dans les variétés berbères du Rif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi Magrebini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3, pp.219 - 228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarité syntactico-énonciative entre morphèmes et intonèmes. Le cas du berbère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27, pp.141 - 149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et représentations linguistiques en contexte multilingue. Le cas des Berbères en Belgique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni del Dipartimento di Linguistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24, pp.93 - 116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des assertions affirmatives non-verbales du rifain. Approche de syntaxe intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frankfurter Afrikanistische Blätter ISBN 978-3-89645-719-6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 13, pp.97-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntaxe intégrée de l'énoncé non-verbal rifain : l'énoncé à auxiliaire de prédication spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus du Groupe Linguistique d'Etudes Chamito-Sémitiques (G.L.E.C.S.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, XXXIII, pp.165 - 187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositions pour la notation usuelle à base latine du rifain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus du Groupe Linguistique d'Etudes Chamito-Sémitiques (G.L.E.C.S.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, XXXIII, pp.189-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Berbersprookjes uit Noord-Marokko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et littératures berbères, chronique des études</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Cway zi tibbuherya ‘ad war tiwid [Un peu de folie n’est pas encore atteinte], M. Chacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et littératures berbères, chronique des études</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Ad uyuregh yar beddu x-webrid usinu [J’irai dès le début par le chemin du brouillard], M. Ouachikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et littératures berbères, chronique des études</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Envisioning and representing Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eileen Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ambrosiana, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Written sources about Africa and their study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vermondo Brugnatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ambrosiana, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">African Arabic: Approaches to Dialectology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Gruyter, https://www.degruyter.com/view/product/184178, 2013, 978-3-11-029234-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes de la variation et de la structuration linguistiques et sociolinguistiques en berbère du Rif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rüdiger Köppe Verlag, 2011, ISBN 978-3-89645-932-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orality and New dimensions of Orality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Merolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications Langues O’, 2008, 9782858311750</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berber in contact: linguistic and sociolinguistic perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vermondo Brugnatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rüdiger Köppe Verlag, 2008, 978-3-89645-922-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas linguistique des variétés berbères du Rif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüdiger Köppe Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, ISBN 978-3-89645-395-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01914375v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contes berbères Chaouis de l'Aurès.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena B. Lafkioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Merolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rüdiger Köppe Verlag, 2002, ISBN 978-3-89645-382-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6676,51 +6676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena B. Lafkioui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570983v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350573v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936008v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_etudes_berberes_a_l_ere_de_l_institutionnalisation_de_tamaziyt_melanges_en_l_honneur_de_salem_chaker_et_abdellah_bounfour_daniela_merolla_dominique_caubet_kamal_nait_zerad_philippe_cassuto-9782343218397-70510.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915087v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-metropoles-francophones-europeennes-en-temps-de-globalisation.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08518-8.p.0185" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vermondo Brugnatelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914352v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cilt.339.06laf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914354v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411746v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caissa.it/285-tilelli-scritti-in-onore-di-vermondo-brugnatelli.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/184178" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411665v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/titel_parcours-berberes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486810v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411860v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz_print.asp?nr=8669" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411986v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/titel_the-amazigh-language-at-home-and-at-school" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110632v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411968v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110660v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116066v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486798v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570956v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Julien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350522v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486657v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Merolla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/titel_atlas-linguistique-des-varietes-berberes-du-rif" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486613v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lameen Souag" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reintges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Kossmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486938v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Nshemezimana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Bostoen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/AL.30.0.3293837" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350560v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724863v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936004v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.19087.laf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987161v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926163v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dialect-2018-0003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914346v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199772810-0219" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657539v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486747v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111657v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111640v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107473v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/DIG.2011.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486736v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486735v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914366v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107479v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116035v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116029v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107485v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110612v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111669v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914371v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914377v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914375v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanden Wyngaerd" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Enghels" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Steffens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/bjl.35" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457474v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486640v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486636v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914355v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914357v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914358v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914360v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena B. Lafkioui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570983v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350573v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936008v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_etudes_berberes_a_l_ere_de_l_institutionnalisation_de_tamaziyt_melanges_en_l_honneur_de_salem_chaker_et_abdellah_bounfour_daniela_merolla_dominique_caubet_kamal_nait_zerad_philippe_cassuto-9782343218397-70510.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915087v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-metropoles-francophones-europeennes-en-temps-de-globalisation.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08518-8.p.0185" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cilt.339.06laf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914354v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vermondo Brugnatelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411746v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caissa.it/285-tilelli-scritti-in-onore-di-vermondo-brugnatelli.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/184178" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411665v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/titel_parcours-berberes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486810v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411860v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz_print.asp?nr=8669" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/titel_the-amazigh-language-at-home-and-at-school" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110632v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411968v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110660v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116066v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486798v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570956v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350429v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lameen Souag" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reintges" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Kossmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486938v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570947v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Nshemezimana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Bostoen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/AL.30.0.3293837" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350560v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.19087.laf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987161v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926163v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dialect-2018-0003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914346v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199772810-0219" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914338v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914364v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486743v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486737v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107473v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/DIG.2011.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486735v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914366v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110612v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486730v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111669v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914377v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350418v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Julien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350522v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486645v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486657v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Merolla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486684v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486630v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/titel_atlas-linguistique-des-varietes-berberes-du-rif" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486613v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanden Wyngaerd" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Enghels" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Steffens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/bjl.35" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457474v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486640v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486636v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914355v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914357v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914358v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914360v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>