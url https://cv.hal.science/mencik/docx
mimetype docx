--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -952,222 +952,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wave-based optimization approach of curved joints for improved defect detection in waveguide assemblies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivien Denis</w:t>
+                <w:t xml:space="preserve">On the multi-mode behavior of vibrating rods attached to nonlinear springs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Roca Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.115003⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-020-05647-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442812v1</w:t>
+                <w:t xml:space="preserve">hal-02561034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the multi-mode behavior of vibrating rods attached to nonlinear springs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas Roca Santo</w:t>
+                <w:t xml:space="preserve">A wave-based optimization approach of curved joints for improved defect detection in waveguide assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 465, pp.115003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-020-05647-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.115003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561034v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A projection-based model reduction strategy for the wave and vibration analysis of rotating periodic structures</w:t>
               </w:r>
@@ -1463,338 +1463,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of the wave finite element method for passive vibration control of periodic structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A wave finite element-based approach for the modeling of periodic structures with local perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mencik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Brandao Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roberto Arruda</w:t>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Aircraft and Spacecraft Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12989/aas.2016.3.3.299⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121, pp.40 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2016.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339068v1</w:t>
+                <w:t xml:space="preserve">hal-01695311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wave finite element-based approach for the modeling of periodic structures with local perturbations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Mencik</w:t>
+                <w:t xml:space="preserve">Wave finite element-based superelements for forced response analysis of coupled systems via dynamic substructuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Brandão Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Duhamel</w:t>
+                <w:t xml:space="preserve">José Roberto de Franca Arruda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121, pp.40 - 51. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107 (6), pp.453 - 476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2016.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.5176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695311v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave finite element-based superelements for forced response analysis of coupled systems via dynamic substructuring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Brandão Silva</w:t>
+                <w:t xml:space="preserve">On the use of the wave finite element method for passive vibration control of periodic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Brandao Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Roberto de Franca Arruda</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Arruda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.5176⟩</w:t>
+              <w:t xml:space="preserve">Advances in Aircraft and Spacecraft Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (3), pp.299-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12989/aas.2016.3.3.299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01709691v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roller Bearing Monitoring by New Subspace-Based Damage Indicator</w:t>
               </w:r>
@@ -2001,51 +2001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wave-based model reduction technique for the description of the dynamic behavior of periodic structures involving arbitrary-shaped substructures and large-sized finite element models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M Mencik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 101, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3151,437 +3151,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode adaptative de réduction de modèles par sous-structuration en présence de variabilité géométrique et d'incertitudes paramétriques</w:t>
+                <w:t xml:space="preserve">Acoustic radiation of 2D nearly periodic metamaterial plates via finite element procedures and model reduction strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N Bouhaddi</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures (CSMA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France</w:t>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675085v1</w:t>
+                <w:t xml:space="preserve">hal-03781320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wave finite element strategy based on time of flight analysis to localize defects in networks of pipes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthode adaptative de réduction de modèles par sous-structuration en présence de variabilité géométrique et d'incertitudes paramétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures (CSMA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781340v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable computation of mode shapes of uniform Euler-Bernoulli beams subject to classical and non-classical boundary conditions via Lie symmetries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso Willian Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afonso Willian Nunes</w:t>
+                <w:t xml:space="preserve">Samuel da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Paupitz Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Solid Mechanics (MECSOL 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Campinas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic radiation of 2D nearly periodic metamaterial plates via finite element procedures and model reduction strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A wave finite element strategy based on time of flight analysis to localize defects in networks of pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Salam Claro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781320v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic analysis of periodic structures and metamaterials via wave approaches and finite element procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3708,407 +3708,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wave-based optimization strategy of curved joints for improved defect detection in coupled waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of the wave finite element method to the analysis of locally resonant band gaps in periodic structures with viscoelastic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Caliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th ISMA conference on Noise and Vibration Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992238v1</w:t>
+                <w:t xml:space="preserve">hal-01884948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the non-parametric modelling of uncertain elastic joints in periodic structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriano Fabro</w:t>
+                <w:t xml:space="preserve">Wave and Vibration Analysis of Rotating Periodic Structures by Wave-Based Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Beli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Brandao Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Roberto de França Arruda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ISMA conference on Noise and Vibration Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">10th International Conference on Rotor Dynamics – IFToMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rio de Janeiro, Brazil. pp.518-529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992228v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the wave finite element method to the analysis of locally resonant band gaps in periodic structures with viscoelastic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the non-parametric modelling of uncertain elastic joints in periodic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Fabro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th ISMA conference on Noise and Vibration Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">, Sep 2018, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884948v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave and Vibration Analysis of Rotating Periodic Structures by Wave-Based Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Brandao Silva</w:t>
+                <w:t xml:space="preserve">A wave-based optimization strategy of curved joints for improved defect detection in coupled waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Roberto de França Arruda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Rotor Dynamics – IFToMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rio de Janeiro, Brazil. pp.518-529</w:t>
+              <w:t xml:space="preserve">28th ISMA conference on Noise and Vibration Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992212v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating simple designs of phononic crystal plates and their influence on the wave propagation properties</w:t>
               </w:r>
@@ -4265,286 +4265,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolatory model reduction for component mode synthesis analysis of structures involving substructures with frequency-dependent parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Cortés</w:t>
+                <w:t xml:space="preserve">Parameter uncertainties quantification for finite element based subspace fitting approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Méo</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Döhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering, ISMA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">EWSHM - 8th European Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01375972v1</w:t>
+                <w:t xml:space="preserve">hal-01344198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter uncertainties quantification for finite element based subspace fitting approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mevel</w:t>
+                <w:t xml:space="preserve">Interpolatory model reduction for component mode synthesis analysis of structures involving substructures with frequency-dependent parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roger Serra</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSHM - 8th European Workshop on Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering, ISMA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344198v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wave-based numerical approach for fast analysis of the dynamic response of periodic structures with local perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4563,204 +4563,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D wave finite element-based superelement formulation for acoustic analysis of cavities of arbitrary shapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">A wave-based reduction technique for the dynamic behavior of periodic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Gobert</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPDYN 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Hersonissos;Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">, May 2015, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266395v1</w:t>
+                <w:t xml:space="preserve">hal-01266388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wave-based reduction technique for the dynamic behavior of periodic structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">A 2D wave finite element-based superelement formulation for acoustic analysis of cavities of arbitrary shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M Mencik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPDYN 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">, May 2015, Hersonissos;Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266388v1</w:t>
+                <w:t xml:space="preserve">hal-01266395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et localisation d'endommagements par Subspace Fitting.</w:t>
               </w:r>
@@ -4835,412 +4835,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A subspace fitting method based on finite elements for fast identification of damages in vibrating mechanical systems</w:t>
+                <w:t xml:space="preserve">A Subspace Fitting Method based on Finite Elements for Identification and Localization of Damage in Mechanical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Noise and Vibration engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.ID 239</w:t>
+              <w:t xml:space="preserve">11th International Conference on Computational Structures Technology 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Croatia. pp.Vol2. 1298-1309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819187v1</w:t>
+                <w:t xml:space="preserve">hal-00820503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Subspace Fitting Method based on Finite Elements for Identification and Localization of Damage in Mechanical Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wave Finite Element based Strategies for Computing the Acoustic Radiation of Stiffened or Non-Stiffened Rectangular Plates subject to Arbitrary Boundary Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Computational Structures Technology 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Eleventh International Conference on Computational Structures Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. Civil-Comp Press, Stirlingshire, UK, Paper 218, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.99.218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820503v1</w:t>
+                <w:t xml:space="preserve">hal-00816783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave Finite Element based Strategies for Computing the Acoustic Radiation of Stiffened or Non-Stiffened Rectangular Plates subject to Arbitrary Boundary Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Gobert</w:t>
+                <w:t xml:space="preserve">A Subspace Fitting Method based on Finite Elements for Identification and Localisation of Damage in Mechanical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mencik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Eleventh International Conference on Computational Structures Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. Civil-Comp Press, Stirlingshire, UK, Paper 218, 2012, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.99.81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4203/ccp.99.218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00816783v1</w:t>
+                <w:t xml:space="preserve">hal-02531661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Subspace Fitting Method based on Finite Elements for Identification and Localisation of Damage in Mechanical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Gautier</w:t>
+                <w:t xml:space="preserve">A subspace fitting method based on finite elements for fast identification of damages in vibrating mechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Mencik</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eleventh International Conference on Computational Structures Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Noise and Vibration engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.ID 239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4203/ccp.99.81⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02531661v1</w:t>
+                <w:t xml:space="preserve">hal-00819187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the forced response of multi-layered systems using the modified wave finite element method</w:t>
               </w:r>
@@ -5526,51 +5526,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modeling of elasto-acoustic network of pipes composed of straight waveguides and curved joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Salam Claro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6023,51 +6023,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A3F2C59"/>
+    <w:nsid w:val="A6021F81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6254,51 +6254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mencik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7182-7457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07564777X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-5797-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Mencik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nikiema" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02631-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Claro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2025.103576" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604490v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duhamel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118576" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474242v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2024.115844" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943754v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mencik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouhaddi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110127" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795139v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Denis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104814" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103518" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104418" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442812v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Roca Santo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-05647-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992215v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arruda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.05.027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01433175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mevel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D&#246;hler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Brandao Silva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arruda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2016.3.3.299" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695311v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.07.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Brand&#227;o Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Roberto de Franca Arruda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5176" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7PLR1HF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/828093" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152007004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Mencik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.03.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Bhuddi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gobert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X15500113" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-014-1033-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819616v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/2013055" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997264v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4494" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DB29B9C6C9395EA34C432D6865B6719E895965F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.03.024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755754v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.06.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755757v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.02.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duhamel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253904v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685418v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouloumd&#233; Nikiema" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Mbaye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575395v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roqueta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutaleb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Viet Khoa Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouhaddi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781340v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Salam Claro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825630v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Willian Nunes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel da Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Paupitz Gon&#231;alves" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781320v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190163v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh Kieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992238v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992228v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Fabro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884948v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992212v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Beli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Roberto de Fran&#231;a Arruda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992236v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilson Nobrega" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria dos Santos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553837v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cort&#233;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344198v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696145v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266395v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819187v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820503v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816783v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.218" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531661v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.81" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202829v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.88.46" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203355v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01300254v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-05253206v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03675098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03675093v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mencik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7182-7457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07564777X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-5797-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Mencik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nikiema" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02631-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Claro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2025.103576" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604490v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duhamel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118576" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474242v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2024.115844" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943754v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mencik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouhaddi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110127" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795139v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Denis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104814" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103518" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104418" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Roca Santo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-05647-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992215v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arruda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.05.027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01433175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mevel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D&#246;hler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695311v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.07.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Brand&#227;o Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Roberto de Franca Arruda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5176" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7PLR1HF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Brandao Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arruda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2016.3.3.299" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/828093" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152007004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Mencik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.03.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Bhuddi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gobert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X15500113" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-014-1033-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819616v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/2013055" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997264v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4494" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DB29B9C6C9395EA34C432D6865B6719E895965F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.03.024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755754v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.06.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755757v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.02.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duhamel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253904v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685418v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouloumd&#233; Nikiema" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Mbaye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575395v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roqueta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutaleb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Viet Khoa Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675085v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouhaddi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825630v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Willian Nunes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel da Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Paupitz Gon&#231;alves" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781340v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Salam Claro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190163v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh Kieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884948v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Beli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Roberto de Fran&#231;a Arruda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Fabro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992238v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992236v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilson Nobrega" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria dos Santos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553837v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344198v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375972v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cort&#233;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696145v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266395v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820503v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816783v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.218" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531661v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.81" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819187v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202829v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.88.46" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203355v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01300254v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-05253206v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03675098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03675093v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>