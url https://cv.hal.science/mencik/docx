--- v1 (2026-04-12)
+++ v2 (2026-05-14)
@@ -1,5968 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5916 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.05263157895px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Mathieu Mencik </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7182-7457</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07564777X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Vr5um7IAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/M-5797-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wave-based model reduction approach for dynamic analysis of bladed disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76, pp.887-904. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-025-02631-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wave finite element approach for the vibroacoustic analysis of fluid-filled pipes with joints and defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S. Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138, pp.103576. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wavemoti.2025.103576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-order modeling for time domain analysis of finite periodic structures with absorbing boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.118576. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved model reduction with basis enrichment for dynamic analysis of nearly periodic structures including substructures with geometric changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.115844. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2024.115844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic reanalysis of structures with geometric variability and parametric uncertainties via an adaptive model reduction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouhaddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 190, pp.110127. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect localization in waveguide assemblies with curved joints via wave finite elements and time of flight analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S. Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.104814. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction based on matrix interpolation and distorted finite element meshes for dynamic analysis of 2D nearly periodic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 188, pp.103518. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2021.103518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time response analysis of periodic structures via wave-based absorbing boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.104418. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wave-based optimization approach of curved joints for improved defect detection in waveguide assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 465, pp.115003. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2019.115003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the multi-mode behavior of vibrating rods attached to nonlinear springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Roca Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-020-05647-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A projection-based model reduction strategy for the wave and vibration analysis of rotating periodic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arruda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (6), pp.1511-1528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wave finite element approach for the analysis of periodic structures with cyclic symmetry in dynamic substructuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 431, pp.441-457. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2018.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance analysis for model updating with a finite element based subspace fitting approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Döhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91, pp.142 - 156. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave finite element-based superelements for forced response analysis of coupled systems via dynamic substructuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Brandão Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Roberto de Franca Arruda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107 (6), pp.453 - 476. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wave finite element-based approach for the modeling of periodic structures with local perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.40 - 51. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of the wave finite element method for passive vibration control of periodic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Brandao Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Arruda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Aircraft and Spacecraft Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (3), pp.299-315. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/aas.2016.3.3.299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roller Bearing Monitoring by New Subspace-Based Damage Indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/828093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace-based damage identification of roller bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.07004. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20152007004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wave-based model reduction technique for the description of the dynamic behavior of periodic structures involving arbitrary-shaped substructures and large-sized finite element models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2015.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Acoustic Radiation of Axisymmetric Fluid-Filled Pipes Using the Wave Finite Element (WFE) Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Bhuddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (03), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218396X15500113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New advances in the forced response computation of periodic structures using the wave finite element (WFE) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (3), pp.789-801. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-014-1033-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibratory Diagnosis by Finite Element Model Updating and Operational Modal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 14 (Issue 02), pp.145-149. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/2013055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wave finite element-based formulation for computing the forced response of structures involving rectangular flat shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.91-120. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model reduction strategy for computing the forced response of elastic waveguides using the wave finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 229-232, pp.68-86. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2012.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction and perturbation analysis of wave finite element formulations for computing the forced response of coupled elastic systems involving junctions with uncertain eigenfrequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 200, pp.3051-3065. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2011.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the low- and mid-frequency forced response of elastic structures using wave finite elements with one-dimensional propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88, pp.674-689. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2010.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIME RESPONSE COMPUTATION OF 1D-PERIODIC STRUCTURES WITH WAVE-BASED ABSORBING BOUNDARY CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPDYN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction strategy for the dynamic analysis of plates with a nearly periodic array of circular acoustic black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPDYN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric model reduction for broad-band frequency analysis of nearly periodic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbao, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dynamic behavior of bladed disks using wave finite element strategies and model reduction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouloumdé Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Mbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Leuven Conference on Noise and Vibration Engineering (ISMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KU Leuven, Sep 2024, Leuven (Belgique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical strategies for the prediction of patterned wafer warpage during manufacturing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roqueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Viet Khoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode adaptative de réduction de modèles par sous-structuration en présence de variabilité géométrique et d'incertitudes paramétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bouhaddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures (CSMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic radiation of 2D nearly periodic metamaterial plates via finite element procedures and model reduction strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wave finite element strategy based on time of flight analysis to localize defects in networks of pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Salam Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable computation of mode shapes of uniform Euler-Bernoulli beams subject to classical and non-classical boundary conditions via Lie symmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Willian Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Paupitz Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Solid Mechanics (MECSOL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic analysis of periodic structures and metamaterials via wave approaches and finite element procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model reduction method to analyze the dynamic behavior of vibrating structures with uncertain parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Thinh Kieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave and Vibration Analysis of Rotating Periodic Structures by Wave-Based Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Beli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Brandao Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Roberto de França Arruda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Rotor Dynamics – IFToMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rio de Janeiro, Brazil. pp.518-529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the wave finite element method to the analysis of locally resonant band gaps in periodic structures with viscoelastic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Caliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th ISMA conference on Noise and Vibration Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wave-based optimization strategy of curved joints for improved defect detection in coupled waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th ISMA conference on Noise and Vibration Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the non-parametric modelling of uncertain elastic joints in periodic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Fabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th ISMA conference on Noise and Vibration Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating simple designs of phononic crystal plates and their influence on the wave propagation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilson Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Maria dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th ISMA conference on Noise and Vibration Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A WAVE FINITE ELEMENT STRATEGY TO COMPUTE THE DYNAMIC FLEXIBILITY MODES OF STRUCTURES WITH CYCLIC SYMMETRY AND ITS APPLICATION TO DOMAIN DECOMPOSITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter uncertainties quantification for finite element based subspace fitting approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Döhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 8th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolatory model reduction for component mode synthesis analysis of structures involving substructures with frequency-dependent parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Vibration Engineering, ISMA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wave-based numerical approach for fast analysis of the dynamic response of periodic structures with local perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2D wave finite element-based superelement formulation for acoustic analysis of cavities of arbitrary shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPDYN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hersonissos;Crete Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wave-based reduction technique for the dynamic behavior of periodic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPDYN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et localisation d'endommagements par Subspace Fitting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées Jeunes Chercheurs en Vibrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A subspace fitting method based on finite elements for fast identification of damages in vibrating mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Noise and Vibration engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.ID 239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Subspace Fitting Method based on Finite Elements for Identification and Localization of Damage in Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Computational Structures Technology 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Croatia. pp.Vol2. 1298-1309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Finite Element based Strategies for Computing the Acoustic Radiation of Stiffened or Non-Stiffened Rectangular Plates subject to Arbitrary Boundary Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eleventh International Conference on Computational Structures Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. Civil-Comp Press, Stirlingshire, UK, Paper 218, 2012, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.99.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Subspace Fitting Method based on Finite Elements for Identification and Localisation of Damage in Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eleventh International Conference on Computational Structures Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.99.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the forced response of multi-layered systems using the modified wave finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Computational Structures Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.88.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation multi-modale dans les systèmes périodiques couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of an equation of diffusion for heterogeneous rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVEM 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of elasto-acoustic network of pipes composed of straight waveguides and curved joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Salam Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Ondes de Lamb : de la théorie à la pratique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHE NUMERIQUE POUR LA PROPAGATION MULTI-MODALE GUIDEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vibrations [physics.class-ph]. Université de Tours, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01300254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to the Finite Element Method with Application to Static and Dynamic Analysis of Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. INSA Centre Val de Loire, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la méthode des éléments finis, application à l'analyse statique et dynamique des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations des structures : notes de cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6023,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6021F81"/>
+    <w:nsid w:val="E041B321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6254,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mencik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7182-7457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07564777X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-5797-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Mencik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nikiema" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02631-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Claro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2025.103576" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604490v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duhamel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118576" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474242v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2024.115844" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943754v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mencik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouhaddi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110127" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795139v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Denis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104814" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103518" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104418" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Roca Santo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-05647-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992215v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arruda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.05.027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01433175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mevel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D&#246;hler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695311v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.07.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Brand&#227;o Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Roberto de Franca Arruda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5176" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7PLR1HF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Brandao Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arruda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2016.3.3.299" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/828093" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152007004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Mencik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.03.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Bhuddi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gobert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X15500113" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-014-1033-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819616v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/2013055" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997264v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4494" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DB29B9C6C9395EA34C432D6865B6719E895965F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.03.024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755754v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.06.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755757v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.02.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duhamel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253904v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685418v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouloumd&#233; Nikiema" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Mbaye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575395v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roqueta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutaleb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Viet Khoa Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675085v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouhaddi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825630v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Willian Nunes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel da Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Paupitz Gon&#231;alves" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781340v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Salam Claro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190163v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh Kieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884948v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Beli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Roberto de Fran&#231;a Arruda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Fabro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992238v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992236v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilson Nobrega" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria dos Santos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553837v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344198v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375972v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cort&#233;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696145v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266395v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820503v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816783v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.218" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531661v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.81" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819187v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202829v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.88.46" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203355v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01300254v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-05253206v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03675098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03675093v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mencik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7182-7457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07564777X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Vr5um7IAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-5797-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052356v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Mencik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nikiema" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02631-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061633v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Claro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Denis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2025.103576" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604490v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duhamel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118576" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474242v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2024.115844" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mencik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouhaddi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Denis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104814" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103518" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349965v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104418" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561034v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Roca Santo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-05647-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arruda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.05.027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01433175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mevel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D&#246;hler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709691v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Brand&#227;o Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Roberto de Franca Arruda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5176" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7PLR1HF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.07.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Brandao Silva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arruda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2016.3.3.299" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/828093" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152007004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Mencik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.03.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Bhuddi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gobert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X15500113" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056149v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-014-1033-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819616v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/2013055" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4494" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DB29B9C6C9395EA34C432D6865B6719E895965F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755752v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.03.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.06.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755757v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.02.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459857v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duhamel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253904v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685418v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouloumd&#233; Nikiema" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Mbaye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575395v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roqueta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutaleb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Viet Khoa Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675085v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouhaddi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781320v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781340v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Salam Claro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825630v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Willian Nunes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel da Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Paupitz Gon&#231;alves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190163v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh Kieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Beli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Roberto de Fran&#231;a Arruda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884948v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992238v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992228v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Fabro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992236v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilson Nobrega" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria dos Santos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553837v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344198v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375972v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cort&#233;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696145v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266395v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266388v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851883v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819187v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816783v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.218" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.81" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202829v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.88.46" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813048v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203355v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446992v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01300254v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-05253206v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03675098v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03675093v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>