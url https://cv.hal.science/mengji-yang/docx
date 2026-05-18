--- v0 (2026-04-08)
+++ v1 (2026-05-18)
@@ -646,269 +646,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel deep learning framework for time series prediction</w:t>
+                <w:t xml:space="preserve">A Review on Influence Dissemination in Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengji Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aicha Sekhari Seklouli</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijuan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 2nd Société d'Automatique, de Génie Industriel et de Productique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Applications Technology (CCAT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Guiyang, China. pp.97-103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCAT59108.2023.00025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161189v1</w:t>
+                <w:t xml:space="preserve">hal-04903241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on Influence Dissemination in Social Networks</w:t>
+                <w:t xml:space="preserve">A parallel deep learning framework for time series prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengji Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lijuan Ren</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari Seklouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Applications Technology (CCAT 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 2nd Société d'Automatique, de Génie Industriel et de Productique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903241v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Popularity Prediction of Micro-Blog Hot Topics Based on Time-Series Data</w:t>
               </w:r>
@@ -1465,51 +1465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengji Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqing Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2025.110660" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Ren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu He" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106776" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Yu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongdong Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Shu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqian Tang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari Seklouli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903241v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCAT59108.2023.00025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903205v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA59232.2023.10387341" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiwei Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minquan Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAIBD49809.2020.9137469" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICISCE48695.2019.00129" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengji Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqing Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2025.110660" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Ren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu He" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106776" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Yu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongdong Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Shu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqian Tang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCAT59108.2023.00025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari Seklouli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903205v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA59232.2023.10387341" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiwei Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minquan Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAIBD49809.2020.9137469" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICISCE48695.2019.00129" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>