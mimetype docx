--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -264,386 +264,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers to and facilitators of comprehensive geriatric assessment in primary care in France: a qualitative study exploring physicians’ and nurses’ experiences</w:t>
+                <w:t xml:space="preserve">Together in Mixed Methods? Doing Research at the Crossroads of Social Science and Public Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Orcel</w:t>
+                <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Ferrat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Primary Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12875-025-03085-5⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 167 (1), pp.16-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063251348073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450978v1</w:t>
+                <w:t xml:space="preserve">hal-04876278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La survie après un cancer à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khettab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ah-Pine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Colomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Lien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112 (1), pp.111-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Together in Mixed Methods? Doing Research at the Crossroads of Social Science and Public Health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barriers to and facilitators of comprehensive geriatric assessment in primary care in France: a qualitative study exploring physicians’ and nurses’ experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Orcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meoïn Hagège</w:t>
+                <w:t xml:space="preserve">Emilie Ferrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Moscova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Derbez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 167 (1), pp.16-33. </w:t>
+              <w:t xml:space="preserve">BMC Primary Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/07591063251348073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12875-025-03085-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876278v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche Clinique en Oncologie dans les territoires ultramarins</w:t>
               </w:r>
@@ -668,51 +668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shari-Lane Botche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -757,459 +757,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting frailty domain impairments and mortality with the Hospital Frailty Risk Score among older adults with cancer: the ELCAPA-EDS cohort study</w:t>
+                <w:t xml:space="preserve">Serious health-related suffering impairs treatments and survival in older patients with cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthieu Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Martinez-Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charline Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Martinez-Tapia</w:t>
+                <w:t xml:space="preserve">Alex Chanteclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pamoukdjian</w:t>
+                <w:t xml:space="preserve">Angeline Galvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (10), </w:t>
+              <w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ageing/afae222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2024.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876351v1</w:t>
+                <w:t xml:space="preserve">hal-04673279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the reasons why older adults do not readily participate in cancer trials: a socio-epidemiological mixed methods approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meoïn Hagège</w:t>
+                <w:t xml:space="preserve">Predicting frailty domain impairments and mortality with the Hospital Frailty Risk Score among older adults with cancer: the ELCAPA-EDS cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Bringuier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Eléna Paillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Boudou-Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Martinez-Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Helissey</w:t>
+                <w:t xml:space="preserve">Frédéric Pamoukdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Age and Ageing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 53 (2), pp.afae007. </w:t>
+              <w:t xml:space="preserve">, 2024, 53 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ageing/afae007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afae222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604592v1</w:t>
+                <w:t xml:space="preserve">hal-04876351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious health-related suffering impairs treatments and survival in older patients with cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disentangling the reasons why older adults do not readily participate in cancer trials: a socio-epidemiological mixed methods approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meoïn Hagège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Frasca</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Michaël Bringuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Martinez-Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Chanteclair</w:t>
+                <w:t xml:space="preserve">Christos Chouaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angeline Galvin</w:t>
+                <w:t xml:space="preserve">Carole Helissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (2), pp.afae007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2024.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afae007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673279v1</w:t>
+                <w:t xml:space="preserve">hal-04604592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health, Illness and Cancer in Mayotte: Multicultural Experiences in a Medically Underserved French Territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anrifia Ali-Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1299,77 +1299,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health, illness and cancer in Reunion Island: Health services in a diverse but aging French territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chirpaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khettab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 109 (2), pp.226-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1397,538 +1397,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-ce que tu ferais ça à ta mère ?’</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Les personnes âgées dans la recherche en cancérologie : une déprise biomédicalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40 (2), pp.5-29. </w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (168), pp.229-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/sss.2022.0223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gs1.168.0229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885183v1</w:t>
+                <w:t xml:space="preserve">hal-04126691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les personnes âgées dans la recherche en cancérologie : une déprise biomédicalisée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Est-ce que tu ferais ça à ta mère ?’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 44 (168), pp.229-246. </w:t>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (2), pp.5-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gs1.168.0229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/sss.2022.0223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126691v1</w:t>
+                <w:t xml:space="preserve">hal-03885183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncology in French overseas territories</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Ah-Pine</w:t>
+                <w:t xml:space="preserve">Enquêtes statistiques et approches intersectionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Zunic</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Condon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.10.001⟩</w:t>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 36-37 (1), pp.183-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.036.0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126768v1</w:t>
+                <w:t xml:space="preserve">hal-04126832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including older patients in cancer trials: A qualitative study of collaboration between geriatricians and oncologists</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meoïn Hagège</w:t>
+                <w:t xml:space="preserve">Oncology in French overseas territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khettab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meoin Hagege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ah-Pine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Zunic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Canouï-Poitrine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radwan Kassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108 (12), pp.1067-1068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2021.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255221v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêtes statistiques et approches intersectionnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Including older patients in cancer trials: A qualitative study of collaboration between geriatricians and oncologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Condon</w:t>
+                <w:t xml:space="preserve">Florence Canouï-Poitrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Derbez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N° 36-37 (1), pp.183-204. </w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tt.036.0183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2021.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126832v1</w:t>
+                <w:t xml:space="preserve">hal-03255221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting patients' rights at the end of life in a geriatric setting in France: The healthcare professionals’ level of knowledge about surrogate decision-makers and advance directives</w:t>
               </w:r>
@@ -2042,451 +2042,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion of Older Patients with Cancer in Clinical Trials: The SAGE Prospective Multicenter Cohort Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Canouï-Poitrine</w:t>
+                <w:t xml:space="preserve">Les violences intrafamiliales dans les Outre-mer. Apports et perspectives des enquêtes sociodémographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Condon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Lièvre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meoïn Hagège</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1634/theoncologist.2019-0166⟩</w:t>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133 (1), pp.71-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caf.2019.3376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126614v1</w:t>
+                <w:t xml:space="preserve">hal-04126648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les violences intrafamiliales dans les Outre-mer. Apports et perspectives des enquêtes sociodémographiques</w:t>
+                <w:t xml:space="preserve">Inclusion of Older Patients with Cancer in Clinical Trials: The SAGE Prospective Multicenter Cohort Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Condon</w:t>
+                <w:t xml:space="preserve">Florence Canouï-Poitrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dayde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lopez-Trabada-Ataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dauphin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Baumgaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 133 (1), pp.71-77. </w:t>
+              <w:t xml:space="preserve">Oncologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (12), pp.e1351-e1359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/caf.2019.3376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1634/theoncologist.2019-0166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126648v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kivits Joëlle, Balard Frédéric, Fournier Cécile, Winance Myriam, 2016, Les recherches qualitatives en santé , Paris, Armand Colin, 329 p.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">L’hépatite C et la prison : une opportunité de soins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vol. 72 (3), pp.558-559. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vol. 29 (4), pp.563-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popu.1703.0558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.174.0563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638953v1</w:t>
+                <w:t xml:space="preserve">hal-04637725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hépatite C et la prison : une opportunité de soins ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Kivits Joëlle, Balard Frédéric, Fournier Cécile, Winance Myriam, 2016, Les recherches qualitatives en santé , Paris, Armand Colin, 329 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vol. 29 (4), pp.563-567. </w:t>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vol. 72 (3), pp.558-559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.174.0563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/popu.1703.0558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637725v1</w:t>
+                <w:t xml:space="preserve">hal-04638953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becker Howard S., 2016, La bonne focale. De l’utilité des cas particuliers en sciences sociales , Paris, La Découverte, Grands repères, 272 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population (édition française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vol. 72 (3), pp.560-560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2520,51 +2520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les masculinités dans le domaine de la santé. Vers de nouveaux horizons empiriques et théoriques pour les sciences sociales francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2615,51 +2615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Monjaret et Catherine Pugeault , Le sexe de l’enquête. Approches sociologiques et anthropologiques , Lyon, ENS éditions, 2014, 262 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2706,51 +2706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Françoise Héritier (2013) « Sida, un défi anthropologique » Paris : Les belles lettres »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population (édition française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vol. 69 (4), pp.699-720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2784,51 +2784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les masculinités : critique de l’hégémonie, recherche et horizons politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2879,51 +2879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hépatite C dans les établissements pénitentiaires français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ségéral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (780), pp.43-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2983,277 +2983,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancers, temporalités et mobilités à La Réunion. Résultats préliminaires de l’étude Isocarma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Les enjeux de l'âge dans les essais cliniques de cancérologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Outre-mer et recherche en sciences sociales : jeux d'échelles et de souveraineté"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valelia Muni Toke, Elise Lemercier et Elise Palomares, Jan 2024, En ligne, France</w:t>
+              <w:t xml:space="preserve">Séminaire Espaces et limites de l’innovation médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherches Historiques du Septentrion, Université de Lille, 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423046v1</w:t>
+                <w:t xml:space="preserve">hal-04637744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de l'âge dans les essais cliniques de cancérologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Conclusion de la Conférence &amp;quot;Sciences sociales et cancérologie dans les Outre-mer : apports, méthodologies et pluridisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Espaces et limites de l’innovation médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherches Historiques du Septentrion, Université de Lille, 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Sciences sociales et cancérologie dans les Outre-mer : apports, méthodologies et pluridisciplinarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unicancer, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637744v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion de la Conférence &amp;quot;Sciences sociales et cancérologie dans les Outre-mer : apports, méthodologies et pluridisciplinarité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Cancers, temporalités et mobilités à La Réunion. Résultats préliminaires de l’étude Isocarma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences sociales et cancérologie dans les Outre-mer : apports, méthodologies et pluridisciplinarité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Unicancer, 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Outre-mer et recherche en sciences sociales : jeux d'échelles et de souveraineté"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valelia Muni Toke, Elise Lemercier et Elise Palomares, Jan 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637751v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing the margins: illness, prison and temporalities of care in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European association of social anthropology biennial conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European association of social anthropology, Jul 2024, Barcelona, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3278,51 +3278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La prison et ses temporalités désajustées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lancelevée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3354,497 +3354,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des malades dans la recherche médicale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Méthodes mixtes et interdisciplinarité en santé : faire de la recherche à la frontière entre sciences sociales et santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Derbez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e congrès de la Fondation de l’Avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation de l'Avenir, 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du groupe de travail "Pluridisciplinarité et méthodes en SHS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cancéropôle, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637746v1</w:t>
+                <w:t xml:space="preserve">hal-04637738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The roles of age, gender, class and race at each stage of cancer clinical trials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">La fabrique du « bon sujet », éclairages sur la catégorisation dans les essais cliniques de cancérologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International society of geriatric oncology, Sep 2023, Montreal, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association française de sociologie ‘Intersectoins, circulations », réseau thématique 19 Médecine, Maladie Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637733v1</w:t>
+                <w:t xml:space="preserve">hal-04637742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes mixtes et interdisciplinarité en santé : faire de la recherche à la frontière entre sciences sociales et santé publique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">La place des malades dans la recherche médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Derbez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du groupe de travail "Pluridisciplinarité et méthodes en SHS"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cancéropôle, 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">13e congrès de la Fondation de l’Avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation de l'Avenir, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637738v1</w:t>
+                <w:t xml:space="preserve">hal-04637746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique du « bon sujet », éclairages sur la catégorisation dans les essais cliniques de cancérologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The roles of age, gender, class and race at each stage of cancer clinical trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association française de sociologie ‘Intersectoins, circulations », réseau thématique 19 Médecine, Maladie Handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">SIOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International society of geriatric oncology, Sep 2023, Montreal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637742v1</w:t>
+                <w:t xml:space="preserve">hal-04637733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transférabilité, innovation et essais cliniques : l’inclusion des sujets âgés atteints de cancer au prisme des temporalités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Pratiques autour du cancer du col : regards croisés à partir d’enquêtes qualitatives à La Réunion et à Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium recherche sur la longévité, les vieillesses et le vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ILVV, 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">ONCOTOM. 11ème Congrès de cancérologie des départements &amp; régions d’outre-mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHU de La Réunion, Nov 2022, La Saline, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637739v1</w:t>
+                <w:t xml:space="preserve">hal-04387147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques autour du cancer du col : regards croisés à partir d’enquêtes qualitatives à La Réunion et à Mayotte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Transférabilité, innovation et essais cliniques : l’inclusion des sujets âgés atteints de cancer au prisme des temporalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONCOTOM. 11ème Congrès de cancérologie des départements &amp; régions d’outre-mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CHU de La Réunion, Nov 2022, La Saline, France</w:t>
+              <w:t xml:space="preserve">Symposium recherche sur la longévité, les vieillesses et le vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILVV, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387147v1</w:t>
+                <w:t xml:space="preserve">hal-04637739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The patient subject : living with cancer through a clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronic Living Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Copenhagen, 2021, Copenhagen (Online conference), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3869,51 +3869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working as a social scientist among clinicians, clinical trial staff and epidemiologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical anthropology Switzerland “The novel stakes of social medicine”,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, 2021, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3938,51 +3938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inequities and inequalities and cancer in Réunion and Mayotte, the Isocarma study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cross views on vulnerability : diseases, treatments and healthcare access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad San Sebastian de Chile, 2021, Online (San Sebastian), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4007,64 +4007,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Universality and Replicability: The Case of Elderly Subjects in Clinical Oncology Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop : “The replicability crisis? Philosophical, legal and sociological perspectives”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RESETIS Platform (Social and environmental responsibility, research ethics and scientific integrity), Université de Lyon., 2020, Lyon (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4089,51 +4089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude critique des masculinités, genre et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de séminaire du Centre de recherche interuniversitaire sur la communication, l’information et la société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la communication, l’information et la société, Université de Québec à Montréal, 2020, Montreal (online), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4158,51 +4158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalities in health, shedding light on the structural processes of social inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalities in health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, 2020, Lausanne (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4221,178 +4221,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncogeriatrics: from age to biological stratification in cancer care</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Catégorisation d’âge et stratification biologique : le cas de la recherche en oncogériatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographies of disease stratification: Understanding novel clinical practices and their social consequences in contemporary cancer care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Social Anthropology, University of Cambridge, 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association française de sociologie, réseau thématique 19 “Classer, reclasser, déclasser”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637736v1</w:t>
+                <w:t xml:space="preserve">hal-04637741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catégorisation d’âge et stratification biologique : le cas de la recherche en oncogériatrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Oncogeriatrics: from age to biological stratification in cancer care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association française de sociologie, réseau thématique 19 “Classer, reclasser, déclasser”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, 2019, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Ethnographies of disease stratification: Understanding novel clinical practices and their social consequences in contemporary cancer care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Social Anthropology, University of Cambridge, 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637741v1</w:t>
+                <w:t xml:space="preserve">hal-04637736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4410,51 +4410,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masculinités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4511,51 +4511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masculinités. Enjeux sociaux de l'hégémonie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raewyn Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
@@ -4627,51 +4627,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing the margins: illness, prison and temporalities of care in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Bülher, N. Graber, V. Boydell, C. Greco and M. Dos Santos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Chronopolitics of Life: Rethinking Temporalities in Health and Biomedicine beyond the Life Course</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCL Press, "Embodying inequalities" series, In press</w:t>
@@ -4700,51 +4700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système de soins à l’épreuve de la crise du Covid 19 ? le cas du renoncement au soins à La Réunion entre 2010 et 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Crouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4786,51 +4786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stabilité du séjour à Mayotte, un déterminant du recours et du renoncement aux soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Crouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4872,51 +4872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre soin de soi : santé, alimentation et environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Masculinités. Enjeux sociaux de l'hégémonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions E/P/A, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4986,51 +4986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parents with Disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Pajor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave Encyclopedia of Disability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5077,51 +5077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disability and Ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave Encyclopedia of Disability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5187,51 +5187,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir et s'en sortir? Parcours de santé et vulnérabilité de détenus qui vivent avec le VIH ou une hépatite C en Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole des hautes étude en sciences sociales, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5348,51 +5348,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EBE4F81"/>
+    <w:nsid w:val="74CBC6D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5579,51 +5579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meoin-hagege" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5863-8870" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05381891v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferreira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meoin Hagege" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Lien Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2025.103067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Orcel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moscova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vigneron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-03085-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khettab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ah-Pine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Colomba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meo&#239;n Hag&#232;ge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Derbez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251348073" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Colomba Blameble" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vallard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Marlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shari-Lane Botche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876351v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Paillaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Boudou-Rouquette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Martinez-Tapia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pamoukdjian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afae222" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604592v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bringuier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Choua&#239;d" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Helissey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afae007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Frasca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chanteclair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Galvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2024.08.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anrifia Ali-Hamadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oddou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serhal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Isocarma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.01.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chirpaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.11.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885183v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0223" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.168.0229" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zunic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Kassir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.10.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255221v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Canou&#239;-Poitrine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2021.03.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126832v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Condon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.036.0183" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490728v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rwabihama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Belmin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Rozier Rakotoarisoa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meo&#239;n Hagege" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2020.01.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126614v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Li&#232;vre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dayde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lopez-Trabada-Ataz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baumgaertner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2019-0166" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126648v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dauphin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2019.3376" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638953v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1703.0558" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637725v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0563" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1703.0560" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140320v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bretin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638949v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rollin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1501.0171" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638969v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1404.0699" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651021v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2013.09.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423046v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637744v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637751v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637750v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelev&#233;e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637733v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637738v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637739v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387147v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637734v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637730v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637749v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637747v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637736v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637741v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haude Rivoal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raewyn Connell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/masculinites-2/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876244v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Crouzet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876224v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pajor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40858-8_463-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304278v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sahraoui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40858-8_406-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01413030v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meoin-hagege" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5863-8870" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05381891v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferreira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meoin Hagege" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Lien Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2025.103067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meo&#239;n Hag&#232;ge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Derbez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251348073" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khettab" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ah-Pine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Colomba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Orcel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moscova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vigneron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-03085-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Colomba Blameble" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vallard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Marlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shari-Lane Botche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Frasca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Martinez-Tapia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chanteclair" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Galvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2024.08.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876351v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Paillaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Boudou-Rouquette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pamoukdjian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afae222" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bringuier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Choua&#239;d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Helissey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afae007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anrifia Ali-Hamadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oddou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serhal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Isocarma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.01.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chirpaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.11.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.168.0229" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0223" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Condon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.036.0183" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zunic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Kassir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.10.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255221v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Canou&#239;-Poitrine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2021.03.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490728v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rwabihama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Belmin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Rozier Rakotoarisoa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meo&#239;n Hagege" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2020.01.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dauphin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2019.3376" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126614v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Li&#232;vre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dayde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lopez-Trabada-Ataz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baumgaertner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2019-0166" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0563" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1703.0558" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1703.0560" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140320v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bretin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638949v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rollin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1501.0171" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638969v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1404.0699" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651021v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2013.09.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637744v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637751v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637750v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelev&#233;e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637738v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637746v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637733v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637734v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637730v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637749v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637747v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637741v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637736v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haude Rivoal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raewyn Connell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/masculinites-2/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876244v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Crouzet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876224v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pajor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40858-8_463-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304278v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sahraoui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40858-8_406-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01413030v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>