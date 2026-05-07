--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -355,295 +355,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La survie après un cancer à La Réunion</w:t>
+                <w:t xml:space="preserve">Barriers to and facilitators of comprehensive geriatric assessment in primary care in France: a qualitative study exploring physicians’ and nurses’ experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Khettab</w:t>
+                <w:t xml:space="preserve">Véronique Orcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Ah-Pine</w:t>
+                <w:t xml:space="preserve">Emilie Ferrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Colomba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Phuong Lien Tran</w:t>
+                <w:t xml:space="preserve">Laura Moscova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.12.003⟩</w:t>
+              <w:t xml:space="preserve">BMC Primary Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12875-025-03085-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304315v1</w:t>
+                <w:t xml:space="preserve">hal-05450978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers to and facilitators of comprehensive geriatric assessment in primary care in France: a qualitative study exploring physicians’ and nurses’ experiences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La survie après un cancer à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Moscova</w:t>
+                <w:t xml:space="preserve">Mohamed Khettab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Vigneron</w:t>
+                <w:t xml:space="preserve">Franck Ah-Pine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Michau</w:t>
+                <w:t xml:space="preserve">Emeline Colomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meoïn Hagège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Lien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Primary Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.414. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (1), pp.111-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12875-025-03085-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450978v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche Clinique en Oncologie dans les territoires ultramarins</w:t>
               </w:r>
@@ -1325,51 +1325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chirpaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khettab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 109 (2), pp.226-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1676,77 +1676,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncology in French overseas territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khettab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoin Hagege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ah-Pine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Zunic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3052,178 +3052,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion de la Conférence &amp;quot;Sciences sociales et cancérologie dans les Outre-mer : apports, méthodologies et pluridisciplinarité</w:t>
+                <w:t xml:space="preserve">Cancers, temporalités et mobilités à La Réunion. Résultats préliminaires de l’étude Isocarma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences sociales et cancérologie dans les Outre-mer : apports, méthodologies et pluridisciplinarité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Unicancer, 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Outre-mer et recherche en sciences sociales : jeux d'échelles et de souveraineté"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valelia Muni Toke, Elise Lemercier et Elise Palomares, Jan 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637751v1</w:t>
+                <w:t xml:space="preserve">hal-04423046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancers, temporalités et mobilités à La Réunion. Résultats préliminaires de l’étude Isocarma</w:t>
+                <w:t xml:space="preserve">Conclusion de la Conférence &amp;quot;Sciences sociales et cancérologie dans les Outre-mer : apports, méthodologies et pluridisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Outre-mer et recherche en sciences sociales : jeux d'échelles et de souveraineté"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valelia Muni Toke, Elise Lemercier et Elise Palomares, Jan 2024, En ligne, France</w:t>
+              <w:t xml:space="preserve">Sciences sociales et cancérologie dans les Outre-mer : apports, méthodologies et pluridisciplinarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unicancer, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423046v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing the margins: illness, prison and temporalities of care in France</w:t>
               </w:r>
@@ -3662,51 +3662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques autour du cancer du col : regards croisés à partir d’enquêtes qualitatives à La Réunion et à Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ONCOTOM. 11ème Congrès de cancérologie des départements &amp; régions d’outre-mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHU de La Réunion, Nov 2022, La Saline, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5348,51 +5348,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74CBC6D8"/>
+    <w:nsid w:val="8D413617"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5579,51 +5579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meoin-hagege" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5863-8870" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05381891v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferreira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meoin Hagege" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Lien Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2025.103067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meo&#239;n Hag&#232;ge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Derbez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251348073" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khettab" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ah-Pine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Colomba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Orcel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moscova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vigneron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-03085-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Colomba Blameble" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vallard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Marlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shari-Lane Botche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Frasca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Martinez-Tapia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chanteclair" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Galvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2024.08.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876351v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Paillaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Boudou-Rouquette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pamoukdjian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afae222" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bringuier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Choua&#239;d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Helissey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afae007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anrifia Ali-Hamadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oddou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serhal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Isocarma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.01.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chirpaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.11.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.168.0229" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0223" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Condon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.036.0183" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zunic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Kassir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.10.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255221v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Canou&#239;-Poitrine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2021.03.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490728v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rwabihama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Belmin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Rozier Rakotoarisoa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meo&#239;n Hagege" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2020.01.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dauphin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2019.3376" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126614v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Li&#232;vre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dayde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lopez-Trabada-Ataz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baumgaertner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2019-0166" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0563" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1703.0558" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1703.0560" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140320v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bretin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638949v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rollin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1501.0171" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638969v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1404.0699" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651021v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2013.09.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637744v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637751v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637750v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelev&#233;e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637738v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637746v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637733v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637734v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637730v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637749v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637747v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637741v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637736v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haude Rivoal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raewyn Connell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/masculinites-2/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876244v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Crouzet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876224v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pajor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40858-8_463-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304278v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sahraoui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40858-8_406-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01413030v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meoin-hagege" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5863-8870" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05381891v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferreira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meoin Hagege" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Lien Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2025.103067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meo&#239;n Hag&#232;ge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Derbez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251348073" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Orcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moscova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vigneron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-03085-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304315v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khettab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ah-Pine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Colomba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Colomba Blameble" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vallard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Marlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shari-Lane Botche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Frasca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Martinez-Tapia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chanteclair" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Galvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2024.08.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876351v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Paillaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Boudou-Rouquette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pamoukdjian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afae222" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bringuier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Choua&#239;d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Helissey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afae007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anrifia Ali-Hamadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oddou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serhal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Isocarma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.01.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chirpaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.11.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.168.0229" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0223" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Condon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.036.0183" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zunic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Kassir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.10.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255221v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Canou&#239;-Poitrine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2021.03.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490728v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rwabihama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Belmin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Rozier Rakotoarisoa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meo&#239;n Hagege" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2020.01.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dauphin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2019.3376" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126614v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Li&#232;vre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dayde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lopez-Trabada-Ataz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baumgaertner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2019-0166" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0563" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1703.0558" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1703.0560" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140320v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bretin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638949v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rollin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1501.0171" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638969v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1404.0699" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651021v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2013.09.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637744v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423046v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637751v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637750v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelev&#233;e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637738v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637746v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637733v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637734v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637730v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637749v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637747v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637741v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637736v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haude Rivoal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raewyn Connell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/masculinites-2/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876244v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Crouzet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876224v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pajor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40858-8_463-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304278v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sahraoui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40858-8_406-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01413030v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>