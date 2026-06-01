--- v2 (2026-05-07)
+++ v3 (2026-06-01)
@@ -757,429 +757,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious health-related suffering impairs treatments and survival in older patients with cancer</w:t>
+                <w:t xml:space="preserve">Predicting frailty domain impairments and mortality with the Hospital Frailty Risk Score among older adults with cancer: the ELCAPA-EDS cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Frasca</w:t>
+                <w:t xml:space="preserve">Charline Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eléna Paillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Boudou-Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claudia Martinez-Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angeline Galvin</w:t>
+                <w:t xml:space="preserve">Frédéric Pamoukdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2024.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afae222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673279v1</w:t>
+                <w:t xml:space="preserve">hal-04876351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting frailty domain impairments and mortality with the Hospital Frailty Risk Score among older adults with cancer: the ELCAPA-EDS cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charline Jean</w:t>
+                <w:t xml:space="preserve">Disentangling the reasons why older adults do not readily participate in cancer trials: a socio-epidemiological mixed methods approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléna Paillaud</w:t>
+                <w:t xml:space="preserve">Michaël Bringuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Martinez-Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Boudou-Rouquette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Martinez-Tapia</w:t>
+                <w:t xml:space="preserve">Christos Chouaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pamoukdjian</w:t>
+                <w:t xml:space="preserve">Carole Helissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Age and Ageing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 53 (10), </w:t>
+              <w:t xml:space="preserve">, 2024, 53 (2), pp.afae007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ageing/afae222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afae007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876351v1</w:t>
+                <w:t xml:space="preserve">hal-04604592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the reasons why older adults do not readily participate in cancer trials: a socio-epidemiological mixed methods approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serious health-related suffering impairs treatments and survival in older patients with cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Bringuier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Matthieu Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Martinez-Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Chouaïd</w:t>
+                <w:t xml:space="preserve">Alex Chanteclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Helissey</w:t>
+                <w:t xml:space="preserve">Angeline Galvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (2), pp.afae007. </w:t>
+              <w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ageing/afae007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2024.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604592v1</w:t>
+                <w:t xml:space="preserve">hal-04673279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health, Illness and Cancer in Mayotte: Multicultural Experiences in a Medically Underserved French Territory</w:t>
               </w:r>
@@ -1670,265 +1670,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncology in French overseas territories</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Ah-Pine</w:t>
+                <w:t xml:space="preserve">Including older patients in cancer trials: A qualitative study of collaboration between geriatricians and oncologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Zunic</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Canouï-Poitrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.10.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2021.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126768v1</w:t>
+                <w:t xml:space="preserve">hal-03255221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including older patients in cancer trials: A qualitative study of collaboration between geriatricians and oncologists</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meoïn Hagège</w:t>
+                <w:t xml:space="preserve">Oncology in French overseas territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khettab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meoin Hagege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ah-Pine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Zunic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Canouï-Poitrine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radwan Kassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108 (12), pp.1067-1068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2021.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255221v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting patients' rights at the end of life in a geriatric setting in France: The healthcare professionals’ level of knowledge about surrogate decision-makers and advance directives</w:t>
               </w:r>
@@ -1991,51 +1991,51 @@
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patient Education and Counseling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 103, pp.1390 - 1398. </w:t>
+              <w:t xml:space="preserve">, 2020, 103 (7), pp.1390 - 1398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pec.2020.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2152,51 +2152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion of Older Patients with Cancer in Clinical Trials: The SAGE Prospective Multicenter Cohort Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Canouï-Poitrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2280,183 +2280,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hépatite C et la prison : une opportunité de soins ?</w:t>
+                <w:t xml:space="preserve">Kivits Joëlle, Balard Frédéric, Fournier Cécile, Winance Myriam, 2016, Les recherches qualitatives en santé , Paris, Armand Colin, 329 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vol. 29 (4), pp.563-567. </w:t>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vol. 72 (3), pp.558-559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.174.0563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/popu.1703.0558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637725v1</w:t>
+                <w:t xml:space="preserve">hal-04638953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kivits Joëlle, Balard Frédéric, Fournier Cécile, Winance Myriam, 2016, Les recherches qualitatives en santé , Paris, Armand Colin, 329 p.</w:t>
+                <w:t xml:space="preserve">L’hépatite C et la prison : une opportunité de soins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vol. 72 (3), pp.558-559. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vol. 29 (4), pp.563-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popu.1703.0558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.174.0563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638953v1</w:t>
+                <w:t xml:space="preserve">hal-04637725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becker Howard S., 2016, La bonne focale. De l’utilité des cas particuliers en sciences sociales , Paris, La Découverte, Grands repères, 272 p.</w:t>
               </w:r>
@@ -2983,178 +2983,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de l'âge dans les essais cliniques de cancérologie</w:t>
+                <w:t xml:space="preserve">Cancers, temporalités et mobilités à La Réunion. Résultats préliminaires de l’étude Isocarma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Espaces et limites de l’innovation médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherches Historiques du Septentrion, Université de Lille, 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Outre-mer et recherche en sciences sociales : jeux d'échelles et de souveraineté"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valelia Muni Toke, Elise Lemercier et Elise Palomares, Jan 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637744v1</w:t>
+                <w:t xml:space="preserve">hal-04423046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancers, temporalités et mobilités à La Réunion. Résultats préliminaires de l’étude Isocarma</w:t>
+                <w:t xml:space="preserve">Les enjeux de l'âge dans les essais cliniques de cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Outre-mer et recherche en sciences sociales : jeux d'échelles et de souveraineté"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valelia Muni Toke, Elise Lemercier et Elise Palomares, Jan 2024, En ligne, France</w:t>
+              <w:t xml:space="preserve">Séminaire Espaces et limites de l’innovation médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherches Historiques du Septentrion, Université de Lille, 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423046v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion de la Conférence &amp;quot;Sciences sociales et cancérologie dans les Outre-mer : apports, méthodologies et pluridisciplinarité</w:t>
               </w:r>
@@ -3354,467 +3354,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes mixtes et interdisciplinarité en santé : faire de la recherche à la frontière entre sciences sociales et santé publique</w:t>
+                <w:t xml:space="preserve">La place des malades dans la recherche médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Derbez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du groupe de travail "Pluridisciplinarité et méthodes en SHS"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cancéropôle, 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">13e congrès de la Fondation de l’Avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation de l'Avenir, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637738v1</w:t>
+                <w:t xml:space="preserve">hal-04637746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique du « bon sujet », éclairages sur la catégorisation dans les essais cliniques de cancérologie</w:t>
+                <w:t xml:space="preserve">The roles of age, gender, class and race at each stage of cancer clinical trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association française de sociologie ‘Intersectoins, circulations », réseau thématique 19 Médecine, Maladie Handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">SIOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International society of geriatric oncology, Sep 2023, Montreal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637742v1</w:t>
+                <w:t xml:space="preserve">hal-04637733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des malades dans la recherche médicale</w:t>
+                <w:t xml:space="preserve">Méthodes mixtes et interdisciplinarité en santé : faire de la recherche à la frontière entre sciences sociales et santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Derbez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e congrès de la Fondation de l’Avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation de l'Avenir, 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du groupe de travail "Pluridisciplinarité et méthodes en SHS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cancéropôle, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637746v1</w:t>
+                <w:t xml:space="preserve">hal-04637738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The roles of age, gender, class and race at each stage of cancer clinical trials</w:t>
+                <w:t xml:space="preserve">La fabrique du « bon sujet », éclairages sur la catégorisation dans les essais cliniques de cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International society of geriatric oncology, Sep 2023, Montreal, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association française de sociologie ‘Intersectoins, circulations », réseau thématique 19 Médecine, Maladie Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637733v1</w:t>
+                <w:t xml:space="preserve">hal-04637742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques autour du cancer du col : regards croisés à partir d’enquêtes qualitatives à La Réunion et à Mayotte</w:t>
+                <w:t xml:space="preserve">Transférabilité, innovation et essais cliniques : l’inclusion des sujets âgés atteints de cancer au prisme des temporalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONCOTOM. 11ème Congrès de cancérologie des départements &amp; régions d’outre-mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CHU de La Réunion, Nov 2022, La Saline, France</w:t>
+              <w:t xml:space="preserve">Symposium recherche sur la longévité, les vieillesses et le vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILVV, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387147v1</w:t>
+                <w:t xml:space="preserve">hal-04637739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transférabilité, innovation et essais cliniques : l’inclusion des sujets âgés atteints de cancer au prisme des temporalités</w:t>
+                <w:t xml:space="preserve">Pratiques autour du cancer du col : regards croisés à partir d’enquêtes qualitatives à La Réunion et à Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Pourette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium recherche sur la longévité, les vieillesses et le vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ILVV, 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">ONCOTOM. 11ème Congrès de cancérologie des départements &amp; régions d’outre-mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHU de La Réunion, Nov 2022, La Saline, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637739v1</w:t>
+                <w:t xml:space="preserve">hal-04387147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The patient subject : living with cancer through a clinical trial</w:t>
               </w:r>
@@ -4221,178 +4221,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catégorisation d’âge et stratification biologique : le cas de la recherche en oncogériatrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oncogeriatrics: from age to biological stratification in cancer care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association française de sociologie, réseau thématique 19 “Classer, reclasser, déclasser”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, 2019, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Ethnographies of disease stratification: Understanding novel clinical practices and their social consequences in contemporary cancer care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Social Anthropology, University of Cambridge, 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637741v1</w:t>
+                <w:t xml:space="preserve">hal-04637736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncogeriatrics: from age to biological stratification in cancer care</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catégorisation d’âge et stratification biologique : le cas de la recherche en oncogériatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meoïn Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographies of disease stratification: Understanding novel clinical practices and their social consequences in contemporary cancer care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Social Anthropology, University of Cambridge, 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association française de sociologie, réseau thématique 19 “Classer, reclasser, déclasser”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637736v1</w:t>
+                <w:t xml:space="preserve">hal-04637741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5348,51 +5348,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D413617"/>
+    <w:nsid w:val="E1F60491"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5579,51 +5579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meoin-hagege" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5863-8870" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05381891v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferreira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meoin Hagege" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Lien Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2025.103067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meo&#239;n Hag&#232;ge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Derbez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251348073" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Orcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moscova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vigneron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-03085-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304315v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khettab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ah-Pine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Colomba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Colomba Blameble" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vallard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Marlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shari-Lane Botche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Frasca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Martinez-Tapia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chanteclair" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Galvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2024.08.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876351v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Paillaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Boudou-Rouquette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pamoukdjian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afae222" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bringuier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Choua&#239;d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Helissey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afae007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anrifia Ali-Hamadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oddou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serhal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Isocarma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.01.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chirpaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.11.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.168.0229" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0223" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Condon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.036.0183" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zunic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Kassir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.10.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255221v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Canou&#239;-Poitrine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2021.03.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490728v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rwabihama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Belmin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Rozier Rakotoarisoa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meo&#239;n Hagege" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2020.01.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dauphin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2019.3376" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126614v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Li&#232;vre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dayde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lopez-Trabada-Ataz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baumgaertner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2019-0166" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0563" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1703.0558" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1703.0560" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140320v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bretin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638949v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rollin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1501.0171" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638969v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1404.0699" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651021v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2013.09.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637744v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423046v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637751v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637750v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelev&#233;e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637738v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637746v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637733v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637734v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637730v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637749v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637747v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637741v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637736v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haude Rivoal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raewyn Connell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/masculinites-2/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876244v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Crouzet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876224v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pajor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40858-8_463-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304278v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sahraoui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40858-8_406-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01413030v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meoin-hagege" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5863-8870" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05381891v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ferreira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meoin Hagege" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Lien Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2025.103067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meo&#239;n Hag&#232;ge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Derbez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251348073" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Orcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moscova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vigneron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-03085-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304315v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khettab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ah-Pine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Colomba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Colomba Blameble" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vallard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Marlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shari-Lane Botche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876351v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Paillaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Boudou-Rouquette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Martinez-Tapia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pamoukdjian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afae222" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604592v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bringuier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Choua&#239;d" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Helissey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afae007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Frasca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chanteclair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Galvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2024.08.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anrifia Ali-Hamadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oddou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serhal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Isocarma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.01.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04126542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chirpaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.11.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.168.0229" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0223" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Condon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.036.0183" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255221v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Canou&#239;-Poitrine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2021.03.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126768v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zunic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Kassir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.10.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490728v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rwabihama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Belmin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Rozier Rakotoarisoa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meo&#239;n Hagege" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2020.01.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dauphin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2019.3376" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04126614v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Li&#232;vre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dayde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lopez-Trabada-Ataz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baumgaertner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2019-0166" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638953v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1703.0558" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637725v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0563" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1703.0560" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140320v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bretin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638949v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rollin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1501.0171" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638969v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1404.0699" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651021v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2013.09.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423046v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637744v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637751v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637750v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelev&#233;e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637733v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637738v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637739v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387147v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637734v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637730v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637749v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637747v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637736v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637741v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haude Rivoal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raewyn Connell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/masculinites-2/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876244v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Crouzet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876224v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pajor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40858-8_463-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304278v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sahraoui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40858-8_406-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01413030v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>