--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -298,1895 +298,1895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cookiepocalypse: What are the most effective strategies for advertisers to reshape the future of display advertising?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadr El Hana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidade Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188, pp.122297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2022.122297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistémologie du marketing digital. Comment Bachelard peut-il nous aider à penser une épistémologie de la rupture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 20 (1), pp.31-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.201.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le marketing des survivalistes au temps du Covid-19 : ni bond en avant, ni retour aux sources… juste autre chose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 319 (1), pp.11-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Ouidade Sabri</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Downgrading on Consumer Values and Practices: A Transgenerational Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2022.122297⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Social Science Education and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.44-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5337062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Épistémologie du marketing digital. Comment Bachelard peut-il nous aider à penser une épistémologie de la rupture ?</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facebook Commerce (F-Commerce) and French Women: A Gender Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comma.201.0031⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Economics and Business Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.32-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5038102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies d'acquisition des GAFAM: derrière le contrôle des technologies, celui des corps. Une analyse inspirée par Michel Foucault.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.45-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'expérientiel en luxe se construit sur Instagram : Synergie ou bataille entre marques et directeurs artistiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel de Lassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cahier : Le marketing expérientiel du luxe : Quels sont les enjeux et les défis des maisons de luxe pour répondre aux besoins (fonctionnels, relationnels, technologies et émotionnels) de leurs clients ? Coordonné par Wided BATAT, Management &amp; Avenir 2021 (N°123), pp.P.141 à 160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.123.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La viralité d'un contenu est-elle climato-sceptique ? Une illustration par les bulles de filtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N°309-310 – 56, pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Improvement of Retargeting by Big Data: a Decision Support that Threatens the Brand Image?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Marketing and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (3), pp.49-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La similarité en marketing : périmètre, mesure et champs d'application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mercanti-Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370116653551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Similarity in marketing: Scope, measurement, and fields of application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (1), pp.83-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2051570716676258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des réseaux sociaux sur l'attitude à l'égard de la marque universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Management et de Stratégie - RMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persuader l'internaute en exposant volontairement sa vie privée Le cas des blogueuses de mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel de Lassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.7-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I buy your product when I feel I know you: using blog disclosure to influence consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel de Lassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management and marketing journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.209 - 224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’amélioration du reciblage par les Big Data : une aide à la décision qui menace l’image des marques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (2), pp.153-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/r2ie.5.153-165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054903v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mashups : une illustration de l'agilité en marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71, pp.125-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.071.125.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l'univers concurrentiel des sites de vente en ligne : une approche par le Web Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 191 - 192 (2), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vse.191.0096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l'univers concurrentiel des sites de vente en ligne : une approche par le Web Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 191 - 192 (2), pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir de persuasion de la mort sur les vivants : essai de modélisation appliqué au secteur des assurances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise du secteur bancaire et portrait de la banque idéale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 249-250 (3), pp.57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANALYSE DES RESEAUX SOCIAUX ET COMMUNAUTES EN LIGNE : QUELLES APPLICATIONS EN MARKETING ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 125, pp.45-67</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 32 (2), pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.032.0132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Facebook Commerce (F-Commerce) and French Women: A Gender Perspective</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facebook, un nouvel outil de campagne : Analyse des réseaux sociaux et marketing politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Economics and Business Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 242 (2), pp.17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bezes</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La netnographie : outil de prospective des métiers, une application aux nouveaux métiers du Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Cahier : Le marketing expérientiel du luxe : Quels sont les enjeux et les défis des maisons de luxe pour répondre aux besoins (fonctionnels, relationnels, technologies et émotionnels) de leurs clients ? Coordonné par Wided BATAT, Management &amp; Avenir 2021 (N°123), pp.P.141 à 160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.123.0141⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 25 (5), pp.386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.025.0386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...258 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception d'une annonce créative par le consommateur: construction d'une échelle de mesure et impact sur le processus de persuasion publicitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...1028 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mercanti-Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (4), pp.97-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2604,191 +2604,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expérientiel et servicisation : l'un peut-il exister sans l'autre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence IGS, quels business-models serviciels ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe IGS, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">COOKIEPOCALYPSE: WHAT ARE THE MOST EFFECTIVE STRATEGIES FOR ADVERTISERS TO RESHAPE THE FUTURE OF ONLINE DISPLAY ADVERTISING?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadr El Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green, Digitizing and redefining Aims in an Uncertain and Finite World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aciek 2022, Jun 2022, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779006v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04129405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROM PERCEIVED CREATIVITY TO STATUS QUO BIAS THE CASE OF DIGITAL TWINS IN THE HOME</w:t>
               </w:r>
@@ -2925,51 +2925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discipline and Punish in the Digital Era : an analysis of GAFAM'S acquisition strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INEKA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2994,51 +2994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défendre le positionnement luxe d'une marque grâce à son champion de marque: le rôle clé du directeur artistique sur Instagram.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel de Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3139,221 +3139,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand le Web redécouvre une frontière oubliée: les sites marchands « Made in France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesselina Tossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème édition des États généraux du Management. Les nouvelles frontières du management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’influence du dévoilement volontaire de la vie privée sur la persuasion du consommateur : le cas des blogueuses de mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel de Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ieme Journée du e-Marketing, Université Panthéon Sorbonne .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence du dévoilement volontaire de la vie privée sur la persuasion du consommateur : le cas des blogueuses de mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel de Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3385,454 +3385,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence du déclassement social sur les valeurs et pratiques du consommateur Une perspective générationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Etats Généraux du Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La créativité publicitaire représente-t-elle un danger pour les marques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès de l’Association Française du Marketing, Angers-Le Mans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Influence du déclassement social sur les valeurs et pratiques du consommateur Une perspective générationnelle</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'importance de la norme dans le champ organisationnel : l'exemple du marché des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Etats Généraux du Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">XVIII Conférence Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA NETNOGRAPHIE : OUTIL DE PROSPECTIVE DES METIERS ET DES TALENTS, UNE APPLICATION AUX NOUVEAUX METIERS DU WEB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Essec, La prospective des métiers au service du management et de la GRH,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAND LE MARKETING INTERNE DEVIENT UN MARKETING DE L'INTERNE(T)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ième colloque AIM, Marrakech, Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Marrakech, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menaces sur les marques et (re)constructions identitaires Le cas des collectifs de défense de la moutarde de Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ième Journée de Recherche en Marketing de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056939v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02056945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blogs de salariés : une remise en cause du management ?</w:t>
               </w:r>
@@ -4197,51 +4197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing Digital : SEO, SEA, ChatGPT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadr El Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrik Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5040,255 +5040,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E-commerce et pouvoir des plateformes : quels enjeux environnementaux et éthiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wiki - Marketing pour une Société Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMMENT PERDRE LA MAITRISE DE SA POLITIQUE RSE ? LE CAS FACEBOOK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Jacques Rosé et Miguel Delattre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSE et numérique: Une vision francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.75-92, 2022, EMS, Gestion en liberté, 978-2-37687-527-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DE LA CREATIVITE PERÇUE AU BIAIS DE STATU QUO LE CAS DES JUMEAUX NUMERIQUES DANS L'HABITAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pluchart Jean-Jacques, Bonnet Daniel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence artificielle &amp; Intelligence humaine coordonné par Pluchart Jean-Jacques, Bonnet Daniel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Eska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.25-32, 2022, 978-2-7472-3257-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610312v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-03810494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fraude sur le marché du digital ou la difficile construction de la confiance institutionnelle sur un marché jeune</w:t>
               </w:r>
@@ -6266,151 +6266,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la créativité publicitaire à la créativité numérique Modélisation et influences sur le consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gestion et management. Paris 1 - Panthéon-Sorbonne, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02055075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la créativité publicitaire à la créativité numérique. Modélisation et influences sur le consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris 1 Panthéon-Sorbonne, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02055072v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">tel-02055075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6659,51 +6659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403619v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercanti-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471680v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094915v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957610v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadr El Hana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.122297" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216756v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bezes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5038102" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel de Lassus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.123.0141" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5337062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716676258" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008205v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#232;zes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercanti-Guerin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116653551" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054903v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.5.153-165" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.071.125.135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494055v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flores" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.191.0096" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054414v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.032.0132" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.025.0386" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300404" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kamal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250077v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri-Zaaraoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437427v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317551v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselina Tossan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262459v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056938v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056947v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056942v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056945v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude d'Andria" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056950v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Roussel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/web-crash/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chaffey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ellis-Chadwick" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Isaac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Chaffey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636292v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vincent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/publicite-digitale-programmatique-data-mobile-video-metiers-du-web" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.merca.2016.01" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240919v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610312v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/gestion-et-economie/1133270-intelligence-artificielle-intelligence-humaine-9782747232579.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622726v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810494v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055180v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53282&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055183v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50043&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055191v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/consommation-des-0-25-ans/ouvrage/369-digital-natives.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.steng.2015.01.0253" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055196v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/les-moteurs-et-systemes-de-recommandation" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.briot.2014.01.0183" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119054252.ch3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055210v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055205v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/management-entreprises-strategie-structure-organisation" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055052v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054863v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Scouarnec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02055068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005CAEN0627" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02055072v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02055075v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02056956v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403619v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercanti-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471680v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957610v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadr El Hana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.122297" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216756v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329251v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5337062" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204816v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5038102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bezes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264508v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel de Lassus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.123.0141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409225v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008205v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#232;zes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercanti-Guerin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116653551" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086666v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716676258" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054903v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.5.153-165" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.071.125.135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494055v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flores" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.191.0096" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.032.0132" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.025.0386" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300404" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kamal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250077v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779006v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri-Zaaraoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437427v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317551v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselina Tossan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262459v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056945v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056947v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056939v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude d'Andria" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056950v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Roussel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/web-crash/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chaffey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ellis-Chadwick" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Isaac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Chaffey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636292v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vincent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/publicite-digitale-programmatique-data-mobile-video-metiers-du-web" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.merca.2016.01" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240919v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610312v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/gestion-et-economie/1133270-intelligence-artificielle-intelligence-humaine-9782747232579.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055180v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53282&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055183v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50043&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055191v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/consommation-des-0-25-ans/ouvrage/369-digital-natives.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.steng.2015.01.0253" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055196v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/les-moteurs-et-systemes-de-recommandation" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.briot.2014.01.0183" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119054252.ch3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055210v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055205v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/management-entreprises-strategie-structure-organisation" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055052v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054863v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Scouarnec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02055068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005CAEN0627" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02055075v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02055072v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02056956v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>