--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -298,209 +298,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Épistémologie du marketing digital. Comment Bachelard peut-il nous aider à penser une épistémologie de la rupture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 20 (1), pp.31-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.201.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cookiepocalypse: What are the most effective strategies for advertisers to reshape the future of display advertising?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadr El Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 188, pp.122297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.techfore.2022.122297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957610v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04216756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marketing des survivalistes au temps du Covid-19 : ni bond en avant, ni retour aux sources… juste autre chose</w:t>
               </w:r>
@@ -549,1644 +549,1644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand l'expérientiel en luxe se construit sur Instagram : Synergie ou bataille entre marques et directeurs artistiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel de Lassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cahier : Le marketing expérientiel du luxe : Quels sont les enjeux et les défis des maisons de luxe pour répondre aux besoins (fonctionnels, relationnels, technologies et émotionnels) de leurs clients ? Coordonné par Wided BATAT, Management &amp; Avenir 2021 (N°123), pp.P.141 à 160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.123.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facebook Commerce (F-Commerce) and French Women: A Gender Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Economics and Business Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.32-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5038102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies d'acquisition des GAFAM: derrière le contrôle des technologies, celui des corps. Une analyse inspirée par Michel Foucault.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.45-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La viralité d'un contenu est-elle climato-sceptique ? Une illustration par les bulles de filtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N°309-310 – 56, pp.11-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Social Downgrading on Consumer Values and Practices: A Transgenerational Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Social Science Education and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (2), pp.44-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.5337062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Facebook Commerce (F-Commerce) and French Women: A Gender Perspective</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Improvement of Retargeting by Big Data: a Decision Support that Threatens the Brand Image?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Economics and Business Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Marketing and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (3), pp.49-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Similarity in marketing: Scope, measurement, and fields of application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204816v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+                <w:t xml:space="preserve">Christophe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bezes</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (1), pp.83-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2051570716676258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La similarité en marketing : périmètre, mesure et champs d'application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bèzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mercanti-Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370116653551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persuader l'internaute en exposant volontairement sa vie privée Le cas des blogueuses de mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel de Lassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.7-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des réseaux sociaux sur l'attitude à l'égard de la marque universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Management et de Stratégie - RMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I buy your product when I feel I know you: using blog disclosure to influence consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel de Lassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management and marketing journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.209 - 224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’amélioration du reciblage par les Big Data : une aide à la décision qui menace l’image des marques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (2), pp.153-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/r2ie.5.153-165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054903v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mashups : une illustration de l'agilité en marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71, pp.125-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.071.125.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l'univers concurrentiel des sites de vente en ligne : une approche par le Web Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 191 - 192 (2), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vse.191.0096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l'univers concurrentiel des sites de vente en ligne : une approche par le Web Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 191 - 192 (2), pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir de persuasion de la mort sur les vivants : essai de modélisation appliqué au secteur des assurances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise du secteur bancaire et portrait de la banque idéale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 249-250 (3), pp.57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANALYSE DES RESEAUX SOCIAUX ET COMMUNAUTES EN LIGNE : QUELLES APPLICATIONS EN MARKETING ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 125, pp.45-67</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 32 (2), pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.032.0132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bezes</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facebook, un nouvel outil de campagne : Analyse des réseaux sociaux et marketing politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 242 (2), pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La netnographie : outil de prospective des métiers, une application aux nouveaux métiers du Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Cahier : Le marketing expérientiel du luxe : Quels sont les enjeux et les défis des maisons de luxe pour répondre aux besoins (fonctionnels, relationnels, technologies et émotionnels) de leurs clients ? Coordonné par Wided BATAT, Management &amp; Avenir 2021 (N°123), pp.P.141 à 160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.123.0141⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 25 (5), pp.386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.025.0386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...249 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception d'une annonce créative par le consommateur: construction d'une échelle de mesure et impact sur le processus de persuasion publicitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...1028 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mercanti-Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (4), pp.97-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2604,191 +2604,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">COOKIEPOCALYPSE: WHAT ARE THE MOST EFFECTIVE STRATEGIES FOR ADVERTISERS TO RESHAPE THE FUTURE OF ONLINE DISPLAY ADVERTISING?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadr El Hana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidade Sabri-Zaaraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Green, Digitizing and redefining Aims in an Uncertain and Finite World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aciek 2022, Jun 2022, Seville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expérientiel et servicisation : l'un peut-il exister sans l'autre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IGS, quels business-models serviciels ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe IGS, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129405v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03779006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROM PERCEIVED CREATIVITY TO STATUS QUO BIAS THE CASE OF DIGITAL TWINS IN THE HOME</w:t>
               </w:r>
@@ -2925,51 +2925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discipline and Punish in the Digital Era : an analysis of GAFAM'S acquisition strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INEKA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2994,51 +2994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défendre le positionnement luxe d'une marque grâce à son champion de marque: le rôle clé du directeur artistique sur Instagram.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel de Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3227,51 +3227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’influence du dévoilement volontaire de la vie privée sur la persuasion du consommateur : le cas des blogueuses de mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel de Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3309,51 +3309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence du dévoilement volontaire de la vie privée sur la persuasion du consommateur : le cas des blogueuses de mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel de Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3473,51 +3473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La créativité publicitaire représente-t-elle un danger pour les marques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès de l’Association Française du Marketing, Angers-Le Mans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3536,454 +3536,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">QUAND LE MARKETING INTERNE DEVIENT UN MARKETING DE L'INTERNE(T)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ième colloque AIM, Marrakech, Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Marrakech, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA NETNOGRAPHIE : OUTIL DE PROSPECTIVE DES METIERS ET DES TALENTS, UNE APPLICATION AUX NOUVEAUX METIERS DU WEB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Essec, La prospective des métiers au service du management et de la GRH,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cergy-Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menaces sur les marques et (re)constructions identitaires Le cas des collectifs de défense de la moutarde de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ième Journée de Recherche en Marketing de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'importance de la norme dans le champ organisationnel : l'exemple du marché des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII Conférence Internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">LA NETNOGRAPHIE : OUTIL DE PROSPECTIVE DES METIERS ET DES TALENTS, UNE APPLICATION AUX NOUVEAUX METIERS DU WEB</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'image, fruit de la taxonomie des sites Internet ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Essec, La prospective des métiers au service du management et de la GRH,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">24ème Congrès de l’Association Française du Marketing, Vincennes, 15-16 mai.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blogs de salariés : une remise en cause du management ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude d'Andria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management : tensions d’aujourd’hui et enjeux de demain (Les Etats généraux du management)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056949v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02056950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TF1, Tout Faire pour rester n°1</w:t>
               </w:r>
@@ -4083,51 +4083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blogs de salariés : une remise en cause du management ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude d'Andria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Etats généraux du management, "Management : tensions d’aujourd’hui et enjeux de demain", Palais du Luxembourg, Sénat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4197,51 +4197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing Digital : SEO, SEA, ChatGPT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadr El Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrik Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5040,255 +5040,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">COMMENT PERDRE LA MAITRISE DE SA POLITIQUE RSE ? LE CAS FACEBOOK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Jacques Rosé et Miguel Delattre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSE et numérique: Une vision francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.75-92, 2022, EMS, Gestion en liberté, 978-2-37687-527-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DE LA CREATIVITE PERÇUE AU BIAIS DE STATU QUO LE CAS DES JUMEAUX NUMERIQUES DANS L'HABITAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pluchart Jean-Jacques, Bonnet Daniel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligence artificielle &amp; Intelligence humaine coordonné par Pluchart Jean-Jacques, Bonnet Daniel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Eska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-32, 2022, 978-2-7472-3257-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E-commerce et pouvoir des plateformes : quels enjeux environnementaux et éthiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiki - Marketing pour une Société Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810494v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-03610312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fraude sur le marché du digital ou la difficile construction de la confiance institutionnelle sur un marché jeune</w:t>
               </w:r>
@@ -6266,151 +6266,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la créativité publicitaire à la créativité numérique. Modélisation et influences sur le consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gestion et management. Université Paris 1 Panthéon-Sorbonne, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02055072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la créativité publicitaire à la créativité numérique Modélisation et influences sur le consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Paris 1 - Panthéon-Sorbonne, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02055075v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">tel-02055072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6659,51 +6659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403619v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercanti-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471680v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957610v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadr El Hana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.122297" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216756v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329251v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5337062" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204816v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5038102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bezes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264508v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel de Lassus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.123.0141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409225v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008205v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#232;zes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercanti-Guerin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116653551" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086666v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716676258" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054903v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.5.153-165" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.071.125.135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494055v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flores" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.191.0096" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.032.0132" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.025.0386" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300404" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kamal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250077v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779006v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri-Zaaraoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437427v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317551v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselina Tossan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262459v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056945v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056947v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056939v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude d'Andria" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056950v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Roussel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/web-crash/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chaffey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ellis-Chadwick" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Isaac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Chaffey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636292v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vincent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/publicite-digitale-programmatique-data-mobile-video-metiers-du-web" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.merca.2016.01" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240919v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610312v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/gestion-et-economie/1133270-intelligence-artificielle-intelligence-humaine-9782747232579.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055180v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53282&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055183v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50043&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055191v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/consommation-des-0-25-ans/ouvrage/369-digital-natives.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.steng.2015.01.0253" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055196v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/les-moteurs-et-systemes-de-recommandation" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.briot.2014.01.0183" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119054252.ch3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055210v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055205v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/management-entreprises-strategie-structure-organisation" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055052v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054863v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Scouarnec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02055068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005CAEN0627" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02055075v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02055072v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02056956v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403619v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercanti-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471680v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216756v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadr El Hana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.122297" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel de Lassus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bezes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.123.0141" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5038102" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384773v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5337062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716676258" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008205v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#232;zes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercanti-Guerin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116653551" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054903v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.5.153-165" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.071.125.135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494055v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flores" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.191.0096" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.032.0132" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.025.0386" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300404" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kamal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250077v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri-Zaaraoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437427v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317551v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselina Tossan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262459v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056942v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056947v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056945v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056950v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude d'Andria" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Roussel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/web-crash/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chaffey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ellis-Chadwick" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Isaac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Chaffey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636292v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vincent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/publicite-digitale-programmatique-data-mobile-video-metiers-du-web" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.merca.2016.01" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240919v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622726v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610312v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/gestion-et-economie/1133270-intelligence-artificielle-intelligence-humaine-9782747232579.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810494v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055180v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53282&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055183v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50043&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055191v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/consommation-des-0-25-ans/ouvrage/369-digital-natives.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.steng.2015.01.0253" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055196v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/les-moteurs-et-systemes-de-recommandation" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.briot.2014.01.0183" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119054252.ch3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055210v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055205v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/management-entreprises-strategie-structure-organisation" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055052v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054863v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Scouarnec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02055068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005CAEN0627" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02055072v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02055075v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02056956v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>