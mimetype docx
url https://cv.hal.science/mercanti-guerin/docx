--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -298,1787 +298,1787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le marketing des survivalistes au temps du Covid-19 : ni bond en avant, ni retour aux sources… juste autre chose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 319 (1), pp.11-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Épistémologie du marketing digital. Comment Bachelard peut-il nous aider à penser une épistémologie de la rupture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vol. 20 (1), pp.31-47. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.201.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/comma.201.0031⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04216756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cookiepocalypse: What are the most effective strategies for advertisers to reshape the future of display advertising?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadr El Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidade Sabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 188, pp.122297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.techfore.2022.122297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le marketing des survivalistes au temps du Covid-19 : ni bond en avant, ni retour aux sources… juste autre chose</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La viralité d'un contenu est-elle climato-sceptique ? Une illustration par les bulles de filtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 319 (1), pp.11-19</w:t>
+              <w:t xml:space="preserve">, 2021, N°309-310 – 56, pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Christel de Lassus</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies d'acquisition des GAFAM: derrière le contrôle des technologies, celui des corps. Une analyse inspirée par Michel Foucault.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.45-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'expérientiel en luxe se construit sur Instagram : Synergie ou bataille entre marques et directeurs artistiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel de Lassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2021, Cahier : Le marketing expérientiel du luxe : Quels sont les enjeux et les défis des maisons de luxe pour répondre aux besoins (fonctionnels, relationnels, technologies et émotionnels) de leurs clients ? Coordonné par Wided BATAT, Management &amp; Avenir 2021 (N°123), pp.P.141 à 160. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.123.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.123.0141⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03264508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facebook Commerce (F-Commerce) and French Women: A Gender Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Economics and Business Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (1), pp.32-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.5038102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Downgrading on Consumer Values and Practices: A Transgenerational Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Social Science Education and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.44-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5337062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Improvement of Retargeting by Big Data: a Decision Support that Threatens the Brand Image?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Marketing and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (3), pp.49-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Similarity in marketing: Scope, measurement, and fields of application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (1), pp.83-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2051570716676258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La similarité en marketing : périmètre, mesure et champs d'application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bèzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mercanti-Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370116653551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persuader l'internaute en exposant volontairement sa vie privée Le cas des blogueuses de mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204816v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+                <w:t xml:space="preserve">Christel de Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bezes</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.7-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des réseaux sociaux sur l'attitude à l'égard de la marque universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Management et de Stratégie - RMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I buy your product when I feel I know you: using blog disclosure to influence consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel de Lassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management and marketing journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.209 - 224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’amélioration du reciblage par les Big Data : une aide à la décision qui menace l’image des marques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (2), pp.153-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/r2ie.5.153-165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054903v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mashups : une illustration de l'agilité en marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71, pp.125-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.071.125.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l'univers concurrentiel des sites de vente en ligne : une approche par le Web Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 191 - 192 (2), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vse.191.0096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l'univers concurrentiel des sites de vente en ligne : une approche par le Web Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 191 - 192 (2), pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir de persuasion de la mort sur les vivants : essai de modélisation appliqué au secteur des assurances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise du secteur bancaire et portrait de la banque idéale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 249-250 (3), pp.57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facebook, un nouvel outil de campagne : Analyse des réseaux sociaux et marketing politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 242 (2), pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANALYSE DES RESEAUX SOCIAUX ET COMMUNAUTES EN LIGNE : QUELLES APPLICATIONS EN MARKETING ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 125, pp.45-67</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 32 (2), pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.032.0132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...1155 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.032.0132⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02054414v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02054422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La netnographie : outil de prospective des métiers, une application aux nouveaux métiers du Web</w:t>
               </w:r>
@@ -2610,51 +2610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COOKIEPOCALYPSE: WHAT ARE THE MOST EFFECTIVE STRATEGIES FOR ADVERTISERS TO RESHAPE THE FUTURE OF ONLINE DISPLAY ADVERTISING?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadr El Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2994,51 +2994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défendre le positionnement luxe d'une marque grâce à son champion de marque: le rôle clé du directeur artistique sur Instagram.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel de Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3139,221 +3139,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’influence du dévoilement volontaire de la vie privée sur la persuasion du consommateur : le cas des blogueuses de mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel de Lassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ieme Journée du e-Marketing, Université Panthéon Sorbonne .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand le Web redécouvre une frontière oubliée: les sites marchands « Made in France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesselina Tossan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème édition des États généraux du Management. Les nouvelles frontières du management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence du dévoilement volontaire de la vie privée sur la persuasion du consommateur : le cas des blogueuses de mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel de Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3385,178 +3385,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La créativité publicitaire représente-t-elle un danger pour les marques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26ème Congrès de l’Association Française du Marketing, Angers-Le Mans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence du déclassement social sur les valeurs et pratiques du consommateur Une perspective générationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Etats Généraux du Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056934v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02056938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAND LE MARKETING INTERNE DEVIENT UN MARKETING DE L'INTERNE(T)</w:t>
               </w:r>
@@ -3812,178 +3812,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Blogs de salariés : une remise en cause du management ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude d'Andria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management : tensions d’aujourd’hui et enjeux de demain (Les Etats généraux du management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'image, fruit de la taxonomie des sites Internet ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès de l’Association Française du Marketing, Vincennes, 15-16 mai.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056950v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02056949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TF1, Tout Faire pour rester n°1</w:t>
               </w:r>
@@ -4083,51 +4083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blogs de salariés : une remise en cause du management ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude d'Andria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Etats généraux du management, "Management : tensions d’aujourd’hui et enjeux de demain", Palais du Luxembourg, Sénat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4197,51 +4197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing Digital : SEO, SEA, ChatGPT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadr El Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrik Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5040,186 +5040,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DE LA CREATIVITE PERÇUE AU BIAIS DE STATU QUO LE CAS DES JUMEAUX NUMERIQUES DANS L'HABITAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pluchart Jean-Jacques, Bonnet Daniel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligence artificielle &amp; Intelligence humaine coordonné par Pluchart Jean-Jacques, Bonnet Daniel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Eska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-32, 2022, 978-2-7472-3257-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">COMMENT PERDRE LA MAITRISE DE SA POLITIQUE RSE ? LE CAS FACEBOOK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mercanti-Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Jacques Rosé et Miguel Delattre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSE et numérique: Une vision francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.75-92, 2022, EMS, Gestion en liberté, 978-2-37687-527-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622726v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03610312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-commerce et pouvoir des plateformes : quels enjeux environnementaux et éthiques ?</w:t>
               </w:r>
@@ -6659,51 +6659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403619v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercanti-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471680v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216756v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadr El Hana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.122297" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel de Lassus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bezes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.123.0141" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5038102" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384773v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5337062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716676258" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008205v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#232;zes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercanti-Guerin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116653551" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054903v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.5.153-165" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.071.125.135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494055v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flores" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.191.0096" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.032.0132" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.025.0386" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300404" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kamal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250077v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri-Zaaraoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437427v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317551v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselina Tossan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262459v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056942v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056947v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056945v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056950v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude d'Andria" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Roussel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/web-crash/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chaffey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ellis-Chadwick" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Isaac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Chaffey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636292v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vincent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/publicite-digitale-programmatique-data-mobile-video-metiers-du-web" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.merca.2016.01" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240919v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622726v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610312v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/gestion-et-economie/1133270-intelligence-artificielle-intelligence-humaine-9782747232579.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810494v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055180v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53282&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055183v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50043&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055191v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/consommation-des-0-25-ans/ouvrage/369-digital-natives.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.steng.2015.01.0253" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055196v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/les-moteurs-et-systemes-de-recommandation" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.briot.2014.01.0183" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119054252.ch3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055210v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055205v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/management-entreprises-strategie-structure-organisation" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055052v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054863v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Scouarnec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02055068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005CAEN0627" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02055072v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02055075v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02056956v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403619v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercanti-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471680v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094915v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216756v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957610v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadr El Hana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.122297" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bezes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264508v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel de Lassus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.123.0141" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204816v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5038102" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5337062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716676258" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008205v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#232;zes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercanti-Guerin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116653551" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054903v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.5.153-165" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.071.125.135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494055v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flores" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.191.0096" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054414v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.032.0132" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.025.0386" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300404" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kamal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250077v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri-Zaaraoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437427v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317551v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselina Tossan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262459v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056938v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056942v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056947v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056945v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude d'Andria" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056950v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Roussel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/web-crash/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chaffey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ellis-Chadwick" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Isaac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Chaffey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636292v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vincent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/publicite-digitale-programmatique-data-mobile-video-metiers-du-web" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.merca.2016.01" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240919v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610312v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/gestion-et-economie/1133270-intelligence-artificielle-intelligence-humaine-9782747232579.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622726v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810494v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055180v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53282&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055183v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50043&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055191v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/consommation-des-0-25-ans/ouvrage/369-digital-natives.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.steng.2015.01.0253" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055196v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/les-moteurs-et-systemes-de-recommandation" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.briot.2014.01.0183" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119054252.ch3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055210v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055205v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/management-entreprises-strategie-structure-organisation" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055052v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054863v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Scouarnec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02055068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005CAEN0627" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02055072v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02055075v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02056956v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>