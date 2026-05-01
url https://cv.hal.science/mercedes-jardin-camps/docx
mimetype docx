--- v0 (2026-03-30)
+++ v1 (2026-05-01)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -411,51 +411,51 @@
                 <w:t xml:space="preserve">Diazotrophs: a non-negligible source of nitrogen for the tropical coral Stylophora pistillata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Houlbrèque</w:t>
+                <w:t xml:space="preserve">Fanny Houlbreque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -496,51 +496,51 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.139451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184290v1</w:t>
+                <w:t xml:space="preserve">hal-01483200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Released coral mucus does not enhance planktonic N-2 fixation rates</w:t>
               </w:r>
@@ -654,1067 +654,933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazotrophs: a non-negligible source of nitrogen for the tropical coral Stylophora pistillata</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the dinitrogen released as ammonium and dissolved organic nitrogen by unicellular and filamentous marine diazotrophic cyanobacteria grown in culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Houlbreque</w:t>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.139451⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2015.00080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483200v1</w:t>
+                <w:t xml:space="preserve">hal-01790796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the dinitrogen released as ammonium and dissolved organic nitrogen by unicellular and filamentous marine diazotrophic cyanobacteria grown in culture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antifouling Coatings Influence both Abundance and Community Structure of Colonizing Biofilms: a Case Study in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2015.00080⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (16), pp.4821-4831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00948-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790796v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifouling Coatings Influence both Abundance and Community Structure of Colonizing Biofilms: a Case Study in the Northwestern Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Antifouling activity of commercial biocides vs. natural and natural-derived products assessed by marine bacteria adhesion bioassay.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Le Berre</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Guentas-Dombrowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00948-14⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (5), pp.1032-1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183971v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifouling activity of commercial biocides vs. natural and natural-derived products assessed by marine bacteria adhesion bioassay.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diterpenoids from the Mediterranean Brown Alga Dictyota sp. Evaluated as Antifouling Substances against a Marine Bacterial Biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Viano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bazire</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Ortalo-Magné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72 (7), pp.1299-1304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/np900102f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.02.031⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00846234v1</w:t>
+                <w:t xml:space="preserve">hal-03184235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diterpenoids from the Mediterranean Brown Alga Dictyota sp. Evaluated as Antifouling Substances against a Marine Bacterial Biofilm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diterpenoids from the Mediterranean Brown Alga \textitDictyota sp. Evaluated as Antifouling Substances against a Marine Bacterial Biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Viano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Ortalo-Magné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 72 (7), pp.1299-1304. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+              <w:t xml:space="preserve">, 2009, 72 (7), pp.1299--1304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/np900102f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184235v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diterpenoids from the Mediterranean Brown Alga \textitDictyota sp. Evaluated as Antifouling Substances against a Marine Bacterial Biofilm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bonhomme</w:t>
+                <w:t xml:space="preserve">Day-night activity rhythm of the cold seep shrimp Alvinocaris stactophila (Caridea: Alvinocarididae) from the Gulf of Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Aguzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Ramirez-Llodra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Telesnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (5), pp.1175-1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0025315407057311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/np900102f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01361801v1</w:t>
+                <w:t xml:space="preserve">hal-03183993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Day-night activity rhythm of the cold seep shrimp Alvinocaris stactophila (Caridea: Alvinocarididae) from the Gulf of Mexico</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal variations in reproductive patterns and population structure of Pasiphaea multidentata (Decapoda: Caridea) in the Blanes canyon and adjacent margin, North-western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ramirez-Llodra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...34 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0025315407057311⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Joan Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiomar Rotllant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (4), pp.470-479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1439-0485.2007.00207.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1724,404 +1590,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifouling activity of natural compounds through bioassays and field immersion tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Anton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mercedes Camps</w:t>
+                <w:t xml:space="preserve">S. Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIESM The Mediterranean science commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine biofilm communities colonizing antifouling paints in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress : The power of the small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). Copenhagen, INT., Aug 2012, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifouling coatings : in vitro bioassay vs marine biofilm communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress on Marine Corrosion and Fouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité International Permanent pour la Recherche sur la Préservation des Matériaux en Milieu Marin ((COIPM).). Seattle, INT., Jun 2012, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2131,65 +1997,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7. Les récifs en quête de diazotrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2224,187 +2090,346 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle-Calédonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD Éditions, pp.63-66, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.irdeditions.27929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.irdeditions.27929⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03184292v1</w:t>
+                <w:t xml:space="preserve">Fatima Abadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17882/88169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-essais anti-adhésion sur bactéries marines pour le criblage de molécules et de revêtements antifouling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université de Toulon, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011TOUL0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00638080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2551,51 +2576,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296350v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wembeke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf128" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184290v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbr&#232;que" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.139451" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443633v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley A. Lema" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Bourne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01787" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790796v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00080" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Berre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00948-14" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.02.031" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPVNL0CJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184235v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonhomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900102f" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Aguzzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ramirez-Llodra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Telesnicki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315407057311" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Company" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Rotllant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0485.2007.00207.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Anton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Davy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tanguy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184292v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Meunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.27929" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00638080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TOUL0006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296350v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wembeke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf128" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483200v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.139451" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443633v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley A. Lema" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Bourne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01787" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00080" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183971v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Berre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00948-14" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.02.031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPVNL0CJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184235v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonhomme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900102f" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183993v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Aguzzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ramirez-Llodra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Telesnicki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315407057311" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Company" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Rotllant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0485.2007.00207.x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184279v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Anton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Davy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tanguy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807526v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Meunier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.27929" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00638080v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TOUL0006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>