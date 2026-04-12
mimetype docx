--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -1232,429 +1232,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroclimate and vegetation changes in southeastern Amazonia over the past ∼25,000 years</w:t>
+                <w:t xml:space="preserve">Planktonic foraminiferal assemblages and particle fluxes at the entrance of the Gulf of California highlight the effects of the strong El Niño 2015-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiza Santos Reis</w:t>
+                <w:t xml:space="preserve">Xinantecatl Antonio Nava-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Luisa Machain-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Sifeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Mendez-Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Bouloubassi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luiza de Araújo Romeiro</w:t>
+                <w:t xml:space="preserve">Sandrine Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107466⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726522v1</w:t>
+                <w:t xml:space="preserve">insu-03846482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late quaternary hydrological changes in the southeastern amazon basin from n-alkane molecular and isotopic records in sediments of Saci lake, Pará state (Brazil)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydroclimate and vegetation changes in southeastern Amazonia over the past ∼25,000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza Santos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Bouloubassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Mendez-Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.S. Martins</w:t>
+                <w:t xml:space="preserve">José Tasso Felix Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato Cordeiro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mercedes Mendez-Millan</w:t>
+                <w:t xml:space="preserve">Luiza de Araújo Romeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.103833⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 284, pp.107466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726497v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic foraminiferal assemblages and particle fluxes at the entrance of the Gulf of California highlight the effects of the strong El Niño 2015-2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late quaternary hydrological changes in the southeastern amazon basin from n-alkane molecular and isotopic records in sediments of Saci lake, Pará state (Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.S. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinantecatl Antonio Nava-Fernández</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdel Sifeddine</w:t>
+                <w:t xml:space="preserve">Bruno Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Meyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Mendez-Millan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 208, </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 213, pp.103833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.103833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03846482v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal wetland responses to a century of climate change in northern Sahara, Morocco</w:t>
               </w:r>
@@ -2884,256 +2884,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics of shoot vs root biomarkers in an agricultural soil estimated by natural abundance 13C labelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depolymerisation of the aliphatic macromolecular polyesters in maize leaves: comparison of methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Derenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mendez-Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42, pp.169-177</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41, pp.187-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00450929v1</w:t>
+                <w:t xml:space="preserve">bioemco-00450932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depolymerisation of the aliphatic macromolecular polyesters in maize leaves: comparison of methods.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular dynamics of shoot vs root biomarkers in an agricultural soil estimated by natural abundance 13C labelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mendez-Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Derenne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 41, pp.187-191</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42, pp.169-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00450932v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00450929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics of shoot vs. root biomarkers in an agricultural soil estimated by natural abundance 13C labelling</w:t>
               </w:r>
@@ -3158,51 +3158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mendez-Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel P. Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3562,51 +3562,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C944126B"/>
+    <w:nsid w:val="F622416E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3793,51 +3793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mercedes-mendez-millan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1379-9117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454226v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bellet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109753" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05497928v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Texier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Krimou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Collin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117670" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rocha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rinne-Garmston" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Sahlstedt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104894" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684962v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Jupin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Ruiz-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Albert Sanchez-Cabeza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173440" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Almaraz-Ruiz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Machain-Castillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111994" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Nomura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cormier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Brice&#241;o&#8208;zuluaga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111845" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Cormier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231163512" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197689v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231183057" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726522v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Santos Reis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tasso Felix Guimar&#227;es" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza de Ara&#250;jo Romeiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107466" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Meyers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103833" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846482v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinantecatl Antonio Nava-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102880" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Nogueira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Evangelista" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussaine Bouchaou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Moreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11992" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Vidal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-020-00639-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Akhoudas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.12.022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wirrmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie S&#233;mah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissenin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8345" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644677v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.10.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T9ZCT2D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Guilleux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenivasulu Chintakunta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankaran Subramanian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2015.05.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7HQ0JS2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194913v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balesdent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Derrien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9920-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851893v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-013-0795-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S30C6456-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194705v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Rasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.02.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH9L9PKN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450929v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez-Millan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Rasse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450932v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575872v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575821v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.10.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXJSX7WC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00803208v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mercedes-mendez-millan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1379-9117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454226v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bellet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109753" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05497928v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Texier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Krimou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Collin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117670" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rocha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rinne-Garmston" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Sahlstedt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104894" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684962v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Jupin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Ruiz-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Albert Sanchez-Cabeza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173440" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Almaraz-Ruiz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Machain-Castillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111994" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Nomura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cormier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Brice&#241;o&#8208;zuluaga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111845" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Cormier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231163512" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197689v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231183057" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846482v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinantecatl Antonio Nava-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102880" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Santos Reis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tasso Felix Guimar&#227;es" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza de Ara&#250;jo Romeiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107466" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726497v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Martins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Meyers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103833" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Nogueira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Evangelista" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussaine Bouchaou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Moreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11992" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Vidal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-020-00639-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Akhoudas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.12.022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wirrmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie S&#233;mah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissenin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8345" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644677v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.10.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T9ZCT2D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Guilleux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenivasulu Chintakunta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankaran Subramanian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2015.05.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7HQ0JS2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194913v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balesdent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Derrien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9920-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851893v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-013-0795-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S30C6456-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194705v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Rasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.02.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH9L9PKN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez-Millan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450929v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Rasse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575872v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575821v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.10.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXJSX7WC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00803208v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>