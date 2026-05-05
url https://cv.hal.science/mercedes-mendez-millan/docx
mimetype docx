--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -562,295 +562,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial inputs boost organic carbon accumulation in Mexican mangroves</w:t>
+                <w:t xml:space="preserve">Changes of bottom water oxygenation during the last half millennium in the Gulf of Tehuantepec (Eastern Tropical North Pacific): A multiproxy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Jupin</w:t>
+                <w:t xml:space="preserve">Laura Almaraz-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">María Luisa Machain-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Sifeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Ruiz-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan-Albert Sanchez-Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173440⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 636, pp.111994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684962v1</w:t>
+                <w:t xml:space="preserve">hal-04498455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes of bottom water oxygenation during the last half millennium in the Gulf of Tehuantepec (Eastern Tropical North Pacific): A multiproxy approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terrestrial inputs boost organic carbon accumulation in Mexican mangroves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Luisa Machain-Castillo</w:t>
+                <w:t xml:space="preserve">Johanna Jupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Ruiz-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Mendez-Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan-Albert Sanchez-Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 636, pp.111994. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 940, pp.173440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498455v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 1000-year record of paleoclimate and paleoenvironment change inferred from sedimentary organic matter in Lake Azuei, Haiti</w:t>
               </w:r>
@@ -1104,103 +1104,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom-based paleoproductivity and climate change record of the Gulf of Tehuantepec (Eastern Tropical Pacific) during the last ~500 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Almaraz-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Luisa Machain-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Ruiz-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan-Albert Sanchez-Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (10), pp.1221-1236. </w:t>
@@ -1232,429 +1232,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic foraminiferal assemblages and particle fluxes at the entrance of the Gulf of California highlight the effects of the strong El Niño 2015-2016</w:t>
+                <w:t xml:space="preserve">Hydroclimate and vegetation changes in southeastern Amazonia over the past ∼25,000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinantecatl Antonio Nava-Fernández</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdel Sifeddine</w:t>
+                <w:t xml:space="preserve">Luiza Santos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Bouloubassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Mendez-Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Caquineau</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Tasso Felix Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza de Araújo Romeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102880⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 284, pp.107466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03846482v1</w:t>
+                <w:t xml:space="preserve">hal-03726522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroclimate and vegetation changes in southeastern Amazonia over the past ∼25,000 years</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ioanna Bouloubassi</w:t>
+                <w:t xml:space="preserve">Late quaternary hydrological changes in the southeastern amazon basin from n-alkane molecular and isotopic records in sediments of Saci lake, Pará state (Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.S. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Meyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Mendez-Millan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luiza de Araújo Romeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107466⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 213, pp.103833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.103833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726522v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late quaternary hydrological changes in the southeastern amazon basin from n-alkane molecular and isotopic records in sediments of Saci lake, Pará state (Brazil)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planktonic foraminiferal assemblages and particle fluxes at the entrance of the Gulf of California highlight the effects of the strong El Niño 2015-2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Turcq</w:t>
+                <w:t xml:space="preserve">Xinantecatl Antonio Nava-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Luisa Machain-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Sifeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Mendez-Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Meyers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mercedes Mendez-Millan</w:t>
+                <w:t xml:space="preserve">Sandrine Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 213, pp.103833. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 208, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.103833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726497v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03846482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal wetland responses to a century of climate change in northern Sahara, Morocco</w:t>
               </w:r>
@@ -3562,51 +3562,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F622416E"/>
+    <w:nsid w:val="FD2F2272"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3793,51 +3793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mercedes-mendez-millan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1379-9117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454226v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bellet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109753" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05497928v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Texier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Krimou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Collin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117670" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rocha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rinne-Garmston" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Sahlstedt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104894" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684962v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Jupin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Ruiz-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Albert Sanchez-Cabeza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173440" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Almaraz-Ruiz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Machain-Castillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111994" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Nomura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cormier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Brice&#241;o&#8208;zuluaga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111845" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Cormier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231163512" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197689v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231183057" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846482v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinantecatl Antonio Nava-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102880" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Santos Reis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tasso Felix Guimar&#227;es" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza de Ara&#250;jo Romeiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107466" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726497v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Martins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Meyers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103833" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Nogueira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Evangelista" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussaine Bouchaou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Moreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11992" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Vidal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-020-00639-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Akhoudas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.12.022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wirrmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie S&#233;mah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissenin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8345" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644677v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.10.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T9ZCT2D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Guilleux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenivasulu Chintakunta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankaran Subramanian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2015.05.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7HQ0JS2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194913v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balesdent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Derrien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9920-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851893v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-013-0795-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S30C6456-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194705v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Rasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.02.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH9L9PKN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez-Millan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450929v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Rasse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575872v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575821v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.10.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXJSX7WC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00803208v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mercedes-mendez-millan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1379-9117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454226v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bellet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109753" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05497928v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Texier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Krimou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Collin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117670" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rocha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rinne-Garmston" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Sahlstedt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104894" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Almaraz-Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Machain-Castillo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Ruiz-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Albert Sanchez-Cabeza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111994" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Jupin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173440" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Nomura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cormier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Brice&#241;o&#8208;zuluaga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111845" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Cormier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231163512" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197689v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231183057" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726522v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Santos Reis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tasso Felix Guimar&#227;es" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza de Ara&#250;jo Romeiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107466" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Meyers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103833" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846482v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinantecatl Antonio Nava-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102880" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Nogueira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Evangelista" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussaine Bouchaou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Moreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11992" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Vidal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-020-00639-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Akhoudas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.12.022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wirrmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie S&#233;mah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissenin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8345" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644677v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.10.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T9ZCT2D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Guilleux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenivasulu Chintakunta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankaran Subramanian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2015.05.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7HQ0JS2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194913v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balesdent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Derrien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9920-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851893v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-013-0795-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S30C6456-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194705v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Rasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.02.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH9L9PKN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez-Millan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450929v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Rasse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575872v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575821v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.10.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXJSX7WC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00803208v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>