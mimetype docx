--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -830,697 +830,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 1000-year record of paleoclimate and paleoenvironment change inferred from sedimentary organic matter in Lake Azuei, Haiti</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daiki Nomura</w:t>
+                <w:t xml:space="preserve">Diatom-based paleoproductivity and climate change record of the Gulf of Tehuantepec (Eastern Tropical Pacific) during the last ~500 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Almaraz-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Luisa Machain-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francisco Javier Briceño‐zuluaga</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Ruiz-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan-Albert Sanchez-Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111845⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (10), pp.1221-1236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596836231183057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498683v1</w:t>
+                <w:t xml:space="preserve">hal-04197689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroclimate reconstruction during the last 1000 years inferred from the mineralogical and geochemical composition of a sediment core from Lake-Azuei (Haiti)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A 1000-year record of paleoclimate and paleoenvironment change inferred from sedimentary organic matter in Lake Azuei, Haiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiki Nomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evens Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Briceño‐zuluaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09596836231163512⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 632, pp.111845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151030v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatom-based paleoproductivity and climate change record of the Gulf of Tehuantepec (Eastern Tropical Pacific) during the last ~500 years</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">María Luisa Machain-Castillo</w:t>
+                <w:t xml:space="preserve">Hydroclimate reconstruction during the last 1000 years inferred from the mineralogical and geochemical composition of a sediment core from Lake-Azuei (Haiti)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Nomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joan-Albert Sanchez-Cabeza</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evens Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Briceño‐zuluaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 33 (10), pp.1221-1236. </w:t>
+              <w:t xml:space="preserve">, 2023, 33 (7), pp.816-826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09596836231183057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09596836231163512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197689v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroclimate and vegetation changes in southeastern Amazonia over the past ∼25,000 years</w:t>
+                <w:t xml:space="preserve">Late quaternary hydrological changes in the southeastern amazon basin from n-alkane molecular and isotopic records in sediments of Saci lake, Pará state (Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiza Santos Reis</w:t>
+                <w:t xml:space="preserve">G.S. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Bouloubassi</w:t>
+                <w:t xml:space="preserve">Renato Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Meyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Mendez-Millan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luiza de Araújo Romeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 284, pp.107466. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 213, pp.103833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.103833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726522v1</w:t>
+                <w:t xml:space="preserve">hal-03726497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late quaternary hydrological changes in the southeastern amazon basin from n-alkane molecular and isotopic records in sediments of Saci lake, Pará state (Brazil)</w:t>
+                <w:t xml:space="preserve">Hydroclimate and vegetation changes in southeastern Amazonia over the past ∼25,000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.S. Martins</w:t>
+                <w:t xml:space="preserve">Luiza Santos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato Cordeiro</w:t>
+                <w:t xml:space="preserve">Ioanna Bouloubassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Mendez-Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Turcq</w:t>
+                <w:t xml:space="preserve">José Tasso Felix Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Meyers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mercedes Mendez-Millan</w:t>
+                <w:t xml:space="preserve">Luiza de Araújo Romeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 213, pp.103833. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 284, pp.107466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.103833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726497v1</w:t>
+                <w:t xml:space="preserve">hal-03726522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planktonic foraminiferal assemblages and particle fluxes at the entrance of the Gulf of California highlight the effects of the strong El Niño 2015-2016</w:t>
               </w:r>
@@ -3562,51 +3562,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD2F2272"/>
+    <w:nsid w:val="7AA9629B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3793,51 +3793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mercedes-mendez-millan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1379-9117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454226v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bellet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109753" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05497928v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Texier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Krimou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Collin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117670" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rocha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rinne-Garmston" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Sahlstedt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104894" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Almaraz-Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Machain-Castillo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Ruiz-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Albert Sanchez-Cabeza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111994" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Jupin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173440" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Nomura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cormier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Brice&#241;o&#8208;zuluaga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111845" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Cormier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231163512" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197689v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231183057" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726522v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Santos Reis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tasso Felix Guimar&#227;es" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza de Ara&#250;jo Romeiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107466" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Meyers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103833" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846482v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinantecatl Antonio Nava-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102880" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Nogueira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Evangelista" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussaine Bouchaou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Moreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11992" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Vidal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-020-00639-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Akhoudas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.12.022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wirrmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie S&#233;mah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissenin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8345" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644677v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.10.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T9ZCT2D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Guilleux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenivasulu Chintakunta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankaran Subramanian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2015.05.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7HQ0JS2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194913v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balesdent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Derrien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9920-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851893v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-013-0795-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S30C6456-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194705v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Rasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.02.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH9L9PKN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez-Millan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450929v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Rasse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575872v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575821v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.10.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXJSX7WC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00803208v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mercedes-mendez-millan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1379-9117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454226v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bellet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109753" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05497928v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Texier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Krimou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Collin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117670" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rocha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rinne-Garmston" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Sahlstedt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104894" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Almaraz-Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Machain-Castillo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Ruiz-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Albert Sanchez-Cabeza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111994" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Jupin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173440" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197689v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231183057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498683v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Nomura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cormier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Brice&#241;o&#8208;zuluaga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111845" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Cormier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231163512" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Martins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Meyers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103833" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726522v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Santos Reis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tasso Felix Guimar&#227;es" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza de Ara&#250;jo Romeiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107466" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846482v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinantecatl Antonio Nava-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102880" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Nogueira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Evangelista" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussaine Bouchaou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Moreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11992" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Vidal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-020-00639-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Akhoudas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.12.022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wirrmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie S&#233;mah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissenin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8345" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644677v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.10.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T9ZCT2D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Guilleux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenivasulu Chintakunta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankaran Subramanian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2015.05.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7HQ0JS2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194913v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balesdent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Derrien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9920-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851893v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-013-0795-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S30C6456-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194705v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Rasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.02.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH9L9PKN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez-Millan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450929v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Rasse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575872v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575821v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.10.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXJSX7WC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00803208v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>