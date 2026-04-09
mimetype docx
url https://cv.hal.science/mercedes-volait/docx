--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -316,165 +316,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05498994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De quelques déclinaisons mobilières de l’orientalisme fin de siècle, entre ancrage local, diffusion globale et syncrétisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Volait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, n° 221, pp.21-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04376172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À front renversé : une autre histoire globale du dépaysement d’antiquités arabes en provenance du Caire à la fin des années 1860</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Volait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquête - École des Hautes Etudes en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, Penser global ?, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04376163v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04376172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choses vues dans le monde arabe</w:t>
               </w:r>
@@ -2034,754 +2034,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Caire dessiné et photographié au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Volait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Armando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Aubenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Pflugradt-Abdel Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bideault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l’Institut national d’histoire de l’art, 1 vol. (395 p.), 2017, 978-2-917902-80-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.inha.4853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Caire sur le vif, Beniamino Facchinelli, photographe (1875-1895)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Volait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bideault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cazentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delatour Jerome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INHA. , 2017, 978-2-917902-40-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.inha.7759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01823312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement de l'architecture au XXe siècle : état des recherches, n°2 (ENSA Strasbourg / Nancy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Viale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENSA Strasbourg. 2, pp. 64, 2017, HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle, Eric Gross</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The period rooms : allestimenti storici tra arte, collezionismo e museologia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Volait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BUP, 5, 2016, 978-88-6923-188-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'orientalisme après la Querelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Casajus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Volait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larzul Sylvette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Barthèlemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Casajus; Guy Barthèlemy; Sylvette Larzul; Mercedes Volait. Karthala, 2016, 978-2-8111-1702-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01399340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier en liberté les mondes méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Seimandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Joutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Americi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Pierre Singaravélou, 978-2-85944-949-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'Orient à la mathématique de l'ornement. Jules Bourgoin (1838-1908)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Volait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...656 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bideault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maryse Bideault; Estelle Thibault; Mercedes Volait. 2015, 9782708409941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.inha.7013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4006,186 +4006,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03887581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une correspondance savante méconnue sur Le Caire historique : les travaux précurseurs d’Arthur-Ali Rhoné et de son cercle antiquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Volait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Etienne Blondeau; Maxime Durocher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le patrimoine islamique à travers les archives scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03501458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des Fatimides à la dynastie khédiviale, une histoire de l’Égypte islamique incarnée par ses monuments, ses objets, ses images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Volait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carine Juvin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaston Wiet et les arts de l'Islam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l'IFAO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-204, 2021, Bibliothèque générale, 9782724708028</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publications de l'IFAO</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03501368v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03501458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonial architecture</w:t>
               </w:r>
@@ -4324,255 +4324,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03250837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Égypte représentée ou Égypte en représentation? La participation égyptienne aux expositions universelles de Paris (1867) et de Vienne (1873)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Volait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Randa Sabry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyager d'Egypte vers l'Europe et inversement: Parcours croisés (1830-1950)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 425-441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01868334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une &amp;quot;affaire immobilière pour le moins originale&amp;quot;: l'Héliopolis du baron Empain et du pacha Boghos Nubar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Volait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruwier, Marie-Cécile; Doyen, Florence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héliopolis, la ville du Soleil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.29-40, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02109429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant Propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Casajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Volait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barthèlemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Casajus; Guy Barthèlemy; Mercedes Volait; Sylvette Larzul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'orientalisme après la Querelle : Dans les pas de François Pouillon </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4700,90 +4700,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Volait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Period Rooms. Allestimenti storici tra arte, collezionismo e museologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bononia University Press, pp.6-27, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4808,51 +4808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science et barbarie : l'anti-positivisme de Jules Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bideault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5864,608 +5864,608 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cairo/Ali Labib Gabr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Volait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopaedia of Twentieth Century Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1/2, Fitzroy Dearborn, pp.201-203/481-482, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ambroise Baudry, Alphonse Delort de Gléon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Volait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique de l'orientalisme français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Mercedes Volait</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héliopolis, création et assimilation d'une ville européenne en Egypte au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Volait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Minnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopaedia of Twentieth Century Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1/2, Fitzroy Dearborn, pp.201-203/481-482, 2004</w:t>
+              <w:t xml:space="preserve">Villes rattachées, villes reconfigurées: XVIe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université François-Rabelais, pp.335-365, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Age of Transition : the 19th and 20th Centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Volait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Glory of Cairo : an Illustrated History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUC Press, pp.361-464, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Cairo Modern (1870-1950) : Multiple Models for a &amp;quot;European-style&amp;quot; Urbanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Volait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joe Nasr;Mercedes Volait. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanism - Imported or Exported ? Native Aspirations and Foreign Plans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Academy, pp.17-50, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Volait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Cohen, Joseph Abram, Guy Lambert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes rattachées, villes reconfigurées: XVIe-XXe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université François-Rabelais, pp.335-365, 2003</w:t>
+              <w:t xml:space="preserve">Encyclopédie Perret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monum, Ed. du patrimoine : IFA, Institut français d'architecture : Le Moniteur, 445 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fuite en Egypte : un exil sans retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Volait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Aubenas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gustave Le Gray (1820-1884)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallimard, pp.175-205, 2002, 2-07-011718-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Flight into Egypt : An Exile without Return</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Volait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gordon Baldwin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gustave Le Gray (1820-1884)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The J. Paul Getty Museum, pp.175-205, 2002, 0-89236-671-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005266v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Town Planning Schemes for Cairo conceived by Egyptian Planners in the &amp;quot;Liberal Experiment&amp;quot; Period</w:t>
               </w:r>
@@ -7816,51 +7816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76CD077B"/>
+    <w:nsid w:val="8DEC3F30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8047,51 +8047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mercedes-volait" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5239-7909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03137011X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/66523994" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116618751" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498994v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977839v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pouillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.900.0379" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412804v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Dalachanis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bchmc.589" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867966v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moya Carey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mestyan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anisl.2139" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W4DRGN6C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01173953v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abe.371" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957004v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Carabelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peycer&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005268v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubenas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376182v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241910v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/59736" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004449886" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas No&#235;mie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/55278?contents=editorial-content" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bideault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cazentre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delatour Jerome" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.7759" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04319002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Armando" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Pflugradt-Abdel Aziz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.4853" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gross" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diener" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Viale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bradel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399340v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Casajus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larzul Sylvette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Costa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325326v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Seimandi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joutard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Americi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273898v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Thibault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.7013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04169293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pr&#233;vost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delange" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ragazzoli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Germier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cattedra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Garret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007667v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Oulebsir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Nasr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cedej.870" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/penser-global/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778779v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887578v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/pub-presentation/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501411v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jovis.de/de/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887581v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501368v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724708028/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501458v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/abecedaire-de-la-ville/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109429v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868334v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399358v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Larzul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3120-l-orientalisme-apres-la-querelle-dans-les-pas-de-francois-pouillon-9782811117092.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digibup.com/collections/arte/products/the-period-rooms" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834883v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650626v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Thibaut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094882v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/after-orientalism" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004282537_019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992408v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312322v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868309v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418453v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652794v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525311v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653796v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005282v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005281v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005283v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005278v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005276v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005275v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005274v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005272v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Minnaert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005265v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423640v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005975v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005974v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005977v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alleaume" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raymond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005269v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957011v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956992v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03661054v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03333994v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02981033v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guichard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Coquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02286642v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120732v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bchmc.566" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02909743v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mercedes-volait" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5239-7909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03137011X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/66523994" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116618751" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498994v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376163v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977839v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pouillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.900.0379" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412804v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Dalachanis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bchmc.589" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867966v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moya Carey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mestyan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anisl.2139" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W4DRGN6C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01173953v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abe.371" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957004v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Carabelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peycer&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005268v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubenas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376182v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241910v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/59736" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004449886" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas No&#235;mie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/55278?contents=editorial-content" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04319002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Armando" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Pflugradt-Abdel Aziz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bideault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.4853" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cazentre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delatour Jerome" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.7759" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gross" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diener" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Viale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bradel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573930v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Costa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Casajus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larzul Sylvette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325326v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Seimandi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joutard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Americi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273898v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Thibault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.7013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04169293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pr&#233;vost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delange" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ragazzoli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Germier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cattedra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Garret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007667v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Oulebsir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Nasr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cedej.870" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/penser-global/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778779v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887578v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/pub-presentation/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501411v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jovis.de/de/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887581v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501458v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501368v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724708028/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/abecedaire-de-la-ville/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868334v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399358v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Larzul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3120-l-orientalisme-apres-la-querelle-dans-les-pas-de-francois-pouillon-9782811117092.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digibup.com/collections/arte/products/the-period-rooms" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834883v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650626v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Thibaut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094882v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/after-orientalism" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004282537_019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992408v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312322v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868309v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418453v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652794v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525311v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653796v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005282v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005281v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005283v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005276v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005278v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005272v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Minnaert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005275v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005274v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423640v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005265v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005975v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005974v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005977v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alleaume" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raymond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005269v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957011v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956992v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03661054v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03333994v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02981033v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guichard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Coquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02286642v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120732v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bchmc.566" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02909743v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>