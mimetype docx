--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -316,165 +316,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05498994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À front renversé : une autre histoire globale du dépaysement d’antiquités arabes en provenance du Caire à la fin des années 1860</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Volait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquête - École des Hautes Etudes en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Penser global ?, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04376163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De quelques déclinaisons mobilières de l’orientalisme fin de siècle, entre ancrage local, diffusion globale et syncrétisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Volait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, n° 221, pp.21-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04376172v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04376163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choses vues dans le monde arabe</w:t>
               </w:r>
@@ -2389,216 +2389,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'orientalisme après la Querelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Casajus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Volait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larzul Sylvette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Barthèlemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Casajus; Guy Barthèlemy; Sylvette Larzul; Mercedes Volait. Karthala, 2016, 978-2-8111-1702-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01399340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The period rooms : allestimenti storici tra arte, collezionismo e museologia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Volait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BUP, 5, 2016, 978-88-6923-188-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573930v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">halshs-01399340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier en liberté les mondes méditerranéens</w:t>
               </w:r>
@@ -4006,186 +4006,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03887581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des Fatimides à la dynastie khédiviale, une histoire de l’Égypte islamique incarnée par ses monuments, ses objets, ses images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Volait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carine Juvin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gaston Wiet et les arts de l'Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l'IFAO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-204, 2021, Bibliothèque générale, 9782724708028</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03501368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une correspondance savante méconnue sur Le Caire historique : les travaux précurseurs d’Arthur-Ali Rhoné et de son cercle antiquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Volait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etienne Blondeau; Maxime Durocher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patrimoine islamique à travers les archives scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03501458v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03501368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonial architecture</w:t>
               </w:r>
@@ -4324,466 +4324,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03250837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une &amp;quot;affaire immobilière pour le moins originale&amp;quot;: l'Héliopolis du baron Empain et du pacha Boghos Nubar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Volait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruwier, Marie-Cécile; Doyen, Florence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héliopolis, la ville du Soleil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.29-40, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02109429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Égypte représentée ou Égypte en représentation? La participation égyptienne aux expositions universelles de Paris (1867) et de Vienne (1873)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Volait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Randa Sabry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyager d'Egypte vers l'Europe et inversement: Parcours croisés (1830-1950)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 425-441, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01868334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Bruwier, Marie-Cécile; Doyen, Florence. </w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les intérieurs orientalistes du comte de Saint-Maurice et d’Albert Goupil : des « Cluny arabe » au Caire et à Paris à la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Volait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandra Costa, Dominique Poulot, Mercedes Volait. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Héliopolis, la ville du Soleil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.29-40, 2019</w:t>
+              <w:t xml:space="preserve">The Period Rooms: Allestimenti storici tra arte, collezionismo et museologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bononia University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-114, 2016, ARTE, 978-88-6923-188-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01508863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant Propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Casajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Volait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barthèlemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Casajus; Guy Barthèlemy; Mercedes Volait; Sylvette Larzul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'orientalisme après la Querelle : Dans les pas de François Pouillon </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-8, 2016, 978-2-8111-1702-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthala</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01399358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Volait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Period Rooms. Allestimenti storici tra arte, collezionismo e museologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bononia University Press, pp.6-27, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5503,173 +5503,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00653796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La rue du Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Volait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Bacha. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Expositions Universelles à Paris, de 1855 à 1937</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Délégation à l'Action artistique de la ville de Paris, pp.131-134, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrimoines partagés : un regard décentré et élargi sur l'architecture et la ville des XIXe et XXe siècles en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Volait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national du Patrimoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture coloniale et patrimoine, l'expérience française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy, pp.115-124, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005282v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00005285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriating Orientalism ? Saber Sabri's Mamluk Revivals in late 19th c. Cairo</w:t>
               </w:r>
@@ -5864,608 +5864,608 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ambroise Baudry, Alphonse Delort de Gléon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Volait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique de l'orientalisme français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cairo/Ali Labib Gabr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Volait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia of Twentieth Century Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1/2, Fitzroy Dearborn, pp.201-203/481-482, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ambroise Baudry, Alphonse Delort de Gléon</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Age of Transition : the 19th and 20th Centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Volait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire biographique de l'orientalisme français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, l'Harmattan, 2004</w:t>
+              <w:t xml:space="preserve">The Glory of Cairo : an Illustrated History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUC Press, pp.361-464, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making Cairo Modern (1870-1950) : Multiple Models for a &amp;quot;European-style&amp;quot; Urbanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Volait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joe Nasr;Mercedes Volait. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanism - Imported or Exported ? Native Aspirations and Foreign Plans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-Academy, pp.17-50, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héliopolis, création et assimilation d'une ville européenne en Egypte au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Volait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Minnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes rattachées, villes reconfigurées: XVIe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université François-Rabelais, pp.335-365, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fuite en Egypte : un exil sans retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Volait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Aubenas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Glory of Cairo : an Illustrated History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AUC Press, pp.361-464, 2003</w:t>
+              <w:t xml:space="preserve">Gustave Le Gray (1820-1884)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.175-205, 2002, 2-07-011718-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Joe Nasr;Mercedes Volait. </w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Flight into Egypt : An Exile without Return</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Volait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gordon Baldwin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanism - Imported or Exported ? Native Aspirations and Foreign Plans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley-Academy, pp.17-50, 2003</w:t>
+              <w:t xml:space="preserve">Gustave Le Gray (1820-1884)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The J. Paul Getty Museum, pp.175-205, 2002, 0-89236-671-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Égypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Volait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Cohen, Joseph Abram, Guy Lambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie Perret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monum, Ed. du patrimoine : IFA, Institut français d'architecture : Le Moniteur, 445 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423640v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-00005266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Town Planning Schemes for Cairo conceived by Egyptian Planners in the &amp;quot;Liberal Experiment&amp;quot; Period</w:t>
               </w:r>
@@ -7816,51 +7816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DEC3F30"/>
+    <w:nsid w:val="AE485B99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8047,51 +8047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mercedes-volait" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5239-7909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03137011X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/66523994" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116618751" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498994v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376163v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977839v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pouillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.900.0379" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412804v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Dalachanis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bchmc.589" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867966v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moya Carey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mestyan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anisl.2139" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W4DRGN6C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01173953v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abe.371" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957004v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Carabelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peycer&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005268v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubenas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376182v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241910v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/59736" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004449886" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas No&#235;mie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/55278?contents=editorial-content" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04319002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Armando" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Pflugradt-Abdel Aziz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bideault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.4853" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cazentre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delatour Jerome" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.7759" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gross" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diener" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Viale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bradel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573930v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Costa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Casajus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larzul Sylvette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325326v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Seimandi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joutard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Americi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273898v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Thibault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.7013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04169293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pr&#233;vost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delange" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ragazzoli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Germier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cattedra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Garret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007667v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Oulebsir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Nasr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cedej.870" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/penser-global/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778779v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887578v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/pub-presentation/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501411v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jovis.de/de/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887581v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501458v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501368v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724708028/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/abecedaire-de-la-ville/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868334v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399358v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Larzul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3120-l-orientalisme-apres-la-querelle-dans-les-pas-de-francois-pouillon-9782811117092.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digibup.com/collections/arte/products/the-period-rooms" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834883v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650626v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Thibaut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094882v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/after-orientalism" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004282537_019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992408v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312322v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868309v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418453v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652794v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525311v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653796v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005282v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005281v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005283v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005276v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005278v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005272v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Minnaert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005275v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005274v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423640v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005265v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005975v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005974v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005977v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alleaume" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raymond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005269v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957011v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956992v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03661054v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03333994v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02981033v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guichard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Coquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02286642v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120732v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bchmc.566" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02909743v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mercedes-volait" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5239-7909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03137011X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/66523994" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116618751" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498994v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977839v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pouillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.900.0379" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412804v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Dalachanis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bchmc.589" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867966v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moya Carey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mestyan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anisl.2139" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W4DRGN6C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01173953v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abe.371" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957004v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Carabelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peycer&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005268v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubenas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376182v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241910v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/59736" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004449886" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas No&#235;mie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/55278?contents=editorial-content" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04319002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Armando" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Pflugradt-Abdel Aziz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bideault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.4853" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cazentre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delatour Jerome" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.7759" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gross" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diener" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Viale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bradel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399340v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Casajus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larzul Sylvette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Costa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325326v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Seimandi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joutard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Americi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273898v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Thibault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.7013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04169293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pr&#233;vost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delange" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ragazzoli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Germier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cattedra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Garret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007667v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Oulebsir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Nasr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cedej.870" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/penser-global/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778779v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887578v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/pub-presentation/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501411v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jovis.de/de/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887581v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501368v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724708028/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501458v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/abecedaire-de-la-ville/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109429v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868334v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digibup.com/collections/arte/products/the-period-rooms" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399358v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Larzul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3120-l-orientalisme-apres-la-querelle-dans-les-pas-de-francois-pouillon-9782811117092.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834883v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650626v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Thibaut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094882v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/after-orientalism" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004282537_019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992408v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312322v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868309v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418453v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652794v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525311v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653796v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005285v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005281v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005283v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005278v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005276v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005275v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005274v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005272v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Minnaert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005265v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423640v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005975v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005974v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005977v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alleaume" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raymond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005269v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957011v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956992v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03661054v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03333994v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02981033v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guichard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Coquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02286642v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120732v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bchmc.566" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02909743v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>