--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -350,1084 +350,1499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les faussaires de l’histoire contre la démocratie. Quelques réflexions à partir du cas espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le franquisme en Hexagone (1936-années 1950), 161 (1), pp.75-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.161.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04911989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">¿Exhumar el pasado?Emociones y «recuperación de la memoria histórica» en España (2000-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11r3h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistencias y ocupaciones en Europa del Sur (1939-1945): Una historia transnacional. Presentación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Historia Jerónimo Zurita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 100, pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur l’archive : autour du projet CAREXIL-FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Taillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta López Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Challéat-Fonck,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exils et migrations ibériques au XXe siècle / Exilios y migraciones ibéricas en el siglo XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nouvelle série n°13-14 « Théâtre et résistance des républicains espagnols exilés. Entre ombre et lumière, en France 1939-1945 »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il eu un féminisme antifasciste dans l’Espagne des années 1930 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La revancha de los invisibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Amiot-Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Allaigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Arias-Pini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Arrué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes d’acier. Les communistes espagnoles et la Federation Democratique Internationale des Femmes (1945-1950) = Mujeres de acero. Las comunistas españolas y la Federación Democrática Internacional de Mujeres (1945-1950) = Steel women. Spanish communists and the Women’s International Democratic Federation (1945-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hispania Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20318/hn.2020.5118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escritura y lucha armada en la posguerra española: ¡Tortura! (1949)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, https://journals.openedition.org/ccec/10571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccec.10571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le premier franquisme « vu d’en bas ». Résistance armée et résistances quotidiennes (1939-1952)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 127 (3), pp.231- 244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ving.127.0231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construyendo el género más allá de la nación: dimensión nacional e internacional de la movilización de las mujeres antifascistas (1934-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42 (2), pp.107-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vierges guerrières et mères courage : le panthéon des communistes espagnoles en exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30, pp.99-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/clio.9403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Género e identidad política femenina en el exilio : Mujeres Antifascistas Españolas (1946-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pasado y Memoria. Revista de Historia Contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7, p. 143-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14198/PASADO2008.7.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una guerra que no dice su nombre. Los usos de la violencia en el contexto de la guerrilla antifranquista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 61, pp.109-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;recuperacion de la memoria historica&amp;quot; : ¿Una reescritura de la historia en el espacio publico? (1995-2005) *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Historiografía</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las mujeres en la resistencia antifranquista, un estado de la cuestión</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arenal. Revista de historia de las mujeres </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 12 (1), pp.5-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La revista Mujeres Antifascistas Españolas, o la construcción de una identidad femenina comunista en el exilio francés (1946-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5, pp.119-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeldía individual, compromiso familiar, acción colectiva: las mujeres en la resistencia al franquismo durante los años cuarenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia del presente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et mémoire de la guerre civile dans l’historiographie espagnole contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Espagne : la mémoire retrouvée (1975-2002), 70, pp.51-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/mat.2003.402452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1437,1870 +1852,2233 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carta como encrucijada : el proyecto CAREXIL-FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Taillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta López Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epistolatrías : mutaciones contemporáneas y nuevos enfoques de estudio de la carta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Saint-Denis (92), Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mauser and the Pen. Short Novel: Between Popular Genre and Revolutionary Practice (1900-1949)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vth International Conference Facets of XXth Century. Literature and Revolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisée par Lomonosov Moscow State University, Jun 2017, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Résistance à l’épreuve du genre : Hommes et femmes dans les résistances antifascistes en Europe du Sud, 1936-1949</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Douzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International (IUF-IEP de Lyon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’antifascisme en question, 1922-1945 : Nouveaux objets, nouveaux débats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Climaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Tabet</w:t>
+                <w:t xml:space="preserve">Mercedes Yusta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International organisé par l'Université Paris 8-IUF, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du familial au politique : engagements féminins dans la guérilla antifranquiste (1936-1951)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International "Genre et engagement(s) politique(s), XXe siècle", Université Paris 8, Université Cergy-Pontoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las mujeres en la oposición antifranquista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence aux Jornades d'Actualitzacio científica i didáctica : "Història i gènere : de la II República a la transició a la democràcia", Barcelona, UAB Casa Convalescència</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciudadanas y antifranquistas en el exilio : La Unión de Mujeres Españolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Culturas políticas y ciudadanía femenina", co-organisée par Ana Aguado et Danièle Bussy Genevois, Universidad Internacional Menéndez Pelayo, Valence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las mujeres en el antifranquismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence co-organisée par l'Institut Français de Valence et l'Université de Valence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistencias y ocupaciones en Europa del Sur (1939-1945): Una historia transnacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Historia Jerónimo Zurita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 100, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los exilios de las mujeres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arenal. Revista de historia de las mujeres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26 (2), https://revistaseug.ugr.es/index.php/arenal/issue/view/758, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontière et résistances en Péninsule Ibérique, 1926-1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Climaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (12)</w:t>
+        <w:t xml:space="preserve">Ouvrages (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuestros humildes renglones&amp;quot;. Cartas del exilio español en Francia (1939-1940).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Lopez Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Martinez Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institución Fernando el Católico. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NUESTROS HUMILDES RENGLONES. Cartas del exilio republicano español en Francia (1939-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta López Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Martínez Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institución Fernando el Católico, 2022, 978-849911-669-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P A N D O R A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Amiot-Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Allaigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Arias-Pini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Arrué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Résistance à l'épreuve du genre. Hommes et femmes dans la Résistance antifasciste en Europe du Sud (1936-1949)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Douzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.252, 2018, 978-2-7535-7568-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.170727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La democracia en femenino. Feminismos, ciudadania y género en la España contemporanea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bussy Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Crémoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prensas Universitarias de Zaragoza, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Queridas camaradas. Historias iberoamericanas de mujeres comunistas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Valobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Antifascism: History, Memory and Politics, 1922 to the Present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Climaco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hugo Garcia, Mercedes Yusta Xavier Tabet, Cristina Climaco. 2016, Rethinking Antifascism: History, Memory and Politics, 1922 to the Present, 978-1-78533-138-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heterodoxas, guerrilleras y ciudadanas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Peiro Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mercedes Yusta, Ignacio Peiro. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résistantes, militantes, citoyennes. L’engagement politique des femmes aux XXe et XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Burgos-Vigna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, 978-2-7535-3623-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Género, sexo y nación en la España contemporánea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Tabet</w:t>
+                <w:t xml:space="preserve">Mercedes Yusta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casa de Velazquez, dossier des "Mélanges de la Casa de Velazquez", nº 42 (2), 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.4507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes sans frontières : stratégies transnationales féminines face à la mondialisation (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Hugo Garcia, Mercedes Yusta Xavier Tabet, Cristina Climaco. 2016, Rethinking Antifascism: History, Memory and Politics, 1922 to the Present, 978-1-78533-138-1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Burgos-Vigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Heterodoxas, guerrilleras y ciudadanas.</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes sans frontières : stratégies transnationales féminines face à la mondialisation, XIXe-XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Yusta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berna, Peter Lang, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madres Coraje contra Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catedra, p. 324, 2009, Feminismos, 978-84-376-2615-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et démocratie. Les Espagnoles dans l'espace public (1868-1978)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bussy Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Mercedes Yusta, Ignacio Peiro. 2015</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Barrachina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Yusta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Temps, Nantes, pp.256, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerrilla y resistencia campesina. La resistencia armada contra el régimen de Franco en Aragón (1939-1952).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2015, 978-2-7535-3623-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prensas Universitarias de Zaragoza. Prensas Universitarias de Zaragoza, pp.292, 2003, Ciencias Sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...471 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3310,1093 +4088,1093 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolores Ibárruri, Pasionaria (1895–1989): Communist Woman of Steel, Global Icon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francisca de Haan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave Handbook of Communist Women Activists around the World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2023, 978-3-031-13126-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-13127-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Une guerre entre nous-mêmes’ : Résistance et répression dans l’Espagne de l’après-guerre civile (1939-1952)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quentin Deluermoz; Jérémie Foa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les épreuves de la guerre civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.167-185, 2022, 979-10-351-0796-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comunismo y antifascismo en femenino: de Mujeres Antifascistas a la Unión de Mujeres Españolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francisco Erice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un siglo de comunismo en España II. Presencia social y experiencias militantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Akal, pp.285-312, 2022, 978-84-460-5129-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De una guerra a otra: Exilios y resistencias de las mujeres antifascistas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mujeres en el exilio republicano de 1939 (Homenaje a Josefina Cuesta)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gobierno de España, 2021, 978-84-7471-155-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuerda de presas, la memoria femenina de la represión franquista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oscar Frean; Philippe Merlo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La memoria de la represión franquista en el cómic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Saint Etienne, 2021, 978-2862727370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘Spanish Matrix’: Transnational catalyst of Europe’s anti-nazi Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaacov Falkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Gildea; Ismee Tames. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fighters across frontiers. Transnational resistance in Europe, 1936-48</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manchester University Press, pp.31-48, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El corto noviazgo entre antifascismo y feminismo : Del Rassemblement Mondial des Femmes (1934) a la Federación Democrática Internacional de Mujeres (1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Teresa María Ortega López, Ana Aguado Higón, Elena Hernández Sandoica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mujeres, Dones, Mulleres, Emakumeak. Estudios sobre la historia de las mujeres y del género</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cátedra, 2019, 978-84-376-3977-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommes et femmes dans la résistance antifranquiste en Espagne (1939-1952) : l’impossible mixité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Yusta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Résistance à l’épreuve du genre. Hommes et femmes dans les résistances antifascistes en Europe du Sud, 1936-1949</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.252, 2018, 978-2-7535-7568-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mujeres para después de una guerra mundial. La Federación Democrática International de Mujeres, empoderamiento femenino a comienzos de la guerra fría (1945-1951)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autoridad, poder e influencia. Mujeres que hacen historia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Icaria Editorial, 2018, 8498887933</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1944. De la liberación de París a la ‘reconquista de España’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xosé Manoel Núñez Seixas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia Mundial de España</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editorial Destino, pp.797-803, 2018, 978-84-233-5461-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La historiografia de la guerrilla antifranquista : debates y combates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Escrituras de la resistencia armada al franquismo". Sous la direction de Marie-Claude Chaput, Canela Llecha Llop y Odette Martinez-Maler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.27-47, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre civile espagnole (1936-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jordi Canal, Vicent Duclert (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guerre d’Espagne. Un conflit qui a façonné l’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2016, 9782200616175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Eléments de méthodologie générale pour une approche transnationale du Genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Burgos-Vigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes sans frontières: stratégies féminines transnationales face à la mondialisation (XVIIIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.1-24, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La República : Significado para las mujeres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Yusta Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabel Morant, G. Gómez-Ferrer, G. Cano, D. Barrancos et A. Lavrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia de las mujeres en España y América</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IV, Cátedra, pp.101-122, 2006, Del siglo XX a los umbrales del XXI, 978-84-376-2290-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4464,51 +5242,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D30D6BDD"/>
+    <w:nsid w:val="15C7E2BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4695,51 +5473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mercedes-yusta-rodrigo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3925-6682" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053519027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449188v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Yusta Rodrigo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14e5l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Martinez Martinez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960777325100933" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449151v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r3h" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04136393v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04371909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Taillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Izquierdo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaboriau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Chall&#233;at-Fonck," TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332440v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.127.0231" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01493609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Yusta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01223754v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.9403" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/PASADO2008.7.08" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00918850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01493607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669416v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01223761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00918845v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2003.402452" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02986788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02984982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Douzou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02984978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tabet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Climaco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01067255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01067273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01067277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01067488v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04136338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02968097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.170727" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02968104v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bussy Genevois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cr&#233;moux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Valobra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01493484v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01223751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Peiro Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04229874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berg&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ludec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Burgos-Vigna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01067890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aguado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.4507" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arrizabalaga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01067897v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Burgos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00918853v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01067495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Barrachina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00918852v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04136660v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13127-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04136682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04136671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287099v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04136734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04136706v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaacov Falkov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04136750v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04136482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04136760v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136784v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02973804v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02971729v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mercedes-yusta-rodrigo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3925-6682" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053519027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449188v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Yusta Rodrigo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14e5l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Martinez Martinez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960777325100933" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911989v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salmon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godicheau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nuq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rousselot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.161.0075" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r3h" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04136393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04371909v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Taillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Izquierdo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaboriau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Chall&#233;at-Fonck," TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Amiot-Guillouet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Thibaudeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Allaigre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Arias-Pini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Arru&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/hn.2020.5118" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04136421v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.10571" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.127.0231" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01493609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Yusta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01223754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.9403" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677856v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/PASADO2008.7.08" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00918850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677851v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01493607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669416v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01223761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00918845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2003.402452" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02986788v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02984982v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Douzou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02984978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tabet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Climaco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01067255v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01067273v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01067277v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01067488v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04136338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04136326v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02968097v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04136374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lopez Izquierdo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841392v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mart&#237;nez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451897v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893559v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.170727" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02968104v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bussy Genevois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cr&#233;moux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669415v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Valobra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01493484v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01223751v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Peiro Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04229874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berg&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ludec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Burgos-Vigna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01067890v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aguado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.4507" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arrizabalaga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01067897v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Burgos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00918853v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01067495v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Barrachina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00918852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04136660v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13127-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04136671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04136682v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04136734v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04136706v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaacov Falkov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04136750v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136784v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04136482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04136760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02973804v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02971729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704743v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677838v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>