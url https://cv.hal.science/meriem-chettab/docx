--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -961,51 +961,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="608639A0"/>
+    <w:nsid w:val="9118DEDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>