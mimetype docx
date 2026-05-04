--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -961,51 +961,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9118DEDE"/>
+    <w:nsid w:val="0282424A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>