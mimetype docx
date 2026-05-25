--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,906 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...855 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Meriem CHETTAB </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meriem-chettab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7178-8817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">282289356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=XVEzj3AAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of bismuth telluride nanoparticles synthesized via spark ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bsaibess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana El-Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Chettab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Zaghrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Christopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/s43579-025-00742-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of NiTiO3 polymorphs on silicon substrates by radio frequency sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Chettab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Zaghrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg I Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rocquefelte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 669, pp.160381. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sputtering conditions and annealing parameters on structure and morphology of NiTiO3 ilmenite thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Chettab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Zaghrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Autret-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laffez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 714, pp.138384. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating nanoporosity in silver nanocolumns by direct exposure to radio-frequency air plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Aziz El Mel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stephant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.141 - 148. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5nr07145c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galvanic Replacement Reaction: A Route to Highly Ordered Bimetallic Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Aziz El Mel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Chettab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (31), pp.17652 - 17659. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId38"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -961,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0282424A"/>
+    <w:nsid w:val="81C61387"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1192,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meriem-chettab" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7178-8817" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282289356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bsaibess" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana El-Rifai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chettab" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Christopoulos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-025-00742-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600416v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160381" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138384" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Aziz El Mel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hamon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thiry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chauvin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr07145c" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06393" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meriem-chettab" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7178-8817" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282289356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=XVEzj3AAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bsaibess" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana El-Rifai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chettab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Christopoulos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-025-00742-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160381" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964878v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138384" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Aziz El Mel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hamon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thiry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chauvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr07145c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06393" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>