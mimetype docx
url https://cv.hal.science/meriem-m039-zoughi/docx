--- v0 (2026-03-17)
+++ v1 (2026-04-17)
@@ -194,261 +194,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appropriation de la biomédecine en Asie du Sud-Est</w:t>
+                <w:t xml:space="preserve">Une famille et des professionnels médicaux face au cancer. Incertitudes et contraintes au Cambodge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
+                <w:t xml:space="preserve">Meriem M’zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, La biomédecine en Asie du Sud-Est. Appropriation des savoirs, des pratiques et des technologies, 38, pp.5-27. </w:t>
+              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/moussons.7854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/anthropologiesante.9398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03509231v1</w:t>
+                <w:t xml:space="preserve">halshs-03388297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bricolage médical Savoirs et pratiques des oncologues cambodgiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38, pp.137-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/moussons.8102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03509224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une famille et des professionnels médicaux face au cancer. Incertitudes et contraintes au Cambodge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem M’zoughi</w:t>
+                <w:t xml:space="preserve">L’appropriation de la biomédecine en Asie du Sud-Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23, </w:t>
+              <w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La biomédecine en Asie du Sud-Est. Appropriation des savoirs, des pratiques et des technologies, 38, pp.5-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anthropologiesante.9398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/moussons.7854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03388297v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maladies chroniques dans les Suds. Expériences, savoirs et politiques aux marges de la santé globale</w:t>
               </w:r>
@@ -460,51 +460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Graber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Frieden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -538,51 +538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhiber les malades et susciter les dons. La générosité médiatisée à l’attention des enfants atteints par le cancer au Cambodge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -607,51 +607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des conduites alimentaires régulées, des substances « nocives » évincées Le cas des malades du cancer au Cambodge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -702,333 +702,333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé, maladies et médecines au Cambodge. Enjeux et perspectives de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Santé et Cambodge : activités de recherche en anthropologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier des Jeunes Chercheurs sur le Cambodge (UMR CASE ; AEFEK), EHESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Seminaire du groupe de recherche Environnement, Sociétés et Risques sanitaires (ESOR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033320v1</w:t>
+                <w:t xml:space="preserve">hal-04033327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé et Cambodge : activités de recherche en anthropologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Santé, maladies et médecines au Cambodge. Enjeux et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire du groupe de recherche Environnement, Sociétés et Risques sanitaires (ESOR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Phnom Penh, Cambodia</w:t>
+              <w:t xml:space="preserve">Atelier des Jeunes Chercheurs sur le Cambodge (UMR CASE ; AEFEK), EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033327v1</w:t>
+                <w:t xml:space="preserve">hal-04033320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de “Métamorphoses de la chair : Anthropologie du cancer au Cambodge” Remise du prix de thèse en sciences sociales de la santé 2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A better understanding of perceptions and practices involving rats in Cambodia: hunting, trading, and farming as facets of the relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AMADES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Participatory Research in the Context of One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Vientiane, Laos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033824v1</w:t>
+                <w:t xml:space="preserve">hal-04033707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A better understanding of perceptions and practices involving rats in Cambodia: hunting, trading, and farming as facets of the relationship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Présentation de “Métamorphoses de la chair : Anthropologie du cancer au Cambodge” Remise du prix de thèse en sciences sociales de la santé 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participatory Research in the Context of One Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Vientiane, Laos</w:t>
+              <w:t xml:space="preserve">Colloque AMADES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033707v1</w:t>
+                <w:t xml:space="preserve">hal-04033824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From hunting and trading to farming: What is the Cambodian people’s relationship with rats?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">How are rats viewed in Southeast Asia? A cross-cutting discussion from social, ecological and health perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1053,51 +1053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Cope with Health Issues in Mondulkiri?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CKS Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Phnom Penh, Cambodia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1116,264 +1116,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que les agents pathogènes (merog) nous disent des savoirs biologiques et écologiques au Cambodge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">How pathogens are perceived in Cambodia. Health challenges in human and non-human relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Santé environnementale et écologie des savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congresso UFBA 75 anos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03511661v1</w:t>
+                <w:t xml:space="preserve">halshs-03511601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hôpital domestique ou comment « prendre soin ». Une anthropologie du care des malades du cancer au Cambodge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ce que les agents pathogènes (merog) nous disent des savoirs biologiques et écologiques au Cambodge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique Asie.S « en care »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international Santé environnementale et écologie des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03511645v1</w:t>
+                <w:t xml:space="preserve">halshs-03511661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How pathogens are perceived in Cambodia. Health challenges in human and non-human relationships</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’hôpital domestique ou comment « prendre soin ». Une anthropologie du care des malades du cancer au Cambodge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congresso UFBA 75 anos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Bahia, Brazil</w:t>
+              <w:t xml:space="preserve">Journée scientifique Asie.S « en care »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03511601v1</w:t>
+                <w:t xml:space="preserve">halshs-03511645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merog et agents infectieux. Conceptions du corps et du vivant au Cambodge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Risques sanitaires émergents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1398,51 +1398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogènes, savoirs biologiques et écologiques au Mondulkiri, Cambodge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire transversal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1467,51 +1467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancers : Ce que soigner veut dire au Cambodge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Sciences sociales et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1536,51 +1536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecins et médecines. Une recherche anthropologique au Cambodge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Sciences sociales et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1599,471 +1599,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03513782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropologie du soin au Cambodge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Corps et soins. Comment faire une recherche sur la santé au Cambodge ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire Modalité du soin</w:t>
+              <w:t xml:space="preserve">séminaire Asie Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03513773v1</w:t>
+                <w:t xml:space="preserve">halshs-03513781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps et soins. Comment faire une recherche sur la santé au Cambodge ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fluidité de l’environnement thérapeutique cambodgien : pluralisme, syncrétismes et inventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire Asie Pacifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Doctoriales de Lyon en anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03513781v1</w:t>
+                <w:t xml:space="preserve">halshs-03513769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluidité de l’environnement thérapeutique cambodgien : pluralisme, syncrétismes et inventions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Médecine complémentaire&amp;quot; : acceptation des pratiques par les professionnels de santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales de Lyon en anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, lyon, France</w:t>
+              <w:t xml:space="preserve">Réseaux d’idées sur la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03513769v1</w:t>
+                <w:t xml:space="preserve">halshs-03513768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médecine complémentaire&amp;quot; : acceptation des pratiques par les professionnels de santé ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Anthropologie du soin au Cambodge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux d’idées sur la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">séminaire Modalité du soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03513768v1</w:t>
+                <w:t xml:space="preserve">halshs-03513773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences de restitution auprès de professionnels de santé au Cambodge. Entre quête de crédibilité et confrontation de postures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Médecine prouvée, médecine adaptée. Usages des &amp;quot;études scientifiques&amp;quot; par les oncologues cambodgiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Pour une restitution éthique dans le domaine de la recherche en santé : positionnements du chercheur, dispositifs, publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude L'anthropologie, le quantitatif et les nombres du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03511692v1</w:t>
+                <w:t xml:space="preserve">halshs-03511678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médecine prouvée, médecine adaptée. Usages des &amp;quot;études scientifiques&amp;quot; par les oncologues cambodgiens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Expériences de restitution auprès de professionnels de santé au Cambodge. Entre quête de crédibilité et confrontation de postures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude L'anthropologie, le quantitatif et les nombres du monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Pour une restitution éthique dans le domaine de la recherche en santé : positionnements du chercheur, dispositifs, publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03511678v1</w:t>
+                <w:t xml:space="preserve">halshs-03511692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensions et oppositions des savoirs thérapeutiques : dissonance des discours sur les soins du cancer au Cambodge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Cancers et maladies chroniques aux Suds : expériences, savoirs et politiques aux marges de la santé globale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2088,51 +2088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;partage de la maladie&amp;quot; dans l’expérience cancer au Cambodge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude La famille face à l’expérience cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2157,51 +2157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’argent dans les expériences thérapeutiques des malades atteints de cancers au Cambodge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence CKS lecture series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2258,51 +2258,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biomédecine en Asie du Sud-Est. Appropriation des savoirs, des pratiques et des technologies. Moussons, n°38, Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2320,51 +2320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maladies chroniques aux Suds : expériences, savoirs et politiques aux marges de la santé globale, Émulations. Revue de sciences sociales, n°27, Presses universitaires de Louvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Frieden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2440,51 +2440,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamorphoses de la chair. Anthropologie du cancer au Cambodge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Lumière Lyon 2, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2537,164 +2537,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do you feel when you think about rats ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">What do you feel when you think about rats?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033966v1</w:t>
+                <w:t xml:space="preserve">halshs-04038578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do you feel when you think about rats?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">What do you feel when you think about rats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04038578v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2770,51 +2770,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2E31746"/>
+    <w:nsid w:val="504805E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3001,51 +3001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meriem-m039-zoughi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6941-4066" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509231v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M'Zoughi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.7854" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509224v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8102" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M&#8217;zoughi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.9398" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Graber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Frieden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.027.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090599v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511661v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511601v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513788v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513781v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511692v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513766v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513836v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03513795v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meriem-m039-zoughi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6941-4066" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388297v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M&#8217;zoughi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.9398" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509224v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M'Zoughi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8102" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509231v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.7854" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Graber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Frieden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.027.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090599v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033320v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511601v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513788v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513769v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513768v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511678v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513766v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513836v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03513795v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033966v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>