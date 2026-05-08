--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -194,261 +194,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une famille et des professionnels médicaux face au cancer. Incertitudes et contraintes au Cambodge</w:t>
+                <w:t xml:space="preserve">L’appropriation de la biomédecine en Asie du Sud-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem M’zoughi</w:t>
+                <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23, </w:t>
+              <w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La biomédecine en Asie du Sud-Est. Appropriation des savoirs, des pratiques et des technologies, 38, pp.5-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anthropologiesante.9398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/moussons.7854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03388297v1</w:t>
+                <w:t xml:space="preserve">halshs-03509231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bricolage médical Savoirs et pratiques des oncologues cambodgiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38, pp.137-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/moussons.8102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03509224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appropriation de la biomédecine en Asie du Sud-Est</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
+                <w:t xml:space="preserve">Une famille et des professionnels médicaux face au cancer. Incertitudes et contraintes au Cambodge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem M’zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, La biomédecine en Asie du Sud-Est. Appropriation des savoirs, des pratiques et des technologies, 38, pp.5-27. </w:t>
+              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/moussons.7854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/anthropologiesante.9398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03509231v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03388297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maladies chroniques dans les Suds. Expériences, savoirs et politiques aux marges de la santé globale</w:t>
               </w:r>
@@ -460,51 +460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Graber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Frieden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -538,51 +538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhiber les malades et susciter les dons. La générosité médiatisée à l’attention des enfants atteints par le cancer au Cambodge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -607,51 +607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des conduites alimentaires régulées, des substances « nocives » évincées Le cas des malades du cancer au Cambodge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -702,333 +702,333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé et Cambodge : activités de recherche en anthropologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Santé, maladies et médecines au Cambodge. Enjeux et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire du groupe de recherche Environnement, Sociétés et Risques sanitaires (ESOR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Phnom Penh, Cambodia</w:t>
+              <w:t xml:space="preserve">Atelier des Jeunes Chercheurs sur le Cambodge (UMR CASE ; AEFEK), EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033327v1</w:t>
+                <w:t xml:space="preserve">hal-04033320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé, maladies et médecines au Cambodge. Enjeux et perspectives de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Santé et Cambodge : activités de recherche en anthropologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier des Jeunes Chercheurs sur le Cambodge (UMR CASE ; AEFEK), EHESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Seminaire du groupe de recherche Environnement, Sociétés et Risques sanitaires (ESOR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033320v1</w:t>
+                <w:t xml:space="preserve">hal-04033327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A better understanding of perceptions and practices involving rats in Cambodia: hunting, trading, and farming as facets of the relationship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Présentation de “Métamorphoses de la chair : Anthropologie du cancer au Cambodge” Remise du prix de thèse en sciences sociales de la santé 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participatory Research in the Context of One Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Vientiane, Laos</w:t>
+              <w:t xml:space="preserve">Colloque AMADES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033707v1</w:t>
+                <w:t xml:space="preserve">hal-04033824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de “Métamorphoses de la chair : Anthropologie du cancer au Cambodge” Remise du prix de thèse en sciences sociales de la santé 2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A better understanding of perceptions and practices involving rats in Cambodia: hunting, trading, and farming as facets of the relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AMADES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Participatory Research in the Context of One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Vientiane, Laos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033824v1</w:t>
+                <w:t xml:space="preserve">hal-04033707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From hunting and trading to farming: What is the Cambodian people’s relationship with rats?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">How are rats viewed in Southeast Asia? A cross-cutting discussion from social, ecological and health perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1053,51 +1053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Cope with Health Issues in Mondulkiri?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CKS Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Phnom Penh, Cambodia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1122,51 +1122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How pathogens are perceived in Cambodia. Health challenges in human and non-human relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congresso UFBA 75 anos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1191,51 +1191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que les agents pathogènes (merog) nous disent des savoirs biologiques et écologiques au Cambodge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Santé environnementale et écologie des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1260,51 +1260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hôpital domestique ou comment « prendre soin ». Une anthropologie du care des malades du cancer au Cambodge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique Asie.S « en care »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1329,51 +1329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merog et agents infectieux. Conceptions du corps et du vivant au Cambodge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Risques sanitaires émergents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1398,51 +1398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogènes, savoirs biologiques et écologiques au Mondulkiri, Cambodge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire transversal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1467,51 +1467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancers : Ce que soigner veut dire au Cambodge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Sciences sociales et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1536,51 +1536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecins et médecines. Une recherche anthropologique au Cambodge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Sciences sociales et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1605,51 +1605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps et soins. Comment faire une recherche sur la santé au Cambodge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Asie Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1674,51 +1674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluidité de l’environnement thérapeutique cambodgien : pluralisme, syncrétismes et inventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales de Lyon en anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1743,51 +1743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecine complémentaire&amp;quot; : acceptation des pratiques par les professionnels de santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux d’idées sur la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1812,51 +1812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie du soin au Cambodge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Modalité du soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1881,51 +1881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecine prouvée, médecine adaptée. Usages des &amp;quot;études scientifiques&amp;quot; par les oncologues cambodgiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude L'anthropologie, le quantitatif et les nombres du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1950,51 +1950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences de restitution auprès de professionnels de santé au Cambodge. Entre quête de crédibilité et confrontation de postures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Pour une restitution éthique dans le domaine de la recherche en santé : positionnements du chercheur, dispositifs, publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2019,51 +2019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensions et oppositions des savoirs thérapeutiques : dissonance des discours sur les soins du cancer au Cambodge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Cancers et maladies chroniques aux Suds : expériences, savoirs et politiques aux marges de la santé globale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2088,51 +2088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;partage de la maladie&amp;quot; dans l’expérience cancer au Cambodge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude La famille face à l’expérience cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2157,51 +2157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’argent dans les expériences thérapeutiques des malades atteints de cancers au Cambodge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence CKS lecture series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2258,51 +2258,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biomédecine en Asie du Sud-Est. Appropriation des savoirs, des pratiques et des technologies. Moussons, n°38, Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2320,51 +2320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maladies chroniques aux Suds : expériences, savoirs et politiques aux marges de la santé globale, Émulations. Revue de sciences sociales, n°27, Presses universitaires de Louvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Frieden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2440,51 +2440,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamorphoses de la chair. Anthropologie du cancer au Cambodge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Lumière Lyon 2, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2543,51 +2543,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do you feel when you think about rats?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2605,51 +2605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do you feel when you think about rats ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2770,51 +2770,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="504805E9"/>
+    <w:nsid w:val="C58753FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3001,51 +3001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meriem-m039-zoughi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6941-4066" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388297v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M&#8217;zoughi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.9398" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509224v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M'Zoughi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8102" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509231v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.7854" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Graber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Frieden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.027.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090599v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033320v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511601v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513788v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513769v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513768v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511678v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513766v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513836v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03513795v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033966v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meriem-m039-zoughi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6941-4066" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509231v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M'Zoughi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.7854" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509224v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8102" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M&#8217;zoughi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.9398" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Graber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Frieden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.027.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090599v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511601v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513788v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513769v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513768v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511678v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513766v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513836v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03513795v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033966v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>