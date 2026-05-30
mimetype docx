--- v2 (2026-05-08)
+++ v3 (2026-05-30)
@@ -272,183 +272,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03509231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bricolage médical Savoirs et pratiques des oncologues cambodgiens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
+                <w:t xml:space="preserve">Une famille et des professionnels médicaux face au cancer. Incertitudes et contraintes au Cambodge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem M’zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/moussons.8102⟩</w:t>
+              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anthropologiesante.9398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03509224v1</w:t>
+                <w:t xml:space="preserve">halshs-03388297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une famille et des professionnels médicaux face au cancer. Incertitudes et contraintes au Cambodge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem M’zoughi</w:t>
+                <w:t xml:space="preserve">Bricolage médical Savoirs et pratiques des oncologues cambodgiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem M'Zoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23, </w:t>
+              <w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.137-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anthropologiesante.9398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/moussons.8102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03388297v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maladies chroniques dans les Suds. Expériences, savoirs et politiques aux marges de la santé globale</w:t>
               </w:r>
@@ -2770,51 +2770,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C58753FB"/>
+    <w:nsid w:val="3974F9F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3001,51 +3001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meriem-m039-zoughi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6941-4066" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509231v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M'Zoughi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.7854" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509224v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8102" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M&#8217;zoughi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.9398" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Graber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Frieden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.027.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090599v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511601v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513788v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513769v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513768v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511678v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513766v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513836v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03513795v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033966v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meriem-m039-zoughi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6941-4066" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509231v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M'Zoughi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.7854" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M&#8217;zoughi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.9398" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509224v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8102" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Graber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Frieden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.027.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090599v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511601v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513788v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513769v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513768v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511678v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513766v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513836v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03513795v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033966v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>