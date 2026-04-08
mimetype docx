--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -817,165 +817,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication au cœur des territoires : les ODD comme outil de dialogue avec les différents acteurs</w:t>
+                <w:t xml:space="preserve">Enjeux de la communication sur la durabilité : discours et perceptions dans un contexte sensible. Une application dans l’industrie pétrolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mengi Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association canadienne-française pour l'avancement des sciences (Acfas), Les Objectifs de développement durable dans la francophonie : états des lieux après 10 ans de mise en œuvre et réflexion sur les perspectives post-2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau intersectoriel francophone pour les Objectifs de développement durable (RésODD), May 2025, Montréal / Québec, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l’Académie des Controverses et de la Communication Sensible (ACCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Mohammed VI Polytechnique (UM6P); Story School, Nov 2025, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060207v1</w:t>
+                <w:t xml:space="preserve">hal-05410108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de la communication sur la durabilité : discours et perceptions dans un contexte sensible. Une application dans l’industrie pétrolière</w:t>
+                <w:t xml:space="preserve">La communication au cœur des territoires : les ODD comme outil de dialogue avec les différents acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mengi Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l’Académie des Controverses et de la Communication Sensible (ACCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Mohammed VI Polytechnique (UM6P); Story School, Nov 2025, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Association canadienne-française pour l'avancement des sciences (Acfas), Les Objectifs de développement durable dans la francophonie : états des lieux après 10 ans de mise en œuvre et réflexion sur les perspectives post-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau intersectoriel francophone pour les Objectifs de développement durable (RésODD), May 2025, Montréal / Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410108v1</w:t>
+                <w:t xml:space="preserve">hal-05060207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la durabilité dans l’industrie extractive : entre discours et pratiques de gestion du projet Tilenga de TotalEnergies</w:t>
               </w:r>
@@ -3051,281 +3051,281 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix, désobéissance et influence au coeur de la crise. Question d'éthique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La résilience au de-delà de l'organisation : le cas du système de santé néo-aquitain pendant la crise Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Sfez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Krupicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Cusin; Christian Marcon; Antoine Renucci; Thomas Stenger. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Covid-19 - Management et démocratie dans les organisations de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.145-162, 2025, Rencontres (Éd. Classiques Garnier), ISSN 2103-5636 ; 656, 978-2-406-17911-5</w:t>
+              <w:t xml:space="preserve">Manager les résiliences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Management &amp; société, pp.177-184, 2025, Questions de Société, 978-2-38630-274-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101428v1</w:t>
+                <w:t xml:space="preserve">hal-05498215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience au de-delà de l'organisation : le cas du système de santé néo-aquitain pendant la crise Covid-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Choix, désobéissance et influence au coeur de la crise. Question d'éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Flora Sfez</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Krupicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manager les résiliences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS Management &amp; société, pp.177-184, 2025, Questions de Société, 978-2-38630-274-9</w:t>
+              <w:t xml:space="preserve">Covid-19 - Management et démocratie dans les organisations de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.145-162, 2025, Rencontres (Éd. Classiques Garnier), ISSN 2103-5636 ; 656, 978-2-406-17911-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498215v1</w:t>
+                <w:t xml:space="preserve">hal-05101428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configurations organisationnelles en temps de crise. Bricolage organisé et bricolage organisant</w:t>
               </w:r>
@@ -3443,199 +3443,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Relations: Conceptual Approach, Theoretical Perspectives and Proposition of a Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Public Relations: Conceptual Approach, Theorical Perspectives and Proposition of a Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Decaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mengi Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Veloutsou, Cleopatra and Athens Institute for Education and Research. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">VELOUTSOU, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing Management: From Theory to Implementation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ATINER, pp.209-220, 2009, 978-960-6672-61-3</w:t>
+              <w:t xml:space="preserve">, Atiner, Athènes, pp.209-220, 2009, 978-960-6672-61-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188129v1</w:t>
+                <w:t xml:space="preserve">hal-02432274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Relations: Conceptual Approach, Theorical Perspectives and Proposition of a Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Public Relations: Conceptual Approach, Theoretical Perspectives and Proposition of a Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mengi Elayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Decaudin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">VELOUTSOU, C. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Veloutsou, Cleopatra and Athens Institute for Education and Research. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing Management: From Theory to Implementation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atiner, Athènes, pp.209-220, 2009, 978-960-6672-61-3</w:t>
+              <w:t xml:space="preserve">, ATINER, pp.209-220, 2009, 978-960-6672-61-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432274v1</w:t>
+                <w:t xml:space="preserve">hal-02188129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theorical approach for the use of experts in SMEs</w:t>
               </w:r>
@@ -3920,177 +3920,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozarium : de l'aquarium au poisson jardinier</w:t>
+                <w:t xml:space="preserve">Jamais Sans Lui - Engager sa communauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mengi Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010585v1</w:t>
+                <w:t xml:space="preserve">hal-03010267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamais Sans Lui - Engager sa communauté</w:t>
+                <w:t xml:space="preserve">Ozarium : de l'aquarium au poisson jardinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mengi Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010267v1</w:t>
+                <w:t xml:space="preserve">hal-03010585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4269,51 +4269,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8BA0CBE"/>
+    <w:nsid w:val="6ADDF311"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4417,51 +4417,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BE9D7694"/>
+    <w:nsid w:val="6ACBC990"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4565,51 +4565,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D39C7E1A"/>
+    <w:nsid w:val="EE4AD819"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4802,51 +4802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meriem-mengi-elayoubi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8722-4503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14250128X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-unita.eu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mestre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guichard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mengi Elayoubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Autin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19204/2024/NDRS5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04506678v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0022a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Liquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152937v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Liquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05060207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05060208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Ata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04562223v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Latour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schnapper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voynnet Fourboul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04785971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sfez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04506588v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mestre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04125545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa ATA" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03911817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04506606v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124934v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decaudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572106v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Besson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cargnello-Charles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17913-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101428v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498215v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933998v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Masson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/covid-19-management-et-democratie-dans-les-organisations-de-sante.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02188129v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02188130v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04506643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010585v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Belaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010267v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04933774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009TOU10028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meriem-mengi-elayoubi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8722-4503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14250128X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-unita.eu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mestre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guichard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mengi Elayoubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Autin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19204/2024/NDRS5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04506678v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0022a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Liquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152937v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Liquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05060207v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05060208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Ata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04562223v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Latour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schnapper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voynnet Fourboul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04785971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sfez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04506588v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mestre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04125545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa ATA" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03911817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04506606v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124934v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decaudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572106v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Besson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cargnello-Charles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17913-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498215v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933998v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Masson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/covid-19-management-et-democratie-dans-les-organisations-de-sante.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02188129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02188130v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04506643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010267v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Belaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010585v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04933774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009TOU10028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>