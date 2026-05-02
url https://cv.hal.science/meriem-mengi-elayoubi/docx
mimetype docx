--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -595,217 +595,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’image de marque des régions françaises : évaluation du &amp;quot;capital territoire&amp;quot; par le grand public</w:t>
+                <w:t xml:space="preserve">L'image de marque des régions françaises : évaluation du capital territoire par le grand publi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Liquet</w:t>
+                <w:t xml:space="preserve">J-C. Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mengi Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.27-43</w:t>
+              <w:t xml:space="preserve">, 2013, 244-245, pp.27-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064643v1</w:t>
+                <w:t xml:space="preserve">hal-02152937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'image de marque des régions françaises : évaluation du capital territoire par le grand publi</w:t>
+                <w:t xml:space="preserve">L’image de marque des régions françaises : évaluation du &amp;quot;capital territoire&amp;quot; par le grand public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-C. Liquet</w:t>
+                <w:t xml:space="preserve">Jean-Claude Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mengi Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 244-245, pp.27-43</w:t>
+              <w:t xml:space="preserve">, 2013, pp.27-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152937v1</w:t>
+                <w:t xml:space="preserve">hal-02064643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -817,165 +817,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de la communication sur la durabilité : discours et perceptions dans un contexte sensible. Une application dans l’industrie pétrolière</w:t>
+                <w:t xml:space="preserve">La communication au cœur des territoires : les ODD comme outil de dialogue avec les différents acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mengi Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l’Académie des Controverses et de la Communication Sensible (ACCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Mohammed VI Polytechnique (UM6P); Story School, Nov 2025, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Association canadienne-française pour l'avancement des sciences (Acfas), Les Objectifs de développement durable dans la francophonie : états des lieux après 10 ans de mise en œuvre et réflexion sur les perspectives post-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau intersectoriel francophone pour les Objectifs de développement durable (RésODD), May 2025, Montréal / Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410108v1</w:t>
+                <w:t xml:space="preserve">hal-05060207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication au cœur des territoires : les ODD comme outil de dialogue avec les différents acteurs</w:t>
+                <w:t xml:space="preserve">Enjeux de la communication sur la durabilité : discours et perceptions dans un contexte sensible. Une application dans l’industrie pétrolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mengi Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association canadienne-française pour l'avancement des sciences (Acfas), Les Objectifs de développement durable dans la francophonie : états des lieux après 10 ans de mise en œuvre et réflexion sur les perspectives post-2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau intersectoriel francophone pour les Objectifs de développement durable (RésODD), May 2025, Montréal / Québec, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l’Académie des Controverses et de la Communication Sensible (ACCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Mohammed VI Polytechnique (UM6P); Story School, Nov 2025, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060207v1</w:t>
+                <w:t xml:space="preserve">hal-05410108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la durabilité dans l’industrie extractive : entre discours et pratiques de gestion du projet Tilenga de TotalEnergies</w:t>
               </w:r>
@@ -4269,51 +4269,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6ADDF311"/>
+    <w:nsid w:val="13FA969B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4417,51 +4417,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6ACBC990"/>
+    <w:nsid w:val="879D5F53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4565,51 +4565,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EE4AD819"/>
+    <w:nsid w:val="A0AAE2FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4802,51 +4802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meriem-mengi-elayoubi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8722-4503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14250128X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-unita.eu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mestre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guichard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mengi Elayoubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Autin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19204/2024/NDRS5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04506678v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0022a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Liquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152937v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Liquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05060207v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05060208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Ata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04562223v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Latour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schnapper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voynnet Fourboul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04785971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sfez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04506588v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mestre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04125545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa ATA" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03911817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04506606v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124934v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decaudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572106v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Besson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cargnello-Charles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17913-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498215v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933998v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Masson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/covid-19-management-et-democratie-dans-les-organisations-de-sante.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02188129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02188130v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04506643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010267v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Belaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010585v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04933774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009TOU10028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meriem-mengi-elayoubi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8722-4503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14250128X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-unita.eu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mestre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guichard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mengi Elayoubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Autin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19204/2024/NDRS5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04506678v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0022a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152937v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Liquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064643v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Liquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05060207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05060208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Ata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04562223v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Latour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schnapper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voynnet Fourboul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04785971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sfez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04506588v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mestre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04125545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa ATA" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03911817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04506606v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124934v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decaudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572106v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Besson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cargnello-Charles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17913-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498215v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933998v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Masson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/covid-19-management-et-democratie-dans-les-organisations-de-sante.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02188129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02188130v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04506643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010267v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Belaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010585v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04933774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009TOU10028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>