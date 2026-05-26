--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -595,217 +595,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'image de marque des régions françaises : évaluation du capital territoire par le grand publi</w:t>
+                <w:t xml:space="preserve">L’image de marque des régions françaises : évaluation du &amp;quot;capital territoire&amp;quot; par le grand public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-C. Liquet</w:t>
+                <w:t xml:space="preserve">Jean-Claude Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mengi Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 244-245, pp.27-43</w:t>
+              <w:t xml:space="preserve">, 2013, pp.27-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152937v1</w:t>
+                <w:t xml:space="preserve">hal-02064643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’image de marque des régions françaises : évaluation du &amp;quot;capital territoire&amp;quot; par le grand public</w:t>
+                <w:t xml:space="preserve">L'image de marque des régions françaises : évaluation du capital territoire par le grand publi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Liquet</w:t>
+                <w:t xml:space="preserve">J-C. Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mengi Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.27-43</w:t>
+              <w:t xml:space="preserve">, 2013, 244-245, pp.27-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064643v1</w:t>
+                <w:t xml:space="preserve">hal-02152937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -817,165 +817,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication au cœur des territoires : les ODD comme outil de dialogue avec les différents acteurs</w:t>
+                <w:t xml:space="preserve">Enjeux de la communication sur la durabilité : discours et perceptions dans un contexte sensible. Une application dans l’industrie pétrolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mengi Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association canadienne-française pour l'avancement des sciences (Acfas), Les Objectifs de développement durable dans la francophonie : états des lieux après 10 ans de mise en œuvre et réflexion sur les perspectives post-2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau intersectoriel francophone pour les Objectifs de développement durable (RésODD), May 2025, Montréal / Québec, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l’Académie des Controverses et de la Communication Sensible (ACCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Mohammed VI Polytechnique (UM6P); Story School, Nov 2025, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060207v1</w:t>
+                <w:t xml:space="preserve">hal-05410108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de la communication sur la durabilité : discours et perceptions dans un contexte sensible. Une application dans l’industrie pétrolière</w:t>
+                <w:t xml:space="preserve">La communication au cœur des territoires : les ODD comme outil de dialogue avec les différents acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mengi Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l’Académie des Controverses et de la Communication Sensible (ACCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Mohammed VI Polytechnique (UM6P); Story School, Nov 2025, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Association canadienne-française pour l'avancement des sciences (Acfas), Les Objectifs de développement durable dans la francophonie : états des lieux après 10 ans de mise en œuvre et réflexion sur les perspectives post-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau intersectoriel francophone pour les Objectifs de développement durable (RésODD), May 2025, Montréal / Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410108v1</w:t>
+                <w:t xml:space="preserve">hal-05060207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la durabilité dans l’industrie extractive : entre discours et pratiques de gestion du projet Tilenga de TotalEnergies</w:t>
               </w:r>
@@ -2306,178 +2306,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Experts and Consumers Influenced by the Same Executional Cues? An Application on Attitude toward the Advertising</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Right Answer from the Right Expert: Proposition for a Taxonomy of Expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Decaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mengi Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th European Marketing Academy Conference (EMAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430709v1</w:t>
+                <w:t xml:space="preserve">hal-02429648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Right Answer from the Right Expert: Proposition for a Taxonomy of Expertise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are Experts and Consumers Influenced by the Same Executional Cues? An Application on Attitude toward the Advertising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mengi Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th European Marketing Academy Conference (EMAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429648v1</w:t>
+                <w:t xml:space="preserve">hal-02430709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication 360° : une approche multi-canal</w:t>
               </w:r>
@@ -4269,51 +4269,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13FA969B"/>
+    <w:nsid w:val="FA73A2B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4417,51 +4417,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="879D5F53"/>
+    <w:nsid w:val="BA985348"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4565,51 +4565,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A0AAE2FE"/>
+    <w:nsid w:val="30AB2E01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4802,51 +4802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meriem-mengi-elayoubi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8722-4503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14250128X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-unita.eu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mestre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guichard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mengi Elayoubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Autin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19204/2024/NDRS5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04506678v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0022a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152937v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Liquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064643v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Liquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05060207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05060208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Ata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04562223v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Latour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schnapper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voynnet Fourboul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04785971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sfez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04506588v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mestre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04125545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa ATA" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03911817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04506606v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124934v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decaudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572106v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Besson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cargnello-Charles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17913-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498215v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933998v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Masson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/covid-19-management-et-democratie-dans-les-organisations-de-sante.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02188129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02188130v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04506643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010267v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Belaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010585v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04933774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009TOU10028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meriem-mengi-elayoubi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8722-4503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14250128X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-unita.eu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mestre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guichard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mengi Elayoubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Autin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19204/2024/NDRS5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04506678v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0022a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Liquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152937v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Liquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05060207v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05060208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Ata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04562223v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Latour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schnapper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voynnet Fourboul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04785971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sfez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04506588v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mestre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04125545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa ATA" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03911817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04506606v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124934v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Decaudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430709v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02429647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572106v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Besson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cargnello-Charles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17913-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498215v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933998v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Masson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/covid-19-management-et-democratie-dans-les-organisations-de-sante.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02188129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02188130v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04506643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010267v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Belaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010585v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04933774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009TOU10028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>