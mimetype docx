--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -306,299 +306,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Reparation in Incremental Construction of Realizable Conversation Protocols</w:t>
+                <w:t xml:space="preserve">Incremental Construction of Realizable Choreographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benyagoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Meriem Ouederni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Ouederni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atif Mashkoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference On Model and Data Engineering (MEDI 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marrakech, Morocco. pp.159-166</w:t>
+              <w:t xml:space="preserve">11th International Symposium on NASA Formal Methods (NFM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Newport News, United States. pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486106v1</w:t>
+                <w:t xml:space="preserve">hal-02450856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Construction of Realizable Choreographies</w:t>
+                <w:t xml:space="preserve">Handling Reparation in Incremental Construction of Realizable Conversation Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benyagoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Meriem Ouederni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atif Mashkoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on NASA Formal Methods (NFM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Newport News, United States. pp.1-19</w:t>
+              <w:t xml:space="preserve">8th International Conference On Model and Data Engineering (MEDI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marrakech, Morocco. pp.159-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450856v1</w:t>
+                <w:t xml:space="preserve">hal-02486106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards correct Evolution of Conversation Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benyagoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ouederni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on Verification and Evaluation of Computer and Communication Systems (VECoS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Tunis, Tunisia. pp.193-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -636,77 +636,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correct-by-Construction Evolution of Realisable Conversation Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benyagoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ouederni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDI 2016 - Model and Data Engineering - 6th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Almería, Spain. pp.260-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -770,51 +770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ouederni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quéinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -869,51 +869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Normalized Form for FIFO Protocols Traces, Application to the Replay of Mode-based Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ouederni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -960,51 +960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparator: A Tool for Quantifying Behavioural Compatibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ouederni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1077,51 +1077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatibility Checking for Asynchronously Communicating Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ouederni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1198,51 +1198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Güdemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ouederni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automated Technology for Verification and Analysis - 10th International Symposium, ATVA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Thiruvananthapuram, India. pp.238-253, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1270,247 +1270,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Compatibility of Service Interaction Protocols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Client Update: A Solution for Service Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ouederni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Pimentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th ACM Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASME, Mar 2011, Taichung, Taiwan</w:t>
+              <w:t xml:space="preserve">8th International Conference on Services Computing (SCC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00650529v1</w:t>
+                <w:t xml:space="preserve">hal-00649933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Client Update: A Solution for Service Evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Measuring the Compatibility of Service Interaction Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ouederni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Pimentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Services Computing (SCC'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">26th ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Mar 2011, Taichung, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649933v1</w:t>
+                <w:t xml:space="preserve">hal-00650529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Service Compatibility: A Step Beyond the Boolean Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ouederni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1561,51 +1561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tau Be or not Tau Be? - A Perspective on Service Compatibility and Substitutability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ouederni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1675,51 +1675,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatibility checking for asynchronously communicating software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ouederni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 205, pp.102569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1766,64 +1766,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental correct-by-construction of distributed systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benyagoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ouederni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 57, pp.100942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1870,64 +1870,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A correct-by-construction model for asynchronously communicating systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubeyr Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ouederni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Tari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2013,51 +2013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ouederni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quéinnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2143,51 +2143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ouederni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Software Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 54 (7), pp.701-723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2225,51 +2225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic framework for n-protocol compatibility checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Durán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ouederni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2339,51 +2339,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flooding-Based Algorithm for Behavioural Compatibility Measuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ouederni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uli Fahrenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2534,51 +2534,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="394DF16A"/>
+    <w:nsid w:val="7436BAA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2765,51 +2765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meriem-ouederni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4669-2087" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200744739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Cha&#226;ri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Suhairi Subhi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akina Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Maria Garcia-Romero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benyagoub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ouederni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Mashkoor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450856v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar Singh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343037v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chevrou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;innec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17581-2_6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934057v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier C&#225;mara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Pimentel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54804-8_21" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevfik Bultan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias G&#252;demann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33386-6_20" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650529v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04896360v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102569" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04896379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2020.100942" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeyr Farah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Tari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0421-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155053v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serial Rayene Boussalia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoua Chaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISTA.2016.076493" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694516v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dur&#225;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Fahrenberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meriem-ouederni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4669-2087" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200744739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Cha&#226;ri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Suhairi Subhi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akina Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Maria Garcia-Romero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450856v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benyagoub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ouederni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Mashkoor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486106v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar Singh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343037v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chevrou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;innec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17581-2_6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934057v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier C&#225;mara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Pimentel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54804-8_21" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevfik Bultan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias G&#252;demann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33386-6_20" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650529v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04896360v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102569" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04896379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2020.100942" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeyr Farah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Tari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0421-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155053v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serial Rayene Boussalia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoua Chaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISTA.2016.076493" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694516v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dur&#225;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Fahrenberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>