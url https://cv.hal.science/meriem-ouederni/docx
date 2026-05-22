--- v1 (2026-04-10)
+++ v2 (2026-05-22)
@@ -522,230 +522,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards correct Evolution of Conversation Protocols</w:t>
+                <w:t xml:space="preserve">Correct-by-Construction Evolution of Realisable Conversation Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benyagoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ouederni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Verification and Evaluation of Computer and Communication Systems (VECoS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Tunis, Tunisia. pp.193-201</w:t>
+              <w:t xml:space="preserve">MEDI 2016 - Model and Data Engineering - 6th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Almería, Spain. pp.260-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658738v1</w:t>
+                <w:t xml:space="preserve">hal-02353832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correct-by-Construction Evolution of Realisable Conversation Protocols</w:t>
+                <w:t xml:space="preserve">Towards correct Evolution of Conversation Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benyagoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ouederni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDI 2016 - Model and Data Engineering - 6th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Almería, Spain. pp.260-273</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Verification and Evaluation of Computer and Communication Systems (VECoS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Tunis, Tunisia. pp.193-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353832v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composition de services dans le monde asynchrone Formalisation et vérification en TLA+</w:t>
               </w:r>
@@ -2534,51 +2534,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7436BAA8"/>
+    <w:nsid w:val="20FA7F09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2765,51 +2765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meriem-ouederni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4669-2087" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200744739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Cha&#226;ri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Suhairi Subhi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akina Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Maria Garcia-Romero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450856v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benyagoub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ouederni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Mashkoor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486106v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar Singh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343037v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chevrou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;innec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17581-2_6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934057v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier C&#225;mara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Pimentel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54804-8_21" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevfik Bultan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias G&#252;demann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33386-6_20" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650529v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04896360v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102569" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04896379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2020.100942" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeyr Farah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Tari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0421-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155053v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serial Rayene Boussalia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoua Chaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISTA.2016.076493" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694516v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dur&#225;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Fahrenberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meriem-ouederni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4669-2087" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200744739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Cha&#226;ri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Suhairi Subhi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akina Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Maria Garcia-Romero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450856v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benyagoub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ouederni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Mashkoor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486106v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353832v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar Singh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343037v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chevrou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;innec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17581-2_6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934057v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier C&#225;mara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Pimentel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54804-8_21" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevfik Bultan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias G&#252;demann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33386-6_20" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650529v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04896360v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102569" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04896379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2020.100942" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeyr Farah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Tari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0421-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155053v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serial Rayene Boussalia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoua Chaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISTA.2016.076493" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694516v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dur&#225;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Fahrenberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>