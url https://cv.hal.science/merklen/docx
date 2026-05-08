--- v0 (2026-03-04)
+++ v1 (2026-05-08)
@@ -335,2260 +335,2260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La casa como un nido. Presentación</w:t>
+                <w:t xml:space="preserve">Presentación de &amp;quot;Espacio. Casa, calle y otro mundo: el caso de Brasil&amp;quot;, de Roberto Da Matta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Merklen</w:t>
+                <w:t xml:space="preserve">Ana Doldán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Donley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harol Gonzalez Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiwenn Raoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papeles del CEIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1387/pceic.24621⟩</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1387/pceic.23873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485804v1</w:t>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">hal-04355753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La casa como un nido. Presentación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papeles del CEIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1387/pceic.24621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tejer el nido. Los lazos sociales que hacen que una vivienda devenga casa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papeles del CEIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1387/pceic.24627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace. La maison, la rue et l’autre monde : le cas du Brésil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Damatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485786v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Roberto Damatta</w:t>
+                <w:t xml:space="preserve">Harol Gonzalez Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Harol Gonzalez Duque</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maïwenn Raoul</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana DOLDAN MONTIEL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 102, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cal.18064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Ana Doldán</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bibliothèque et le pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NUOVI ANNALI DELLA SCUOLA SPECIALE PER ARCHIVISTI E BIBLIOTECARI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Anno XXXIII, pp. 7-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Tassin, l’homme qui rendait les autres libres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tumultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50, pp. 187-191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿QUÉ SIGNIFICA INTEGRARSE EN UNA SOCIEDAD LIBERAL? LA INTEGRACIÓN SOCIAL VISTA DESDE EL PRISMA DE LA DISCAPACIDAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista electrónica de investigación y docencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.7-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01798834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformaciones sociales en la Europa de la crisis. La gestación de la desigualdad social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julia Donley</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maiwenn Raoul</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Index de Enfermería</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01618509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the Library a Political Institution?: French Libraries Today and the Social Conflict between Démocratie and République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Library Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (2), pp.143 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/lib.2016.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01618515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En alguna parte del mundo. Montevideo, Buenos Aires, París</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papeles del CEIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1387/pceic.23873⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 2015 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1387/pceic.13104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01618518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mujica. Un homme politique au pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUOVI ANNALI DELLA SCUOLA SPECIALE PER ARCHIVISTI E BIBLIOTECARI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Anno XXXIII, pp. 7-23</w:t>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Denis Merklen</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01618520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why are people setting fire to libraries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numa Murard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista electrónica de investigación y docencia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3, pp.7-18</w:t>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la violence politique en démocratie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cite.050.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01634557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">POLITICAL VIOLENCE IN DEMOCRACY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cite.050.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01634567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La localisation des mouvements sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Pleyers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01597568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿Buenas razones para quemar libros? Un estudio exploratorio sobre la quema de bibliotecas barriales en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apuntes de investigación del CECYP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01634571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Uruguay gouverné à gauche. Une voie singulière en Amérique latine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74, pp.7-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rive gauche de l’Uruguay. De l’arrivée du Frente Amplio au pouvoir et des difficultés de son gouvernement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71, pp.11-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’eau et le travail. Le marché de l’eau potable entre politiques sociales et traditions politiques, Argentine 2004-2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50, pp.52-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles raison pour brûler des livres? Une étude exploratoire sur les violences faites aux bibliothèques de quartier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Hors-Texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 84, pp.13-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combattre pour la solidarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.526-531</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi brûle-t-on des bibliothèques ? Violences sociales et culture de l’écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numa Murard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sufrir lejos, quedarse juntos. El exilio de los uruguayos en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuario de Estudios Americanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles de pierre, images de feu. Sur les événements de novembre 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43, pp.131-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palabras de piedra imágenes de fuego. Sobre los motines urbanos de noviembre de 2005 en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apuntes de investigación del CECYP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11, pp.177-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle politicité pour les classes populaires. Les piqueteros en Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tumultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 50, pp. 187-191</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Marta Garcia</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du travailleur au pauvre. La question sociale en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Index de Enfermería</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 165-166, pp.171-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...191 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre ciel et terre. La mobilisation populaire en Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 2003, 41, pp.33-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...1207 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quartier et la barricade. Le local comme lieu de repli et base du rapport au politique dans la révolte populaire en Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 143-144, pp.143-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2645,51 +2645,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’asociale sociabilité à la désaffiliation, le fil rouge d’une sociologie du lien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Robert Castel. Actuelité et reception internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS; IHEAL; Université Saint-Denis - Paris 8, Apr 2023, Aubervilliers &amp; Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2714,51 +2714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous dit la violence ? Le cas des attaques faites aux bibliothèques de quartier dans le cadre des « émeutes urbaines ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième congrès de l'Association Française de Sociologie, Violence et Société, RT 21 Mouvements sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Université Paris VII - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2815,51 +2815,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los Indispensables. Sociología de mundos militantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ediciones del Berretín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9789915970394</w:t>
             </w:r>
           </w:p>
@@ -2886,51 +2886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives des dictatures sud-américaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3000,51 +3000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indispensables. Sociologie des mondes militants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions du Croquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9782365123860</w:t>
             </w:r>
           </w:p>
@@ -3071,51 +3071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detrás de la línea de la pobreza. La vida en los barrios populares de Montevideo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Filardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
@@ -3155,51 +3155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dictadura, desde Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Jalabert d'Amado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3230,51 +3230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detrás de la línea de la pobreza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Filardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3305,51 +3305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diagonale des conflits. Expériences de la démocratie en Argentine et en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3406,51 +3406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José López Mazz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ediciones de la Banda Oriental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9789974109926</w:t>
             </w:r>
           </w:p>
@@ -3471,1108 +3471,1108 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01597517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bibliotecas en llamas. Cuando las clases populares cuestionan la sociología y la política</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad Nacional de General Sarmiento, 2016, 978-987-630-248-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02049475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bibliotecas en llamas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ediciones UNGS. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ediciones UNGS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, http://www.ungs.edu.ar/ms_publicaciones/index.php/libro/bibliotecas-en-llamas/, 2016, Colección Cuadernos de la lengua, 9789876302487</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ediciones UNGS</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, http://www.ungs.edu.ar/ms_publicaciones/index.php/libro/bibliotecas-en-llamas/, 2016, Colección Cuadernos de la lengua, 9789876302487</w:t>
+                <w:t xml:space="preserve">halshs-01535854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quête des classes populaires : un essai politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">la Dispute, pp.214, 2016, 978-2-84303-278-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Universidad Nacional de General Sarmiento, 2016, 978-987-630-248-7</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01377170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi brûle-t-on des bibliothèques?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'ENSSIB. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'ENSSIB</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Collection papiers, 979-10-91281-14-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Béroud</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01535843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individuación, precariedad, inseguridad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Eckert</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">la Dispute, pp.214, 2016, 978-2-84303-278-3</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numa Murard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paidós, 2013, 978-950-12-6586-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Collection papiers, 979-10-91281-14-0</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01535875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Boundaries and Family Upbringing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaï Dinu Gheorghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of New Delhi. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01535881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pobres Ciudadanos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial Gorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Eduardo Rinesi, 978-987-1444-09-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01609159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience des situations-limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Castel</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 978-2-8111-0260-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience des situations-limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Paidós, 2013, 978-950-12-6586-6</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 978-2-8111-0260-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">University of New Delhi. 2011</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01634541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quartiers populaires, quartiers politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Dispute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9782843031571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Eduardo Rinesi, 978-987-1444-09-0</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01609138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pobres Ciudadanos. Las clases populares en la era democratica (Argentina 1983-2003)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ed. Gola, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9782843031571</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pobres ciudadanos. Las clases populares en la era democrática (Argentina 1983-2003)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editorial Gorla, 2005, 987-22081-1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2009, 978-2-8111-0260-9</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques de lutte contre la pauvreté urbaine. Un cadre général pour l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UNESCO-MOST. , 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...71 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 978-2-8111-0260-9</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Policies to Fight Urban Poverty. A General Framework for Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UNESCO-MOST. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...60 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asentamientos en La Matanza. La terquedad de lo nuestro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catalogos, 1991, 950-9314-48-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4622,51 +4622,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'assassinat d'un attaché militaire à Paris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Paris Nanterre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des dictatures sud-américaines. Entre droit à la mémoire et droit à l'oubli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-182, 2023, 9782840165279</w:t>
@@ -4689,57 +4689,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04358126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Indispensables bibliothèques, proximité et distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'ENSSIB. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèques, portes et ponts à la fois ? Autour d’une conférence de Denis Merklen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.30-41, 2023, La numérique, 978-2-37546-172-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4784,233 +4857,160 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Paris Nanterre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des dictatures sud-américaines. Entre droit à la mémoire et droit à l'oubli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.11-24, 2023, 9782840165279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04358151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebonds sur les murs de la bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'ENSSIB. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèques, portes et ponts à la fois ? Autour d’une conférence de Denis Merklen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.30-41, 2023, La numérique, 978-2-37546-172-3</w:t>
+              <w:t xml:space="preserve">, , pp.42-65, 2023, 978-2-37546-172-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donde se construye ciudadanía. La vida política en los barrios populares de Francia, observaciones en tiempo de pandemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Brandler-Weinreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5052,51 +5052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la espera a la demora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editorial de la universidad del Pais Vasco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contar la espera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-84-1319-543-8</w:t>
@@ -5125,51 +5125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dictadura cívico-militar, un momento de inflexión en la historia del Uruguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Jalabert d'Amado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5207,51 +5207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sufrir lejos, quedarse juntos. El exilio de los uruguayos en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dictadura, desde Francia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-9915-9364-6-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5285,51 +5285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Trabal a Soca. Los métodos de una dictadura feroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dictadura, desde Francia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones del Berretín, pp.45-108, 2022, 978-9915-9364-6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5348,195 +5348,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prefacio a La pobreza urbana en Montevideo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pobreza urbana en Montevideo. Apuntes etnográficos sobre barrios populares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gorla - Pomaire, 2021, 9789871444625</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">¿Falta de vivienda o falta de Estado?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El Atlas de las desigualdades.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Clave internacional; Courrier international, pp.46-47, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El ejercicio de la sociología frente a la cuestión social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El oficio del sociólogo en Uruguay en tiempos de cambio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5574,51 +5574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quartiers, banlieues, cités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel indocile de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.913-926, 2019, 9782348045691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5646,359 +5646,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banlieue, barrio, bidonville, cité, conurbano, faubourg, logements sociaux, quartier, vecino, villa, périphérie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Numa Murard</w:t>
+                <w:t xml:space="preserve">Bibliothèques en quartier populaire : un espace public conflictuel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La diagonale des conflits. Expériences de la démocratie en Argentine et en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043644v1</w:t>
+                <w:t xml:space="preserve">hal-02043638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classes populaires, sectores populares</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Merklen</w:t>
+                <w:t xml:space="preserve">Banlieue, barrio, bidonville, cité, conurbano, faubourg, logements sociaux, quartier, vecino, villa, périphérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numa Murard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La diagonale des conflits. Expériences de la démocratie en Argentine et en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043648v1</w:t>
+                <w:t xml:space="preserve">hal-02043644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hic certamina, hic democratica : formes, forces et forums de la démocratie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Étienne Tassin</w:t>
+                <w:t xml:space="preserve">Classes populaires, sectores populares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La diagonale des conflits. Expériences de la démocratie en Argentine et en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043632v1</w:t>
+                <w:t xml:space="preserve">hal-02043648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliothèques en quartier populaire : un espace public conflictuel ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Merklen</w:t>
+                <w:t xml:space="preserve">Hic certamina, hic democratica : formes, forces et forums de la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La diagonale des conflits. Expériences de la démocratie en Argentine et en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043638v1</w:t>
+                <w:t xml:space="preserve">hal-02043632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violencia en democracia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Después de la violencia. El presente político de las dictaduras pasadas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6023,51 +6023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois portes de la bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations et bibliothèques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6092,51 +6092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Galeano, le fogonero. Sciences sociales et statut de la vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine 2016-2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6174,51 +6174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huellas y posteridad de la violencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José López Mazz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6260,51 +6260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción: una piedra en la biblioteca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliotecas en llamas. Cuando las clases populares cuestionan la sociología y la política</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional de General Sarmiento, 2016, 978-987-630-248-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6323,484 +6323,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01725095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las dinámicas contemporáneas de la individuación</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Merklen</w:t>
+                <w:t xml:space="preserve">Cruzando el Atlántico - Intruducción a &amp;quot;Individuación, precariedad, inseguridad. ¿Desinstitucionalización del presente?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Kessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Individuación, precariedad, inseguridad. ¿Desinstitucionalización del presente?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 978-950-12-6586-6</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01634580v1</w:t>
+                <w:t xml:space="preserve">halshs-01634577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cruzando el Atlántico - Intruducción a &amp;quot;Individuación, precariedad, inseguridad. ¿Desinstitucionalización del presente?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Kessler</w:t>
+                <w:t xml:space="preserve">Las dinámicas contemporáneas de la individuación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Individuación, precariedad, inseguridad. ¿Desinstitucionalización del presente?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, 2013, 978-950-12-6586-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01634577v1</w:t>
+                <w:t xml:space="preserve">halshs-01634580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Littératie et révolte populaire. Enquête sur les bibliothèques incendiées pendant les émeutes urbaines »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures et lecteurs à l’heure d’Internet. Livre, presse, bibliothèques, sous la direction de Christophe Evans, pp. 245-250.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du cercle de la librairie, 2012, 978-2-7654-1000-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La politique dans les cités ou les quartiers comme cadre de la mobilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des mouvements sociaux en France de 1814 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01634609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Individus populaires. Sociabilité et politicité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changements et pensées du changement, sous la direction de Robert Castel et Claude Maritin, Paris, La Découverte, pp. 100-119.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argentine. Vers un nouveau péronisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner aujourd’hui, Edition 2013 de l’encyclopédie Ramses de l’Institut français de relations internationales, sous la direction de Th. de Montbrial et Ph. Moreau Defarges, Paris, 2012, pp. 268-272.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontierele sociale între diviziune si miscare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique de Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6838,51 +6838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontierele sociale. De la reflectie la punerea în practica unui concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaï Dinu Gheorghiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6914,509 +6914,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« El impacto de la cooperación. ¿Qué tipo de relaciones sociales genera la solidaridad internacional? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ana Josefina Arias; Miguel Vallone. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dimensión social de la cooperación internacional. Apuntes para la construcción de una agenda post-neoliberal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones Ciccus, 2010, 978-987-1599-24-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Frontières sociales : divisions, mouvements »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique de Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et frontières sociales. Un grand bricolage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michalon, 2010, 978-2-84186-519-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières sociales. De la réflexion à la mise en œuvre d’un concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaï Dinu Gheorghiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation et frontières sociales. Un grand bricolage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michalon, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Ana Josefina Arias; Miguel Vallone. </w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un pobre es un pobre. La sociabilidad en el barrio, entre las condiciones y las prácticas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pedro Pirez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La dimensión social de la cooperación internacional. Apuntes para la construcción de una agenda post-neoliberal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ediciones Ciccus, 2010, 978-987-1599-24-0</w:t>
+              <w:t xml:space="preserve">Buenos Aires, la formación del presente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olacchi, 2009, 978-9978-370-04-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bottom-up or top-down ? Solidarité, violence et politique à Port-au-Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'expérience des situations-limite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01634552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle politicité pour les classes populaires en Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Béroud; Paul Bouffartigue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand le travail se précarise, quelles résistances collectives?, sous la direction de S. Béroud et P. Bouffartigue, pp. 237-251.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Dispute, 2009, 978-2-84303-186-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action de l’Etat face aux classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diana Quattrocchi-Woisson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Argentine après la débâcle. Itinéraire d’une recomposition inédite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Houdiard Editeur, 2007, 2-912673-71-2</w:t>
@@ -7439,435 +7439,435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02560170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La politique contre la société. Les intellectuels face aux transformations politico-sociales en Argentine (1983-2001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Merklen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Martuccelli, J.-F. Veran et D. Vidal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique et société en Amérique latine : regards sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du conseil scientifique de l’Université Charles-de-Gaulle – Lille 3, 2006, 2-84467-085-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02560177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Milonga de andar lejos. Los que fueron a Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenia Allier Montaño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silvia Dutrénit Bielus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El Uruguay del Exilio. Gente, circunstancias, escenarios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trilce, 2006, 9974-32-432-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02560265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pieds sur terre. Le quartier comme figure de l’inscription territoriale des classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Leclerc-Olive. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affaires locales. De l’espace social communautaire à l’espace public politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala – Gemdev, 2006, 2-84586-837-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02560206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique contre la société. Les intellectuels face aux transformations politico-sociales en Argentine (1983-2001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Martuccelli, J.-F. Veran; D. Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique et société en Amérique latine : perspectives sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. du conseil scientifique de l'université Charles-de-Gaulle-Lille, p.119-134, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pieds sur terre. Le quartier comme figure de l'inscription territoriale des classes populaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Leclerc-Olive. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affaires locales. De l'espace social communautaire à l'espace public politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala - GEMDEV, pp.P.121-136, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chasseurs urbains : une figure d’individu en milieux populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Caradec et D. Martuccelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour une sociologie de l’individu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2005, 2-85939-876-7</w:t>
@@ -7896,51 +7896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chasseurs urbains : une figure d'individu en milieu populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Caradec, Danilo Martuccelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour une sociologie de l'individu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.57-74, 2005, Le regard sociologique</w:t>
@@ -7969,51 +7969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modernisation du service public par la réponse à des besoins émergents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Divay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur les emplois-jeunes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CA-Céreq de Rouen, 2003</w:t>
@@ -8042,51 +8042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond poverty: What Happens when the Poor Get Organized. Neighborhood organizations seen as a means of dealing with the problems of integration in underprivileged neighborhoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Kliksberg and L. Tomassini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Social Capital and Culture: Strategical Keys for Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FCE-University of Maryland-BID, 2000</w:t>
@@ -8115,51 +8115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivir en los márgenes. La lógica del cazador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Svampa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desde abajo. Las transformaciones de las identidades sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biblos, 2000, 950-786-267-6</w:t>
@@ -8188,51 +8188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landbesetzungen als Widerstand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ulrich Brand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argentinien und Uruguay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Barbara-Rauch-Verlag, 1995, 3-927309-12-5</w:t>
@@ -8293,51 +8293,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inscription territoriale et action collective. Les occupations illégales de terres urbaines depuis les années 1980 en Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Ecole des hautes études en sciences sociales, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8396,51 +8396,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politicité et sociabilité. Quand les classes populaires questionnent la sociologie et la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merklen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paris 7 - Denis Diderot, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8548,51 +8548,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1849815D"/>
+    <w:nsid w:val="B8ADCBC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8696,51 +8696,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9947839F"/>
+    <w:nsid w:val="6D2CEAE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8930,51 +8930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/merklen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3578-121X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07718002X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04485804v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Merklen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/pceic.24621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04485786v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/pceic.24627" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720373v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Damatta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harol Gonzalez Duque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Raoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana DOLDAN MONTIEL" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.18064" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04355753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dold&#225;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Donley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Raoul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/pceic.23873" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02560773v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02560799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sotomayor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lib.2016.0027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/pceic.13104" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numa Murard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.050.0057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634567v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pleyers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Labrousse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Correa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563782v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563878v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563809v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477626v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edicionesdelberretin.uy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04485734v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromageau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04355767v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05397892v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Filardo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edicionesdelberretin.uy/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767798v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Jalabert d'Amado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Tassin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597517v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L&#243;pez Mazz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bandaoriental.com.uy/producto/despues-de-la-violencia-el-presente-politico-de-las-dictaduras-pasadas/#prettyPhoto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ungs.edu.ar/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049475v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Eckert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enssib.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535875v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Castel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kessler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535881v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique de Saint Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha&#239; Dinu Gheorghiu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609159v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialgorla.com.ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.atheles.org" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634541v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bataillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624762v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559867v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624765v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04358126v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04358151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249828v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249873v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Brandler-Weinreb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249886v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249896v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aeamer.2007.v64.i1.33" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477790v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477775v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialbiblos.com.ar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249909v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.coper.2019.01.0913" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043648v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043632v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043638v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559394v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634591v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634600v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820016v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01725095v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634580v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634577v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634609v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559398v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559405v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559438v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559443v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559440v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559426v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634552v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559448v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559773v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560170v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560265v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Allier Monta&#241;o" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560206v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144990v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144982v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560177v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010629v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560214v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560269v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560226v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560233v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01609126v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01609096v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/merklen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3578-121X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07718002X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04355753v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dold&#225;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Donley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harol Gonzalez Duque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Merklen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Raoul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/pceic.23873" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04485804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/pceic.24621" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04485786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/pceic.24627" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Damatta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Raoul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana DOLDAN MONTIEL" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.18064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02560773v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02560799v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798834v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sotomayor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lib.2016.0027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/pceic.13104" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numa Murard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.050.0057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634567v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pleyers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Labrousse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Correa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563809v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563878v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477626v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477655v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edicionesdelberretin.uy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04485734v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromageau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04355767v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05397892v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Filardo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edicionesdelberretin.uy/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767798v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Jalabert d'Amado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Tassin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597517v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L&#243;pez Mazz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bandaoriental.com.uy/producto/despues-de-la-violencia-el-presente-politico-de-las-dictaduras-pasadas/#prettyPhoto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ungs.edu.ar/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Eckert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enssib.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535875v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Castel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kessler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535881v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique de Saint Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha&#239; Dinu Gheorghiu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609159v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialgorla.com.ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bataillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634541v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609138v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.atheles.org" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559871v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559867v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624765v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04358126v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249818v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04358151v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249828v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249873v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Brandler-Weinreb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249886v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249896v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aeamer.2007.v64.i1.33" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477775v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialbiblos.com.ar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249909v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.coper.2019.01.0913" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043638v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043644v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043648v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043632v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559394v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634591v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634600v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820016v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01725095v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634577v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634580v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559405v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634609v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559398v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559438v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559443v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559433v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559440v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559773v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02559448v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560170v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560177v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560265v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Allier Monta&#241;o" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144990v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144982v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010629v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560214v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560269v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560226v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560233v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01609126v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01609096v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>