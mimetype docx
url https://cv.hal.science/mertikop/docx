--- v0 (2026-03-12)
+++ v1 (2026-04-25)
@@ -59,51 +59,51 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I am a principal researcher at the French National Center for Scientific Research (CNRS), where I am a member of the Inria/LIG research team POLARIS. My research interests are somewhat eclectic, and they span the interface of game theory, learning and optimization, with a special view towards their applications to machine learning, operations research, and network theory. I’m especially interested in the long-run behavior of game-theoretic learning and optimization algorithms and dynamics – whether they converge, at what speed, and/or what type of non-stationary, off-equilibrium behaviors may arise when they do not.</w:t>
+        <w:t xml:space="preserve">I am a research director at the French National Center for Scientific Research (CNRS), where I am a member of the Inria/LIG research team GHOST. My research interests are somewhat eclectic, and they span the interface of game theory, learning and optimization, with a special view toward their applications to machine learning, data science, and operations research. I’m especially interested in the long-run behavior of game-theoretic learning and optimization algorithms and dynamics—whether they converge, at what speed, and/or what type of non-stationary, off-equilibrium behaviors may arise when they do not.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -255,235 +255,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the discrete-time origins of the replicator dynamics: From convergence to instability and chaos</w:t>
+                <w:t xml:space="preserve">Setwise Coordinate Descent for Dual Asynchronous Decentralized Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fryderyk Falniowski</w:t>
+                <w:t xml:space="preserve">Marina Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Liakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thrasyvoulos Spyropoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Game Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00182-025-00929-3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2025.3543463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629311v1</w:t>
+                <w:t xml:space="preserve">hal-04991641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setwise Coordinate Descent for Dual Asynchronous Decentralized Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Liakopoulos</w:t>
+                <w:t xml:space="preserve">On the discrete-time origins of the replicator dynamics: From convergence to instability and chaos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fryderyk Falniowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thrasyvoulos Spyropoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+              <w:t xml:space="preserve">International Journal of Game Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2025.3543463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00182-025-00929-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991641v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quadratic Speedup in Finding Nash Equilibria of Quantum Zero-Sum Games</w:t>
               </w:r>
@@ -684,248 +684,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rate of convergence of Bregman proximal methods: Local geometry vs. regularity vs. sharpness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quick or cheap? Breaking points in dynamic markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waïss Azizian</w:t>
+                <w:t xml:space="preserve">Heinrich H Nax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Iutzeler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+                <w:t xml:space="preserve">Bary S R Pradelski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/23M1580218⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 112, pp.102987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2024.102987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307796v1</w:t>
+                <w:t xml:space="preserve">hal-04664218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quick or cheap? Breaking points in dynamic markets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The rate of convergence of Bregman proximal methods: Local geometry vs. regularity vs. sharpness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waïss Azizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Iutzeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Malick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bary S R Pradelski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 112, pp.102987. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (3), pp.2440-2471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2024.102987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/23M1580218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664218v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified stochastic approximation framework for learning in games</w:t>
               </w:r>
@@ -1275,64 +1275,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-agent online optimization with delays: Asynchronicity, adaptivity, and optimism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Guan Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Iutzeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Malick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3002,365 +3002,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuous-time approach to online optimization</w:t>
+                <w:t xml:space="preserve">Auction-based resource allocation in OpenFlow multi-tenant networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joon Kwon</w:t>
+                <w:t xml:space="preserve">Salvatore d'Oro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamics and Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/jdg.2017008⟩</w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115, pp.29-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2017.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619471v1</w:t>
+                <w:t xml:space="preserve">hal-01643348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-cognitive radio networks: A novel dynamic spectrum sharing mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alireza Shams Shafigh</w:t>
+                <w:t xml:space="preserve">A continuous-time approach to online optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joon Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuguang Michael Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCCN.2017.2681081⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dynamics and Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (2), pp.125-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/jdg.2017008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643344v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auction-based resource allocation in OpenFlow multi-tenant networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semi-cognitive radio networks: A novel dynamic spectrum sharing mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Galluccio</w:t>
+                <w:t xml:space="preserve">Alireza Shams Shafigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Morabito</w:t>
+                <w:t xml:space="preserve">Savo Glisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Palazzo</w:t>
+                <w:t xml:space="preserve">Yuguang Michael Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 115, pp.29-41. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.97-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2017.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCCN.2017.2681081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643348v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-strategy learning with continuous action sets</w:t>
               </w:r>
@@ -4094,343 +4094,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertial Game Dynamics and Applications to Constrained Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rida Laraki</w:t>
+                <w:t xml:space="preserve">Energy-aware competitive power allocation for heterogeneous networks under QoS constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Bacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sanguinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/130920253⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (9), pp.4728-4742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/twc.2015.2425397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483807v1</w:t>
+                <w:t xml:space="preserve">hal-01382296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-aware competitive power allocation for heterogeneous networks under QoS constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Veronica Belmega</w:t>
+                <w:t xml:space="preserve">Interference-based pricing for opportunistic multi-carrier cognitive radio systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore d'Oro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luca Sanguinetti</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris L. Moustakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 14 (9), pp.4728-4742. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 14 (12), pp.6536-6549</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382296v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference-based pricing for opportunistic multi-carrier cognitive radio systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvatore d'Oro</w:t>
+                <w:t xml:space="preserve">Inertial Game Dynamics and Applications to Constrained Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rida Laraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergio Palazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/130920253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382291v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penalty-Regulated Dynamics and Robust Learning Procedures in Games</w:t>
               </w:r>
@@ -4533,51 +4533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmit without regrets: online optimization in MIMO-OFDM cognitive radio systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (11), pp.1987-1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5212,433 +5212,433 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global convergence of stochastic gradient descent in non-convex landscapes: Sharp estimates via large deviations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Malick</w:t>
+                <w:t xml:space="preserve">Multi-agent learning under uncertainty: Recurrence vs. concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos Lotidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Bambos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. pp.1-67</w:t>
+              <w:t xml:space="preserve">NeurIPS 2025 - Proceedings of the 39th International Conference on Neural Information Processing Systems, 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136755v1</w:t>
+                <w:t xml:space="preserve">hal-05410394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient kernelized learning in polyhedral games beyond full-information: From Colonel Blotto to congestion games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kontogiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilis Pollatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Panageas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2025 - Proceedings of the 39th International Conference on Neural Information Processing Systems, 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-agent learning under uncertainty: Recurrence vs. concentration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kyriakos Lotidis</w:t>
+                <w:t xml:space="preserve">The global convergence of stochastic gradient descent in non-convex landscapes: Sharp estimates via large deviations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waïss Azizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Iutzeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Malick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jose Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2025 - Proceedings of the 39th International Conference on Neural Information Processing Systems, 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, San Diego, United States</w:t>
+              <w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. pp.1-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410394v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust equilibria in continuous games: From strategic to dynamic robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriakos Lotidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Bambos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2025 - Proceedings of the 39th International Conference on Neural Information Processing Systems, 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, San Diego, United States. pp.1-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5840,90 +5840,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariance and concentration properties of gradient-based learning in games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriakos Lotidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Bambos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2025 - 64th IEEE Annual Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5942,385 +5942,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the long-run distribution of stochastic gradient descent? A large deviations analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Malick</w:t>
+                <w:t xml:space="preserve">The computational complexity of finding second-order stationary points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kontogiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilis Pollatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotiris Kanellopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris Pagourtzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria. pp.1-70</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629305v1</w:t>
+                <w:t xml:space="preserve">hal-04629307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The computational complexity of finding second-order stationary points</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sotiris Kanellopoulos</w:t>
+                <w:t xml:space="preserve">A geometric decomposition of finite games: Convergence vs. recurrence under exponential weights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Legacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bary Pradelski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629307v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometric decomposition of finite games: Convergence vs. recurrence under exponential weights</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Legacci</w:t>
+                <w:t xml:space="preserve">What is the long-run distribution of stochastic gradient descent? A large deviations analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waïss Azizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Iutzeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Malick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bary Pradelski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria. pp.1-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629310v1</w:t>
+                <w:t xml:space="preserve">hal-04629305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated regularized learning in finite N-person games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriakos Lotidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Giannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6436,51 +6436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Papadimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Piliouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bary S R Pradelski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2024 - 38th Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6620,338 +6620,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Payoff-based learning with matrix multiplicative weights in quantum games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kyriakos Lotidis</w:t>
+                <w:t xml:space="preserve">Riemannian stochastic optimization methods avoid strict saddle points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Ping Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jose Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2023 - 37th Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2023, New Orleans (LA), United States. pp.1-39</w:t>
+              <w:t xml:space="preserve">, Dec 2023, New Orleans (LA), United States. pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307824v1</w:t>
+                <w:t xml:space="preserve">hal-04307876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stability of matrix multiplicative weights dynamics in quantum games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Payoff-based learning with matrix multiplicative weights in quantum games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriakos Lotidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Bambos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.1-8</w:t>
+              <w:t xml:space="preserve">NeurIPS 2023 - 37th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, New Orleans (LA), United States. pp.1-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307803v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian stochastic optimization methods avoid strict saddle points</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Krause</w:t>
+                <w:t xml:space="preserve">The stability of matrix multiplicative weights dynamics in quantum games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos Lotidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Bambos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2023 - 37th Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, New Orleans (LA), United States. pp.1-27</w:t>
+              <w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307876v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting hidden structures in non-convex games for convergence to Nash equilibrium</w:t>
               </w:r>
@@ -7121,714 +7121,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of Riemannian Robbins-Monro algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ya-Ping Hsieh</w:t>
+                <w:t xml:space="preserve">UnderGrad: A universal black-box optimization method with almost dimension-free convergence rate guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimon Antonakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Quan Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vokan Cevher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kfir Yehuda Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLT 2022 - 35th Annual Conference on Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.1-31</w:t>
+              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States. pp.1-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874052v1</w:t>
+                <w:t xml:space="preserve">hal-03874041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UnderGrad: A universal black-box optimization method with almost dimension-free convergence rate guarantees</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kfir Yehuda Levy</w:t>
+                <w:t xml:space="preserve">Learning in games with quantized payoff observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos Lotidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Bambos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States. pp.1-31</w:t>
+              <w:t xml:space="preserve">CDC 2022 - 61st IEEE Annual Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874041v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning in games with quantized payoff observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kyriakos Lotidis</w:t>
+                <w:t xml:space="preserve">Online convex optimization in wireless networks and beyond: The feedback -performance trade-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Bambos</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2022 - 61st IEEE Annual Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAWNET 2022 - International Workshop on Resource Allocation and Cooperation in Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Turin, Italy. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/wiopt56218.2022.9930534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874022v1</w:t>
+                <w:t xml:space="preserve">hal-03737125v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online convex optimization in wireless networks and beyond: The feedback -performance trade-off</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
+                <w:t xml:space="preserve">The dynamics of Riemannian Robbins-Monro algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Ping Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Negrel</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAWNET 2022 - International Workshop on Resource Allocation and Cooperation in Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COLT 2022 - 35th Annual Conference on Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.1-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/wiopt56218.2022.9930534⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03737125v2</w:t>
+                <w:t xml:space="preserve">hal-03874052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the convergence of policy gradient methods to Nash equilibria in general stochastic games</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kyriakos Lotidis</w:t>
+                <w:t xml:space="preserve">Asymptotic Degradation of Linear Regression Estimates with Strategic Data Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil-Vasileios Vlatakis-Gkaragkounis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2022 - 36th International Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States. pp.1-43</w:t>
+              <w:t xml:space="preserve">ALT 2022 - 33rd International Conference on Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France. pp.1-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874018v1</w:t>
+                <w:t xml:space="preserve">hal-03593516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Degradation of Linear Regression Estimates with Strategic Data Sources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Loiseau</w:t>
+                <w:t xml:space="preserve">On the convergence of policy gradient methods to Nash equilibria in general stochastic games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Giannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos Lotidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil-Vasileios Vlatakis-Gkaragkounis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALT 2022 - 33rd International Conference on Algorithmic Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France. pp.1-31</w:t>
+              <w:t xml:space="preserve">NeurIPS 2022 - 36th International Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States. pp.1-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593516v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No-Regret Learning in Games with Noisy Feedback: Faster Rates and Adaptivity via Learning Rate Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Guan Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimon Antonakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volkan Cevher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7873,252 +7873,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pick your neighbor: Local Gauss-Southwell rule for fast asynchronous decentralized optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Liakopoulos</w:t>
+                <w:t xml:space="preserve">Optimization in open networks via dual averaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Guan Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Iutzeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Malick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thrasyvoulos Spyropoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2022 - 61st IEEE Annual Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2021 - 60th IEEE Annual Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, TX, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790278v1</w:t>
+                <w:t xml:space="preserve">hal-03342395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization in open networks via dual averaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Malick</w:t>
+                <w:t xml:space="preserve">Pick your neighbor: Local Gauss-Southwell rule for fast asynchronous decentralized optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Liakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thrasyvoulos Spyropoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2021 - 60th IEEE Annual Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2022 - 61st IEEE Annual Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683558⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03342395v1</w:t>
+                <w:t xml:space="preserve">hal-03790278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online learning in multi-agent systems: Regret, equilibrium, and the road ahead</w:t>
               </w:r>
@@ -8281,51 +8281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AdaGrad avoids saddle points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimon Antonakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8465,161 +8465,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive learning in continuous games: Optimal regret bounds and convergence to Nash equilibrium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kimon Antonakopoulos</w:t>
+                <w:t xml:space="preserve">Survival of the strictest: Stable and unstable equilibria under regularized learning with partial information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Giannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Vasileios Vlatakis-Gkaragkounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLT 2021 - the 34th Annual Conference on Learning Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COLT 2021 - 34th Annual Conference on Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Boulder, United States. pp.1-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342410v1</w:t>
+                <w:t xml:space="preserve">hal-03342404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sifting through the noise: Universal first-order methods for stochastic variational inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimon Antonakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pethick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8690,152 +8681,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of the strictest: Stable and unstable equilibria under regularized learning with partial information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Vasileios Vlatakis-Gkaragkounis</w:t>
+                <w:t xml:space="preserve">Adaptive learning in continuous games: Optimal regret bounds and convergence to Nash equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Guan Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimon Antonakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLT 2021 - 34th Annual Conference on Learning Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COLT 2021 - the 34th Annual Conference on Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Boulder, United States. pp.2388-2422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2104.12761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342404v1</w:t>
+                <w:t xml:space="preserve">hal-03342410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive first-order methods revisited: Convex optimization without Lipschitz requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimon Antonakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8873,64 +8873,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast routing under uncertainty: Adaptive learning in congestion games with exponential weights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Quan Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimon Antonakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9063,77 +9063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The last-iterate convergence rate of optimistic mirror descent in stochastic variational inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waïss Azizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Iutzeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Malick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9174,230 +9174,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive extra-gradient methods for min-max optimization and games</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zeroth-order non-convex learning via hierarchical dual averaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica E Belmega</w:t>
+                <w:t xml:space="preserve">Amélie Héliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Rahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2021 - 9th International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual, Unknown Region. pp.1-28</w:t>
+              <w:t xml:space="preserve">ICML 2021 - 38th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Vienna, Austria. pp.1-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342601v1</w:t>
+                <w:t xml:space="preserve">hal-03341912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeroth-order non-convex learning via hierarchical dual averaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive extra-gradient methods for min-max optimization and games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimon Antonakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Héliou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Rahier</w:t>
+                <w:t xml:space="preserve">Veronica E Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2021 - 38th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Vienna, Austria. pp.1-34</w:t>
+              <w:t xml:space="preserve">ICLR 2021 - 9th International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual, Unknown Region. pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341912v1</w:t>
+                <w:t xml:space="preserve">hal-03342601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The limits of min-max optimization algorithms: Convergence to spurious non-critical sets</w:t>
               </w:r>
@@ -9491,51 +9491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The convergence rate of regularized learning in games: From bandits and uncertainty to optimism and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Giannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Vasileios Vlatakis-Gkaragkounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9662,286 +9662,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No-regret learning and mixed Nash equilibria: They do not mix</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thanasis Lianeas</w:t>
+                <w:t xml:space="preserve">Explore Aggressively, Update Conservatively: Stochastic Extragradient Methods with Variable Stepsize Scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Guan Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Iutzeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Malick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Piliouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2020 - 34th International Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada. pp.1-24</w:t>
+              <w:t xml:space="preserve">NeurIPS '20 - 34th International Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Vancouver / Virtual, Canada. pp.16223--16234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043763v1</w:t>
+                <w:t xml:space="preserve">hal-03002844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explore Aggressively, Update Conservatively: Stochastic Extragradient Methods with Variable Stepsize Scaling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Malick</w:t>
+                <w:t xml:space="preserve">No-regret learning and mixed Nash equilibria: They do not mix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lampros Flokas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Vasileios Vlatakis-Gkaragkounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanasis Lianeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Piliouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS '20 - 34th International Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Vancouver / Virtual, Canada. pp.16223--16234</w:t>
+              <w:t xml:space="preserve">NeurIPS 2020 - 34th International Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada. pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002844v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online and Stochastic Optimization beyond Lipschitz Continuity: A Riemannian Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimon Antonakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10081,381 +10081,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the almost sure convergence of stochastic gradient descent in non-convex problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new regret analysis for Adam-type algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Alacaoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yura Malitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Kavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volkan Cevher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2020 - 34th International Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada. pp.1-32</w:t>
+              <w:t xml:space="preserve">ICML 2020 - 37th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Vienna, Austria. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043771v1</w:t>
+                <w:t xml:space="preserve">hal-03043697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-time last-iterate convergence for multi-agent learning in games</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the almost sure convergence of stochastic gradient descent in non-convex problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael I Jordan</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadav Hallak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kavis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volkan Cevher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2020 - 37th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Vienna, Austria. pp.1-11</w:t>
+              <w:t xml:space="preserve">NeurIPS 2020 - 34th International Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada. pp.1-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043711v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new regret analysis for Adam-type algorithms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite-time last-iterate convergence for multi-agent learning in games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yura Malitsky</w:t>
+                <w:t xml:space="preserve">Tianyi Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyuan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Volkan Cevher</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2020 - 37th International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2020, Vienna, Austria. pp.1-10</w:t>
+              <w:t xml:space="preserve">, Jul 2020, Vienna, Austria. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043697v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient-free Online Learning in Games with Delayed Rewards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Héliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10506,51 +10506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online non-convex optimization with imperfect feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Héliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10608,317 +10608,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fog Based Framework for IoT Service Provisioning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+                <w:t xml:space="preserve">Gradient-free Online Resource Allocation Algorithms for Dynamic Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marcastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena-Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2019 - IEEE Consumer Communications &amp; Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Las Vegas, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">SPAWC 2019 - 20th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cannes, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC.2019.8815409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859695v1</w:t>
+                <w:t xml:space="preserve">hal-02189108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-free Online Resource Allocation Algorithms for Dynamic Wireless Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena-Veronica Belmega</w:t>
+                <w:t xml:space="preserve">Fog Based Framework for IoT Service Provisioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donassolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC 2019 - 20th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cannes, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">CCNC 2019 - IEEE Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Las Vegas, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SPAWC.2019.8815409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189108v1</w:t>
+                <w:t xml:space="preserve">hal-01859695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Convergence of Single-Call Stochastic Extra-Gradient Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Guan Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Iutzeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Malick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10956,51 +10956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive mirror-prox algorithm for variational inequalities with singular operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimon Antonakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12142,532 +12142,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The asymptotic behavior of the price of anarchy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberto Cominetti</w:t>
+                <w:t xml:space="preserve">Least action routing: Identifying the optimal path in a wireless relay network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris L. Moustakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Scarsini</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyuan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Bambos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WINE 2017: Proceedings of the 13th Conference on Web and Internet Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Bangalore, India</w:t>
+              <w:t xml:space="preserve">PIMRC'17: 28th annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643345v1</w:t>
+                <w:t xml:space="preserve">hal-01643351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power control in wireless networks via dual averaging</w:t>
+                <w:t xml:space="preserve">Mirror descent learning in continuous games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyuan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris L. Moustakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Bambos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W. Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM '17: Proceedings of the 2017 IEEE Global Telecommunications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">CDC '17: Proceedings of the 56th IEEE Annual Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643339v1</w:t>
+                <w:t xml:space="preserve">hal-01643341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least action routing: Identifying the optimal path in a wireless relay network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aris L. Moustakas</w:t>
+                <w:t xml:space="preserve">The asymptotic behavior of the price of anarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Colini-Baldeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Cominetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Bambos</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Scarsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC'17: 28th annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">WINE 2017: Proceedings of the 13th Conference on Web and Internet Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643351v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirror descent learning in continuous games</w:t>
+                <w:t xml:space="preserve">Power control in wireless networks via dual averaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyuan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris L. Moustakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saied Mehdian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Bambos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC '17: Proceedings of the 56th IEEE Annual Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">GLOBECOM '17: Proceedings of the 2017 IEEE Global Telecommunications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643341v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning with bandit feedback in potential games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Héliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12839,51 +12839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedging under uncertainty: regret minimization meets exponentially fast convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Héliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13127,230 +13127,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel dynamic network architecture model based on stochastic geometry and game theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alireza Shams Shafigh</w:t>
+                <w:t xml:space="preserve">Online Power Allocation for Opportunistic Radio Access in Dynamic OFDM Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marcastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Savo Glisic</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC '16: Proceedings of the 2016 IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">2016 IEEE 84th Vehicular Technology Conference (VTC2016-Fall)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382274v1</w:t>
+                <w:t xml:space="preserve">hal-01387044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Power Allocation for Opportunistic Radio Access in Dynamic OFDM Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E Veronica Belmega</w:t>
+                <w:t xml:space="preserve">A novel dynamic network architecture model based on stochastic geometry and game theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Shams Shafigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savo Glisic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 84th Vehicular Technology Conference (VTC2016-Fall)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">ICC '16: Proceedings of the 2016 IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387044v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed learning for resource allocation under uncertainty</w:t>
               </w:r>
@@ -13453,51 +13453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Interference Mitigation via Learning in Dynamic IoT Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marcastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13548,51 +13548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-efficient power allocation in dynamic multi-carrier systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13725,90 +13725,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-efficient power allocation in OFDMA cognitive radio networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore d'Oro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris L. Moustakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCNC' 15: Proceedings of the 2015 European Conference on Networks and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13827,485 +13827,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No regrets: Distributed power control under time-varying channels and QoS requirements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Stiakogiannakis</w:t>
+                <w:t xml:space="preserve">Distributed Optimization in Multi-User MIMO Systems with Imperfect and Delayed Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allerton '14: Proceedings of the 51st Annual Allerton Conference on Communication, Control, and Computing</w:t>
+              <w:t xml:space="preserve">ISIT '14: Proceedings of the 2014 IEEE International Symposium on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382300v1</w:t>
+                <w:t xml:space="preserve">hal-01382297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Optimization in Multi-User MIMO Systems with Imperfect and Delayed Information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+                <w:t xml:space="preserve">No regrets: Distributed power control under time-varying channels and QoS requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Stiakogiannakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT '14: Proceedings of the 2014 IEEE International Symposium on Information Theory</w:t>
+              <w:t xml:space="preserve">Allerton '14: Proceedings of the 51st Annual Allerton Conference on Communication, Control, and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382297v1</w:t>
+                <w:t xml:space="preserve">hal-01382300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Aware Competitive Link Adaptation in Small-Cell Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronica Belmega</w:t>
+                <w:t xml:space="preserve">Adaptive transmit policies for cost-efficient power allocation in multi-carrier systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore d'Oro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luca Sanguinetti</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris L. Moustakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WiOpt '14: Proceedings of the 12th International Symposium and Workshops on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098846v1</w:t>
+                <w:t xml:space="preserve">hal-01382298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive transmit policies for cost-efficient power allocation in multi-carrier systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvatore d'Oro</w:t>
+                <w:t xml:space="preserve">Energy-Aware Competitive Link Adaptation in Small-Cell Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Bacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sergio Palazzo</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sanguinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiOpt '14: Proceedings of the 12th International Symposium and Workshops on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/wiopt.2014.6850272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382298v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Spectrum Management in MIMO-OFDM Cognitive Radio: An Exponential Learning Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ValueTools '13: Proceedings of the 7th International Conference on Performance Evaluation Methodologies and Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15605,434 +15605,552 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contractive kinetic Langevin samplers beyond global Lipschitz continuity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iosif Lytras</w:t>
+                <w:t xml:space="preserve">The Computational Intractability of Not Worst Responding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mete Şeref Ahunbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Lock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bary Pradelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410397v1</w:t>
+                <w:t xml:space="preserve">hal-05567539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit second-order min-max optimization methods with optimal convergence guarantees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianyi Lin</w:t>
+                <w:t xml:space="preserve">Contractive kinetic Langevin samplers beyond global Lipschitz continuity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iosif Lytras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873989v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the rate of convergence of Bregman proximal methods in constrained variational inequalities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Malick</w:t>
+                <w:t xml:space="preserve">Explicit second-order min-max optimization methods with optimal convergence guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I. Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873992v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the rate of convergence of Bregman proximal methods in constrained variational inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waïss Azizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Iutzeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Malick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Online convex optimization and no-regret learning: Algorithms, guarantees and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanguinetti Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId352"/>
+      <w:footerReference w:type="default" r:id="rId356"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16179,51 +16297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133709v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bichler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Legacci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Oberlechner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bary Pradelski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fryderyk Falniowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-025-00929-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Costantini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakopoulos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thrasyvoulos Spyropoulos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3543463" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05136745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Vasconcelos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil-Vasileios Vlatakis-Gkaragkounis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Piliouras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Jordan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2025-05-06-1737" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Sandholm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2024.105881" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04307796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#239;ss Azizian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Malick" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1580218" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04664218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich H Nax" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bary S R Pradelski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2024.102987" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874012v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ping Hsieh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan Cevher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-023-02001-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duvocelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Staudigl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Vermeulen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2022.1283" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342384v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyuan Zhou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bambos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Glynn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyu Ye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2021.1200" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03410422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Guan Hsieh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Hadikhanloo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Laraki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sorin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jdg.2022018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02636987v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donassolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Fajjari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2021.3097281" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873966v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viossat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jdg.2022021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris L. Moustakas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Glynn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2020.1996" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02405776v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ioan Bot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Tu Vuong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/stsy.2019.0064" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861460v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bilenne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Veronica Belmega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3029983" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643346v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Boyd" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1134925" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891558v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Colini-Baldeschi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cominetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scarsini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2019.1894" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marcastel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Veronica Belmega" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2910479" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-018-1254-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel M Bomze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Schachinger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1215682" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Sandholm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2018.06.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643343v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1346-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16m1105682" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382285v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sanguinetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2017.2656847" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619471v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jdg.2017008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Shams Shafigh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savo Glisic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuguang Michael Fang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2017.2681081" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643348v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore d'Oro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Galluccio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Morabito" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palazzo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.01.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Perkins" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stuart Leslie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2511930" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098494v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bravo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2016.06.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964816000127" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-015-0505-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2016.0778" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382278v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2015.2477053" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tit.2016.2594183" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382276v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsac.2016.2544600" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483807v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130920253" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382296v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bacci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Veronica Belmega" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2015.2425397" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382291v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235243v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coucheney" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2014.0687" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073500v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648840v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Moustakas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730286v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pawlowitsch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Ritt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.07.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788778v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kazakopoulos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Caire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2112050" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382306v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-AAP651" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382311v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05136755v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410395v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kontogiannis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Pollatos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Farina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Panageas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410394v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Lotidis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Blanchet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410393v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629313v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosif Lytras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05136772v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Cauvin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410392v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629305v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629307v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Kanellopoulos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Pagourtzis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629310v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04863626v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Giannou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04863624v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Papadimitriou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04312987v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04307824v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04307803v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04307876v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Karimi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Krause" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04312981v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosif Sakos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04307883v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874052v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874041v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Antonakopoulos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Quan Vu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vokan Cevher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kfir Yehuda Levy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874022v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737125v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/wiopt56218.2022.9930534" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874018v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03593516v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roussillon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loiseau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694134v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790278v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342395v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683558" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595344v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874048v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Rahier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Zenati" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874036v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342397v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342410v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2104.12761" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357714v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pethick" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kavis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342404v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Vasileios Vlatakis-Gkaragkounis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342998v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357716v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043872v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadav Hallak" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342583v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2107.01906" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342601v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica E Belmega" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341912v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie H&#233;liou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043862v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357715v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881559v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043763v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lampros Flokas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Lianeas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03002844v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043671v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043688v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Nax" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043771v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043711v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Lin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043697v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Alacaoglu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yura Malitsky" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043703v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043746v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859695v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651835" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189108v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2019.8815409" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403555v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403562v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02405750v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.06.021" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02111937v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecouat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Sheng Foo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Chandrasekhar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02056743v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8762052" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643338v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Harilaos Papadimitriou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904461v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Athey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Glynn" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891449v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891528v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ward" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891523v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643349v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leconte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Paschos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulas Kozat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949361v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643345v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643339v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied Mehdian" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643351v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643341v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643352v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643350v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tomlin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382290v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66700-3_20" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643342v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643347v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382274v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387044v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Veronica Belmega" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382284v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globalsip.2016.7905899" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387046v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382293v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382294v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stiakogiannakis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382292v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382300v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382297v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098846v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Belmega" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wiopt.2014.6850272" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382298v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382305v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382304v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382302v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Lepping" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382301v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741823v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788010v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788802v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Belmega" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788801v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382308v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382307v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382309v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Dimitriou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382310v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382312v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382289v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382287v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tzanakaki" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410397v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873989v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Jordan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873992v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891562v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanguinetti Luca" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133709v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bichler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Legacci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Oberlechner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bary Pradelski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Costantini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakopoulos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thrasyvoulos Spyropoulos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3543463" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fryderyk Falniowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-025-00929-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05136745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Vasconcelos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil-Vasileios Vlatakis-Gkaragkounis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Piliouras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Jordan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2025-05-06-1737" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Sandholm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2024.105881" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04664218v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich H Nax" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bary S R Pradelski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2024.102987" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04307796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#239;ss Azizian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Malick" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1580218" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874012v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ping Hsieh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan Cevher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-023-02001-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duvocelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Staudigl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Vermeulen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2022.1283" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342384v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyuan Zhou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bambos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Glynn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyu Ye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2021.1200" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03410422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Guan Hsieh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Hadikhanloo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Laraki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sorin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jdg.2022018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02636987v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donassolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Fajjari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2021.3097281" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873966v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viossat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jdg.2022021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris L. Moustakas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Glynn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2020.1996" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02405776v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ioan Bot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Tu Vuong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/stsy.2019.0064" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861460v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bilenne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Veronica Belmega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3029983" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643346v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Boyd" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1134925" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891558v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Colini-Baldeschi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cominetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scarsini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2019.1894" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marcastel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Veronica Belmega" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2910479" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-018-1254-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel M Bomze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Schachinger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1215682" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Sandholm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2018.06.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643343v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1346-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16m1105682" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382285v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sanguinetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2017.2656847" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643348v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore d'Oro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Galluccio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Morabito" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palazzo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.01.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619471v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jdg.2017008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643344v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Shams Shafigh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savo Glisic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuguang Michael Fang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2017.2681081" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Perkins" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stuart Leslie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2511930" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098494v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bravo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2016.06.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964816000127" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-015-0505-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2016.0778" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382278v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2015.2477053" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tit.2016.2594183" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382276v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsac.2016.2544600" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382296v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bacci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Veronica Belmega" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2015.2425397" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382291v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483807v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130920253" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235243v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coucheney" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2014.0687" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073500v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648840v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Moustakas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730286v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pawlowitsch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Ritt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.07.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788778v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kazakopoulos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Caire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2112050" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382306v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-AAP651" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382311v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410394v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Lotidis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Blanchet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410395v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kontogiannis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Pollatos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Farina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Panageas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05136755v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410393v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629313v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosif Lytras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05136772v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Cauvin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410392v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629307v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Kanellopoulos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Pagourtzis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629310v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629305v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04863626v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Giannou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04863624v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Papadimitriou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04312987v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04307876v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Karimi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Krause" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04307824v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04307803v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04312981v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosif Sakos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04307883v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874041v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Antonakopoulos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Quan Vu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vokan Cevher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kfir Yehuda Levy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874022v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737125v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/wiopt56218.2022.9930534" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874052v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03593516v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roussillon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loiseau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874018v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694134v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342395v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683558" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790278v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595344v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874048v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Rahier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Zenati" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874036v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342397v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342404v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Vasileios Vlatakis-Gkaragkounis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357714v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pethick" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kavis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342410v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2104.12761" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342998v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357716v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043872v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadav Hallak" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342583v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2107.01906" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341912v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie H&#233;liou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342601v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica E Belmega" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043862v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357715v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881559v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03002844v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043763v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lampros Flokas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Lianeas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043671v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043688v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Nax" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043697v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Alacaoglu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yura Malitsky" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043771v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043711v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Lin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043703v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043746v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189108v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2019.8815409" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859695v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651835" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403555v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403562v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02405750v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.06.021" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02111937v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecouat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Sheng Foo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Chandrasekhar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02056743v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8762052" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643338v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Harilaos Papadimitriou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904461v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Athey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Glynn" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891449v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891528v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ward" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891523v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643349v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leconte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Paschos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulas Kozat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949361v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643351v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643341v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643345v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643339v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied Mehdian" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643352v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643350v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tomlin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382290v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66700-3_20" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643342v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643347v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387044v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Veronica Belmega" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382274v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382284v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globalsip.2016.7905899" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387046v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382293v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382294v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stiakogiannakis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382292v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382297v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382300v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382298v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098846v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Belmega" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wiopt.2014.6850272" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382305v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382304v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382302v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Lepping" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382301v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741823v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788010v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788802v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Belmega" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788801v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382308v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382307v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382309v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Dimitriou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382310v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382312v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382289v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382287v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tzanakaki" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567539v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete &#350;eref Ahunbay" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goldberg" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Lock" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410397v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873989v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Jordan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873992v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891562v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanguinetti Luca" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>