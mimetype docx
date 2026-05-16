--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -134,681 +134,681 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the Convergence of Game Dynamics via Potentialness</w:t>
+                <w:t xml:space="preserve">A Quadratic Speedup in Finding Nash Equilibria of Quantum Zero-Sum Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Bichler</w:t>
+                <w:t xml:space="preserve">Francisca Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Legacci</w:t>
+                <w:t xml:space="preserve">Emmanouil-Vasileios Vlatakis-Gkaragkounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Oberlechner</w:t>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+                <w:t xml:space="preserve">Georgios Piliouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bary Pradelski</w:t>
+                <w:t xml:space="preserve">Michael I Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2025-05-06-1737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133709v1</w:t>
+                <w:t xml:space="preserve">hal-05136745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setwise Coordinate Descent for Dual Asynchronous Decentralized Optimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing the Convergence of Game Dynamics via Potentialness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Liakopoulos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Martin Bichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Legacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Oberlechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thrasyvoulos Spyropoulos</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bary Pradelski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991641v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the discrete-time origins of the replicator dynamics: From convergence to instability and chaos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Setwise Coordinate Descent for Dual Asynchronous Decentralized Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Liakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thrasyvoulos Spyropoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Game Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00182-025-00929-3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2025.3543463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629311v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quadratic Speedup in Finding Nash Equilibria of Quantum Zero-Sum Games</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the discrete-time origins of the replicator dynamics: From convergence to instability and chaos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fryderyk Falniowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael I Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.1737. </w:t>
+              <w:t xml:space="preserve">International Journal of Game Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22331/q-2025-05-06-1737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00182-025-00929-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136745v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested replicator dynamics, nested logit choice, and similarity-based learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A unified stochastic approximation framework for learning in games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William H Sandholm</w:t>
+                <w:t xml:space="preserve">Ya-Ping Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volkan Cevher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jet.2024.105881⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 203, pp.559-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10107-023-02001-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733800v1</w:t>
+                <w:t xml:space="preserve">hal-03874012v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quick or cheap? Breaking points in dynamic markets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nested replicator dynamics, nested logit choice, and similarity-based learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bary S R Pradelski</w:t>
+                <w:t xml:space="preserve">William H Sandholm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 112, pp.102987. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 220, pp.105881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2024.102987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jet.2024.105881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664218v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rate of convergence of Bregman proximal methods: Local geometry vs. regularity vs. sharpness</w:t>
               </w:r>
@@ -833,51 +833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Iutzeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Malick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (3), pp.2440-2471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -905,174 +905,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified stochastic approximation framework for learning in games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quick or cheap? Breaking points in dynamic markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ya-Ping Hsieh</w:t>
+                <w:t xml:space="preserve">Heinrich H Nax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volkan Cevher</w:t>
+                <w:t xml:space="preserve">Bary S R Pradelski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 203, pp.559-609. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 112, pp.102987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10107-023-02001-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2024.102987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874012v2</w:t>
+                <w:t xml:space="preserve">hal-04664218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-agent online learning in time-varying games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Duvocelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Staudigl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1126,265 +1126,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed stochastic optimization with large delays</w:t>
+                <w:t xml:space="preserve">Multi-agent online optimization with delays: Asynchronicity, adaptivity, and optimism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengyuan Zhou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Yu-Guan Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Iutzeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Malick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yinyu Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (78), pp.1--49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342384v1</w:t>
+                <w:t xml:space="preserve">hal-03410422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-agent online optimization with delays: Asynchronicity, adaptivity, and optimism</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Distributed stochastic optimization with large delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyuan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Bambos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinyu Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (3), pp.2082-2111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/moor.2021.1200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410422v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning in nonatomic games, Part I: Finite action spaces and population games</w:t>
               </w:r>
@@ -1396,51 +1396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Hadikhanloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Laraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1513,51 +1513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Donassolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Fajjari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1604,51 +1604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival of dominated strategies under imitation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Viossat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1695,90 +1695,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust power management via learning and game design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyuan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris L. Moustakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Bambos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter W. Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1838,51 +1838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minibatch forward-backward-forward methods for solving stochastic variational inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ioan Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Staudigl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1955,51 +1955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Optimization with Zeroth-Order Feedback in Distributed, Multi-User MIMO Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bilenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2046,77 +2046,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the convergence of mirror descent beyond stochastic convex programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyuan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Bambos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2202,51 +2202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Colini-Baldeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Cominetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Scarsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2287,278 +2287,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Power Optimization in Feedback-Limited, Dynamic and Unpredictable IoT Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Learning in games with continuous action spaces and unknown payoff functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyuan Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2019.2910479⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Programming, Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 173 (1-2), pp.465-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10107-018-1254-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189523v1</w:t>
+                <w:t xml:space="preserve">hal-01382282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning in games with continuous action spaces and unknown payoff functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Online Power Optimization in Feedback-Limited, Dynamic and Unpredictable IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marcastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena-Veronica Belmega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhengyuan Zhou</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Programming, Series A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 173 (1-2), pp.465-507. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (11), pp.2987 - 3000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10107-018-1254-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2019.2910479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382282v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessian barrier algorithms for linearly constrained optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immanuel M Bomze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Schachinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2618,51 +2618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riemannian game dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William H. Sandholm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2709,51 +2709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic mirror descent dynamics and their convergence in monotone variational inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Staudigl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2800,51 +2800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the convergence of gradient-like flows with noisy gradient input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Staudigl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2885,1236 +2885,1236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed stochastic optimization via matrix exponential learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the robustness of learning in games with stochastically perturbed payoff observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luca Sanguinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tsp.2017.2656847⟩</w:t>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (John Nash Memorial Special Issue), pp.41-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2016.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382285v1</w:t>
+                <w:t xml:space="preserve">hal-01098494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auction-based resource allocation in OpenFlow multi-tenant networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed-strategy learning with continuous action sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Perkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore d'Oro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sergio Palazzo</w:t>
+                <w:t xml:space="preserve">David Stuart Leslie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2017.01.010⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (1), pp.379 - 384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2511930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643348v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuous-time approach to online optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Distributed stochastic optimization via matrix exponential learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sanguinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamics and Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/jdg.2017008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (9), pp.2277-2290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tsp.2017.2656847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619471v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-cognitive radio networks: A novel dynamic spectrum sharing mechanism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A continuous-time approach to online optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joon Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuguang Michael Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCCN.2017.2681081⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dynamics and Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (2), pp.125-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/jdg.2017008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643344v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-strategy learning with continuous action sets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Semi-cognitive radio networks: A novel dynamic spectrum sharing mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Shams Shafigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Stuart Leslie</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savo Glisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuguang Michael Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2511930⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cognitive Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.97-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCCN.2017.2681081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382280v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the robustness of learning in games with stochastically perturbed payoff observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auction-based resource allocation in OpenFlow multi-tenant networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore d'Oro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Galluccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Bravo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+                <w:t xml:space="preserve">Sergio Palazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 103 (John Nash Memorial Special Issue), pp.41-66. </w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115, pp.29-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geb.2016.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2017.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098494v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic approximation algorithm for stochastic semidefinite programming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Learning to be green: Robust energy efficiency maximization in dynamic MIMO-OFDM systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability in the Engineering and Informational Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0269964816000127⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (4), pp.743 - 757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jsac.2016.2544600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382288v1</w:t>
+                <w:t xml:space="preserve">hal-01382276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imitation dynamics with payoff shocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Power Optimization in Random Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris L. Moustakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Viossat</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Bambos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Game Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00182-015-0505-7⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (9), pp.5030-5058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tit.2016.2594183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099014v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning in games via reinforcement learning and regularization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A stochastic approximation algorithm for stochastic semidefinite programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William H. Sandholm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 41 (4), pp.1297-1324. </w:t>
+              <w:t xml:space="preserve">Probability in the Engineering and Informational Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (3 sup), pp.431-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/moor.2016.0778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0269964816000127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073491v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning in an uncertain world: MIMO covariance matrix optimization with imperfect feedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Imitation dynamics with payoff shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aris L. Moustakas</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Viossat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 64 (1), pp.5-18. </w:t>
+              <w:t xml:space="preserve">International Journal of Game Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (1-2), pp.291-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tsp.2015.2477053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00182-015-0505-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382278v1</w:t>
+                <w:t xml:space="preserve">hal-01099014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Optimization in Random Wireless Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Learning in games via reinforcement learning and regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Bambos</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William H. Sandholm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 62 (9), pp.5030-5058. </w:t>
+              <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (4), pp.1297-1324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tit.2016.2594183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1287/moor.2016.0778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382277v1</w:t>
+                <w:t xml:space="preserve">hal-01073491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to be green: Robust energy efficiency maximization in dynamic MIMO-OFDM systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Learning in an uncertain world: MIMO covariance matrix optimization with imperfect feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris L. Moustakas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 34 (4), pp.743 - 757. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (1), pp.5-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/jsac.2016.2544600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tsp.2015.2477053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382276v1</w:t>
+                <w:t xml:space="preserve">hal-01382278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-aware competitive power allocation for heterogeneous networks under QoS constraints</w:t>
               </w:r>
@@ -4126,64 +4126,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Bacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sanguinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (9), pp.4728-4742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4217,90 +4217,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference-based pricing for opportunistic multi-carrier cognitive radio systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore d'Oro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris L. Moustakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (12), pp.6536-6549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4338,51 +4338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inertial Game Dynamics and Applications to Constrained Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Laraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4429,64 +4429,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penalty-Regulated Dynamics and Robust Learning Procedures in Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (3), pp.611-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4520,51 +4520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmit without regrets: online optimization in MIMO-OFDM cognitive radio systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4615,51 +4615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher Order Game Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Laraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 148 (6), pp.2666-2695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4684,51 +4684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed learning policies for power allocation in multiple access channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4786,278 +4786,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral stability, drift, and the diversification of languages</w:t>
+                <w:t xml:space="preserve">Living at the edge: a large deviations approach to the outage MIMO capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Pawlowitsch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pavlos Kazakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris L. Moustakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaus Ritt</w:t>
+                <w:t xml:space="preserve">Giuseppe Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 287, pp.1. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (4), pp.1984-2007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2011.2112050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730286v1</w:t>
+                <w:t xml:space="preserve">hal-00788778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living at the edge: a large deviations approach to the outage MIMO capacity</w:t>
+                <w:t xml:space="preserve">Neutral stability, drift, and the diversification of languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavlos Kazakopoulos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Christina Pawlowitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Caire</w:t>
+                <w:t xml:space="preserve">Nikolaus Ritt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 57 (4), pp.1984-2007. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 287, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2011.2112050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788778v1</w:t>
+                <w:t xml:space="preserve">hal-00730286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Emergence of Rational Behavior in the Presence of Stochastic Perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris L. Moustakas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5104,51 +5104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated Anarchy in Overlapping Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris L. Moustakas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5231,64 +5231,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-agent learning under uncertainty: Recurrence vs. concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriakos Lotidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Bambos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5365,51 +5365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilis Pollatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Panageas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5486,51 +5486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Iutzeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Malick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. pp.1-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5568,64 +5568,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust equilibria in continuous games: From strategic to dynamic robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriakos Lotidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Bambos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5676,51 +5676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamed Langevin sampling under weaker conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iosif Lytras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISTATS 2025 - 28th International Conference on Artificial Intelligence and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Mai Khao, Thailand. pp.1-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5739,1370 +5739,1370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of uncertainty on regularized learning in games</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Invariance and concentration properties of gradient-based learning in games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos Lotidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Bambos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. pp.1-50</w:t>
+              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Annual Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136772v1</w:t>
+                <w:t xml:space="preserve">hal-05410392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariance and concentration properties of gradient-based learning in games</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The impact of uncertainty on regularized learning in games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Cauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Legacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jose Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Annual Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil. pp.1-8</w:t>
+              <w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. pp.1-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410392v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The computational complexity of finding second-order stationary points</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vasilis Pollatos</w:t>
+                <w:t xml:space="preserve">No-regret learning in harmonic games: Extrapolation in the face of conflicting interests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Legacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sotiris Kanellopoulos</w:t>
+                <w:t xml:space="preserve">Christos Papadimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georgios Piliouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bary S R Pradelski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">NeurIPS 2024 - 38th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629307v1</w:t>
+                <w:t xml:space="preserve">hal-04863624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometric decomposition of finite games: Convergence vs. recurrence under exponential weights</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Accelerated regularized learning in finite N-person games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos Lotidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Giannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bary Pradelski</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Bambos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">NeurIPS 2024 - 38th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. pp.1-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629310v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the long-run distribution of stochastic gradient descent? A large deviations analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The computational complexity of finding second-order stationary points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kontogiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilis Pollatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotiris Kanellopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris Pagourtzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria. pp.1-70</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629305v1</w:t>
+                <w:t xml:space="preserve">hal-04629307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated regularized learning in finite N-person games</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A geometric decomposition of finite games: Convergence vs. recurrence under exponential weights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Legacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Bambos</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bary Pradelski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2024 - 38th Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. pp.1-30</w:t>
+              <w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863626v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No-regret learning in harmonic games: Extrapolation in the face of conflicting interests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">What is the long-run distribution of stochastic gradient descent? A large deviations analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waïss Azizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Iutzeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Malick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bary S R Pradelski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2024 - 38th Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. pp.1-36</w:t>
+              <w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria. pp.1-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863624v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quadratic speedup in finding Nash equilibria of quantum zero-sum games</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Exploiting hidden structures in non-convex games for convergence to Nash equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iosif Sakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil-Vasileios Vlatakis-Gkaragkounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Georgios Piliouras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael I Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QTML 2023 - Annual international conference on Quantum Techniques in Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, CERN, Switzerland. pp.1-54</w:t>
+              <w:t xml:space="preserve">NeurIPS 2023 - 37th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, New Orleans (LA), United States. pp.1-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312987v1</w:t>
+                <w:t xml:space="preserve">hal-04312981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riemannian stochastic optimization methods avoid strict saddle points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Ping Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2023 - 37th Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, New Orleans (LA), United States. pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payoff-based learning with matrix multiplicative weights in quantum games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriakos Lotidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Bambos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2023 - 37th Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, New Orleans (LA), United States. pp.1-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stability of matrix multiplicative weights dynamics in quantum games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriakos Lotidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Bambos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting hidden structures in non-convex games for convergence to Nash equilibrium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A quadratic speedup in finding Nash equilibria of quantum zero-sum games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil-Vasileios Vlatakis-Gkaragkounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Georgios Piliouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2023 - 37th Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, New Orleans (LA), United States. pp.1-32</w:t>
+              <w:t xml:space="preserve">QTML 2023 - Annual international conference on Quantum Techniques in Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, CERN, Switzerland. pp.1-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312981v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The equivalence of dynamic and strategic stability under regularized learning in games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2023 - 37th Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, New Orleans (LA), United States. pp.1-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7121,1924 +7121,1924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UnderGrad: A universal black-box optimization method with almost dimension-free convergence rate guarantees</w:t>
+                <w:t xml:space="preserve">Nested bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimon Antonakopoulos</w:t>
+                <w:t xml:space="preserve">Matthieu Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Quan Vu</w:t>
+                <w:t xml:space="preserve">Thibaud Rahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vokan Cevher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+                <w:t xml:space="preserve">Houssam Zenati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States. pp.1-31</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Baltimore, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874041v1</w:t>
+                <w:t xml:space="preserve">hal-03874048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning in games with quantized payoff observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kyriakos Lotidis</w:t>
+                <w:t xml:space="preserve">AdaGrad avoids saddle points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimon Antonakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Bambos</w:t>
+                <w:t xml:space="preserve">Georgios Piliouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2022 - 61st IEEE Annual Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.1-8</w:t>
+              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States. pp.1-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874022v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online convex optimization in wireless networks and beyond: The feedback -performance trade-off</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Asymptotic Degradation of Linear Regression Estimates with Strategic Data Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Negrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAWNET 2022 - International Workshop on Resource Allocation and Cooperation in Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALT 2022 - 33rd International Conference on Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France. pp.1-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/wiopt56218.2022.9930534⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03737125v2</w:t>
+                <w:t xml:space="preserve">hal-03593516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of Riemannian Robbins-Monro algorithms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the convergence of policy gradient methods to Nash equilibria in general stochastic games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Giannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos Lotidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Krause</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil-Vasileios Vlatakis-Gkaragkounis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLT 2022 - 35th Annual Conference on Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.1-31</w:t>
+              <w:t xml:space="preserve">NeurIPS 2022 - 36th International Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States. pp.1-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874052v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Degradation of Linear Regression Estimates with Strategic Data Sources</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">UnderGrad: A universal black-box optimization method with almost dimension-free convergence rate guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimon Antonakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Quan Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vokan Cevher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kfir Yehuda Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALT 2022 - 33rd International Conference on Algorithmic Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France. pp.1-31</w:t>
+              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States. pp.1-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593516v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the convergence of policy gradient methods to Nash equilibria in general stochastic games</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning in games with quantized payoff observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriakos Lotidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil-Vasileios Vlatakis-Gkaragkounis</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Bambos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2022 - 36th International Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States. pp.1-43</w:t>
+              <w:t xml:space="preserve">CDC 2022 - 61st IEEE Annual Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874018v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No-Regret Learning in Games with Noisy Feedback: Faster Rates and Adaptivity via Learning Rate Separation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Online convex optimization in wireless networks and beyond: The feedback -performance trade-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2022 - 36th International Conference on Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAWNET 2022 - International Workshop on Resource Allocation and Cooperation in Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Turin, Italy. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/wiopt56218.2022.9930534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694134v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737125v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization in open networks via dual averaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The dynamics of Riemannian Robbins-Monro algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Ping Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2021 - 60th IEEE Annual Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COLT 2022 - 35th Annual Conference on Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.1-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342395v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pick your neighbor: Local Gauss-Southwell rule for fast asynchronous decentralized optimization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">No-Regret Learning in Games with Noisy Feedback: Faster Rates and Adaptivity via Learning Rate Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Guan Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimon Antonakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volkan Cevher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thrasyvoulos Spyropoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2022 - 61st IEEE Annual Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">NeurIPS 2022 - 36th International Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790278v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online learning in multi-agent systems: Regret, equilibrium, and the road ahead</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimization in open networks via dual averaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Guan Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Iutzeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Malick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2021 - 60th IEEE Annual Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, TX, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595344v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested bandits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pick your neighbor: Local Gauss-Southwell rule for fast asynchronous decentralized optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Liakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Houssam Zenati</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thrasyvoulos Spyropoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Baltimore, MA, United States</w:t>
+              <w:t xml:space="preserve">CDC 2022 - 61st IEEE Annual Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874048v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AdaGrad avoids saddle points</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Online learning in multi-agent systems: Regret, equilibrium, and the road ahead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States. pp.1-41</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874036v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium tracking and convergence in dynamic games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adaptive first-order methods revisited: Convex optimization without Lipschitz requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimon Antonakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Staudigl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2021 - 60th IEEE Annual Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Austin, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">NeurIPS 2021 - 35th International Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342397v1</w:t>
+                <w:t xml:space="preserve">hal-03342998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of the strictest: Stable and unstable equilibria under regularized learning with partial information</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fast routing under uncertainty: Adaptive learning in congestion games with exponential weights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Quan Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimon Antonakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLT 2021 - 34th Annual Conference on Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Boulder, United States. pp.1-30</w:t>
+              <w:t xml:space="preserve">NeurIPS 2021 - 35th International Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual, Unknown Region. pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342404v1</w:t>
+                <w:t xml:space="preserve">hal-03357716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sifting through the noise: Universal first-order methods for stochastic variational inequalities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Survival of the strictest: Stable and unstable equilibria under regularized learning with partial information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Giannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Vasileios Vlatakis-Gkaragkounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Volkan Cevher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2021 - 35th International Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Virtual, Unknown Region. pp.1-39</w:t>
+              <w:t xml:space="preserve">COLT 2021 - 34th Annual Conference on Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Boulder, United States. pp.1-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357714v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive learning in continuous games: Optimal regret bounds and convergence to Nash equilibrium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Sifting through the noise: Universal first-order methods for stochastic variational inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimon Antonakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pethick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kavis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volkan Cevher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLT 2021 - the 34th Annual Conference on Learning Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeurIPS 2021 - 35th International Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual, Unknown Region. pp.1-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342410v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive first-order methods revisited: Convex optimization without Lipschitz requirements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Adaptive learning in continuous games: Optimal regret bounds and convergence to Nash equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Guan Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimon Antonakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2021 - 35th International Conference on Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COLT 2021 - the 34th Annual Conference on Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Boulder, United States. pp.2388-2422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2104.12761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342998v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast routing under uncertainty: Adaptive learning in congestion games with exponential weights</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Equilibrium tracking and convergence in dynamic games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Staudigl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2021 - 35th International Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Virtual, Unknown Region. pp.1-36</w:t>
+              <w:t xml:space="preserve">CDC 2021 - 60th IEEE Annual Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357716v1</w:t>
+                <w:t xml:space="preserve">hal-03342397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regret minimization in stochastic non-convex learning via a proximal-gradient approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadav Hallak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volkan Cevher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2021 - 38th International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9102,51 +9102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Iutzeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Malick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLT 2021 - 34th Annual Conference on Learning Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Boulder, United States. pp.1-32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9174,286 +9174,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeroth-order non-convex learning via hierarchical dual averaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive extra-gradient methods for min-max optimization and games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimon Antonakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Héliou</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Veronica E Belmega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2021 - 38th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Vienna, Austria. pp.1-34</w:t>
+              <w:t xml:space="preserve">ICLR 2021 - 9th International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual, Unknown Region. pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341912v1</w:t>
+                <w:t xml:space="preserve">hal-03342601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive extra-gradient methods for min-max optimization and games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zeroth-order non-convex learning via hierarchical dual averaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Héliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimon Antonakopoulos</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Matthieu Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Rahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2021 - 9th International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual, Unknown Region. pp.1-28</w:t>
+              <w:t xml:space="preserve">ICML 2021 - 38th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Vienna, Austria. pp.1-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342601v1</w:t>
+                <w:t xml:space="preserve">hal-03341912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The limits of min-max optimization algorithms: Convergence to spurious non-critical sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Ping Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volkan Cevher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2021 - 38th International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9478,77 +9478,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The convergence rate of regularized learning in games: From bandits and uncertainty to optimism and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Giannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Vasileios Vlatakis-Gkaragkounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2021 - 35th International Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Virtual, Unknown Region. pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9567,3656 +9567,3656 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivative-Free Optimization over Multi-User MIMO Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Online non-convex optimization with imperfect feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Héliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Rahier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetGCoop '20: The 2020 International Conference on Network Games, Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Cargese, France</w:t>
+              <w:t xml:space="preserve">NeurIPS 2020 - 34th International Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881559v1</w:t>
+                <w:t xml:space="preserve">hal-03043746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explore Aggressively, Update Conservatively: Stochastic Extragradient Methods with Variable Stepsize Scaling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Online and Stochastic Optimization beyond Lipschitz Continuity: A Riemannian Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimon Antonakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS '20 - 34th International Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Vancouver / Virtual, Canada. pp.16223--16234</w:t>
+              <w:t xml:space="preserve">ICLR 2020 - International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Addis Ababa, Ethiopia. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002844v1</w:t>
+                <w:t xml:space="preserve">hal-03043671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No-regret learning and mixed Nash equilibria: They do not mix</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Explore Aggressively, Update Conservatively: Stochastic Extragradient Methods with Variable Stepsize Scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Guan Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Iutzeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Malick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Piliouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2020 - 34th International Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada. pp.1-24</w:t>
+              <w:t xml:space="preserve">NeurIPS '20 - 34th International Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Vancouver / Virtual, Canada. pp.16223--16234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043763v1</w:t>
+                <w:t xml:space="preserve">hal-03002844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online and Stochastic Optimization beyond Lipschitz Continuity: A Riemannian Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
+                <w:t xml:space="preserve">No-regret learning and mixed Nash equilibria: They do not mix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lampros Flokas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Vasileios Vlatakis-Gkaragkounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanasis Lianeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+                <w:t xml:space="preserve">Georgios Piliouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2020 - International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Addis Ababa, Ethiopia. pp.1-20</w:t>
+              <w:t xml:space="preserve">NeurIPS 2020 - 34th International Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada. pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043671v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quick or cheap? Breaking points in dynamic markets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Derivative-Free Optimization over Multi-User MIMO Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bilenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bary Pradelski</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC 2020 - 21st ACM Conference on Economics and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Budapest, Hungary. pp.1-32</w:t>
+              <w:t xml:space="preserve">NetGCoop '20: The 2020 International Conference on Network Games, Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043688v1</w:t>
+                <w:t xml:space="preserve">hal-02881559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new regret analysis for Adam-type algorithms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quick or cheap? Breaking points in dynamic markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Volkan Cevher</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Nax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bary Pradelski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2020 - 37th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Vienna, Austria. pp.1-10</w:t>
+              <w:t xml:space="preserve">EC 2020 - 21st ACM Conference on Economics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Budapest, Hungary. pp.1-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043697v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the almost sure convergence of stochastic gradient descent in non-convex problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A new regret analysis for Adam-type algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Alacaoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yura Malitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volkan Cevher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2020 - 34th International Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada. pp.1-32</w:t>
+              <w:t xml:space="preserve">ICML 2020 - 37th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Vienna, Austria. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043771v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-time last-iterate convergence for multi-agent learning in games</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the almost sure convergence of stochastic gradient descent in non-convex problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael I Jordan</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadav Hallak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kavis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volkan Cevher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2020 - 37th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Vienna, Austria. pp.1-11</w:t>
+              <w:t xml:space="preserve">NeurIPS 2020 - 34th International Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada. pp.1-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043711v1</w:t>
+                <w:t xml:space="preserve">hal-03043771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-free Online Learning in Games with Delayed Rewards</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Finite-time last-iterate convergence for multi-agent learning in games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyuan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhengyuan Zhou</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael I Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2020 - 37th International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Vienna, Austria. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043703v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online non-convex optimization with imperfect feedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Gradient-free Online Learning in Games with Delayed Rewards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Héliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Rahier</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyuan Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2020 - 34th International Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">ICML 2020 - 37th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Vienna, Austria. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043746v1</w:t>
+                <w:t xml:space="preserve">hal-03043703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-free Online Resource Allocation Algorithms for Dynamic Wireless Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimistic Mirror Descent in Saddle-Point Problems: Going the Extra (Gradient) Mile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lecouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Zenati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Sheng Foo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Chandrasekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC 2019 - 20th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICLR 2019 - 7th International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, New Orleans, United States. pp.1-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189108v1</w:t>
+                <w:t xml:space="preserve">hal-02111937v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fog Based Framework for IoT Service Provisioning</w:t>
+                <w:t xml:space="preserve">Load Aware Provisioning of IoT Services on Fog Computing Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Donassolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Fajjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2019 - IEEE Consumer Communications &amp; Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651835⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2019.8762052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859695v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Convergence of Single-Call Stochastic Extra-Gradient Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Guan Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Iutzeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Malick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive mirror-prox algorithm for variational inequalities with singular operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimon Antonakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent Noisy forward-backward-forward algorithms in non-monotone variational inequalities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gradient-free Online Resource Allocation Algorithms for Dynamic Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marcastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena-Veronica Belmega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LSS 2019 - 15th IFAC Symposium on Large Scale Complex Systems: Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.06.021⟩</w:t>
+              <w:t xml:space="preserve">SPAWC 2019 - 20th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cannes, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC.2019.8815409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405750v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimistic Mirror Descent in Saddle-Point Problems: Going the Extra (Gradient) Mile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fog Based Framework for IoT Service Provisioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Donassolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2019 - 7th International Conference on Learning Representations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCNC 2019 - IEEE Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Las Vegas, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111937v2</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load Aware Provisioning of IoT Services on Fog Computing Platform</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Convergent Noisy forward-backward-forward algorithms in non-monotone variational inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Staudigl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Shanghai, China. </w:t>
+              <w:t xml:space="preserve">LSS 2019 - 15th IFAC Symposium on Large Scale Complex Systems: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Delft, Netherlands. pp.120-125, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2019.8762052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056743v1</w:t>
+                <w:t xml:space="preserve">hal-02405750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycles in adversarial regularized learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the convergence of stochastic forward-backward-forward algorithms with variance reduction in pseudo-monotone variational inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georgios Piliouras</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Staudigl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phan Tu Vuong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SODA '18 - Twenty-Ninth Annual ACM-SIAM Symposium on Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, New Orleans, United States. pp.2703-2717</w:t>
+              <w:t xml:space="preserve">NIPS 2018 - Workshop on Smooth Games, Optimization and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montréal, Canada. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643338v1</w:t>
+                <w:t xml:space="preserve">hal-01949361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning in Games with Lossy Feedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Power Control with Random Delays: Robust Feedback Averaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyuan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Bambos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS 2018 - Thirty-second Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montreal, Canada. pp.1-11</w:t>
+              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami Beach, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904461v1</w:t>
+                <w:t xml:space="preserve">hal-01891528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Asynchronous Optimization with Unbounded Delays: How Slow Can You Go?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bandit learning in concave N-person games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Stuart Leslie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2018 - 35th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1-10</w:t>
+              <w:t xml:space="preserve">NIPS 2018 - Thirty-second Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montréal, Canada. pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891449v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Control with Random Delays: Robust Feedback Averaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning in Games with Lossy Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyuan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Athey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Bambos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Ward</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Miami Beach, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">NIPS 2018 - Thirty-second Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montreal, Canada. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891528v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandit learning in concave N-person games</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Distributed Asynchronous Optimization with Unbounded Delays: How Slow Can You Go?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyuan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Bambos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W. Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinyu Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS 2018 - Thirty-second Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montréal, Canada. pp.1-24</w:t>
+              <w:t xml:space="preserve">ICML 2018 - 35th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891523v1</w:t>
+                <w:t xml:space="preserve">hal-01891449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A resource allocation framework for network slicing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cycles in adversarial regularized learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Leconte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georgios Paschos</w:t>
+                <w:t xml:space="preserve">Christos Harilaos Papadimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ulas Kozat</w:t>
+                <w:t xml:space="preserve">Georgios Piliouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOCOM 2018 - IEEE International Conference on Computer Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Honolulu, United States. pp.1-9</w:t>
+              <w:t xml:space="preserve">SODA '18 - Twenty-Ninth Annual ACM-SIAM Symposium on Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, New Orleans, United States. pp.2703-2717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643349v1</w:t>
+                <w:t xml:space="preserve">hal-01643338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the convergence of stochastic forward-backward-forward algorithms with variance reduction in pseudo-monotone variational inequalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A resource allocation framework for network slicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Paschos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu Bot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Phan Tu Vuong</w:t>
+                <w:t xml:space="preserve">Ulas Kozat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS 2018 - Workshop on Smooth Games, Optimization and Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montréal, Canada. pp.1-5</w:t>
+              <w:t xml:space="preserve">INFOCOM 2018 - IEEE International Conference on Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Honolulu, United States. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949361v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least action routing: Identifying the optimal path in a wireless relay network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Convergence to Nash equilibrium in continuous games with noisy first-order feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Bambos</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Staudigl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC'17: 28th annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">CDC '17: Proceedings of the 55th IEEE Annual Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643351v1</w:t>
+                <w:t xml:space="preserve">hal-01643347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirror descent learning in continuous games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Stochastic mirror descent for variationally coherent optimization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyuan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Bambos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter W. Glynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC '17: Proceedings of the 56th IEEE Annual Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">NIPS '17: Proceedings of the 31st International Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Long Beach, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643341v1</w:t>
+                <w:t xml:space="preserve">hal-01643342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The asymptotic behavior of the price of anarchy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Learning with bandit feedback in potential games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Héliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Scarsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WINE 2017: Proceedings of the 13th Conference on Web and Internet Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Bangalore, India</w:t>
+              <w:t xml:space="preserve">NIPS '17: Proceedings of the 31st International Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Long Beach, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643345v1</w:t>
+                <w:t xml:space="preserve">hal-01643352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power control in wireless networks via dual averaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Countering feedback delays in multi-agent learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyuan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Bambos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W. Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tomlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM '17: Proceedings of the 2017 IEEE Global Telecommunications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">NIPS '17: Proceedings of the 31st International Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Long Beach, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643339v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning with bandit feedback in potential games</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Least action routing: Identifying the optimal path in a wireless relay network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris L. Moustakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyuan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Bambos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS '17: Proceedings of the 31st International Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Long Beach, CA, United States</w:t>
+              <w:t xml:space="preserve">PIMRC'17: 28th annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643352v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Countering feedback delays in multi-agent learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Mirror descent learning in continuous games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyuan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris L. Moustakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Bambos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter W. Glynn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Tomlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS '17: Proceedings of the 31st International Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Long Beach, CA, United States</w:t>
+              <w:t xml:space="preserve">CDC '17: Proceedings of the 56th IEEE Annual Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643350v1</w:t>
+                <w:t xml:space="preserve">hal-01643341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedging under uncertainty: regret minimization meets exponentially fast convergence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The asymptotic behavior of the price of anarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Colini-Baldeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Cominetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Scarsini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Algorithmic Game Theory (SAGT) 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WINE 2017: Proceedings of the 13th Conference on Web and Internet Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Bangalore, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382290v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic mirror descent for variationally coherent optimization problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Power control in wireless networks via dual averaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyuan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris L. Moustakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saied Mehdian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Bambos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS '17: Proceedings of the 31st International Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Long Beach, CA, United States</w:t>
+              <w:t xml:space="preserve">GLOBECOM '17: Proceedings of the 2017 IEEE Global Telecommunications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643342v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence to Nash equilibrium in continuous games with noisy first-order feedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hedging under uncertainty: regret minimization meets exponentially fast convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Héliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Staudigl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC '17: Proceedings of the 55th IEEE Annual Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Algorithmic Game Theory (SAGT) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, L'Aquila, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66700-3_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643347v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Power Allocation for Opportunistic Radio Access in Dynamic OFDM Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marcastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE 84th Vehicular Technology Conference (VTC2016-Fall)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13241,77 +13241,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel dynamic network architecture model based on stochastic geometry and game theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Shams Shafigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savo Glisic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC '16: Proceedings of the 2016 IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13336,77 +13336,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed learning for resource allocation under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sanguinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GlobalSIP 2016 - IEEE Global Conference on Signal and Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Washington, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13440,90 +13440,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Interference Mitigation via Learning in Dynamic IoT Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marcastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE WORKSHOP GLOBECOM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13542,368 +13542,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient power allocation in dynamic multi-carrier systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cost-efficient power allocation in OFDMA cognitive radio networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore d'Oro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris L. Moustakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC Spring 2015: Proceedings of the 2015 IEEE Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Glasgow, Scotland, Unknown Region</w:t>
+              <w:t xml:space="preserve">EUCNC' 15: Proceedings of the 2015 European Conference on Networks and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382293v1</w:t>
+                <w:t xml:space="preserve">hal-01382292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No more tears: A no-regret approach to power control in dynamically varying MIMO networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Energy-efficient power allocation in dynamic multi-carrier systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Veronica Belmega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiOpt '15: Proceedings of the 13th International Symposium and Workshops on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">VTC Spring 2015: Proceedings of the 2015 IEEE Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Glasgow, Scotland, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382294v1</w:t>
+                <w:t xml:space="preserve">hal-01382293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-efficient power allocation in OFDMA cognitive radio networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">No more tears: A no-regret approach to power control in dynamically varying MIMO networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Stiakogiannakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sergio Palazzo</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCNC' 15: Proceedings of the 2015 European Conference on Networks and Communications</w:t>
+              <w:t xml:space="preserve">WiOpt '15: Proceedings of the 13th International Symposium and Workshops on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382292v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Optimization in Multi-User MIMO Systems with Imperfect and Delayed Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIT '14: Proceedings of the 2014 IEEE International Symposium on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13928,77 +13928,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No regrets: Distributed power control under time-varying channels and QoS requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Stiakogiannakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allerton '14: Proceedings of the 51st Annual Allerton Conference on Communication, Control, and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14017,282 +14017,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive transmit policies for cost-efficient power allocation in multi-carrier systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Energy-Aware Competitive Link Adaptation in Small-Cell Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Bacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Belmega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sergio Palazzo</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sanguinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiOpt '14: Proceedings of the 12th International Symposium and Workshops on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/wiopt.2014.6850272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382298v1</w:t>
+                <w:t xml:space="preserve">hal-01098846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Aware Competitive Link Adaptation in Small-Cell Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adaptive transmit policies for cost-efficient power allocation in multi-carrier systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore d'Oro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luca Sanguinetti</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris L. Moustakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WiOpt '14: Proceedings of the 12th International Symposium and Workshops on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/wiopt.2014.6850272⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01098846v1</w:t>
+                <w:t xml:space="preserve">hal-01382298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Spectrum Management in MIMO-OFDM Cognitive Radio: An Exponential Learning Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14330,51 +14330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riemannian-Geometric Optimization Methods for MIMO Multiple Access Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris L. Moustakas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14425,51 +14425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating Population-Based Search Heuristics by Adaptive Resource Allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Lepping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14507,51 +14507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy-Driven Optimization Dynamics for Gaussian Vector Multiple Access Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris L. Moustakas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14589,51 +14589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix Exponential Learning: Distributed Optimization in MIMO systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14684,51 +14684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strange bedfellows: Riemann, Gibbs and vector Gaussian multiple access channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetGCoop'12: Proceedings of the 6th International Conference on Network Games, Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14747,286 +14747,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic power allocation games in parallel multiple access channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Selfish routing revisited: degeneracy, evolution and stochastic fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris L. Moustakas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ValueTools'11: ACM Proceedings of the 5th International Conference on Performance Evaluation Methodologies and Tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Cachan, France. pp.332-341</w:t>
+              <w:t xml:space="preserve">ValueTools '11: ACM Proceedings of the 5th International Conference on Performance Evaluation Methodologies and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cargèse, France. pp.217-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788802v1</w:t>
+                <w:t xml:space="preserve">hal-00788801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selfish routing revisited: degeneracy, evolution and stochastic fluctuations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamic power allocation games in parallel multiple access channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena V. Belmega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris L. Moustakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ValueTools '11: ACM Proceedings of the 5th International Conference on Performance Evaluation Methodologies and Tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cargèse, France. pp.217-226</w:t>
+              <w:t xml:space="preserve">ValueTools'11: ACM Proceedings of the 5th International Conference on Performance Evaluation Methodologies and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Cachan, France. pp.332-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788801v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of MIMO Mutual Information: a Large Deviations Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Kazakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris L. Moustakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITW '09: Proceedings of the 2009 IEEE workshop on networking and information theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15051,51 +15051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning in the Presence of Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris L. Moustakas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15133,51 +15133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical Handover Between Wireless Service Providers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris L. Moustakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15241,51 +15241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical Handover Between Wireless Standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Dimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris L. Moustakas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15323,51 +15323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Simplex Game: Can Selfish Users Learn to Operate Efficiently in Wireless Networks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris L. Moustakas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15431,203 +15431,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Power Allocation and Control in Time-Varying Multi-Carrier MIMO Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Boltzmann meets Nash: Energy-efficient routing in optical networks under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Touati</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris L. Moustakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Tzanakaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382289v1</w:t>
+                <w:t xml:space="preserve">hal-01382287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boltzmann meets Nash: Energy-efficient routing in optical networks under uncertainty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adaptive Power Allocation and Control in Time-Varying Multi-Carrier MIMO Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Stiakogiannakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Tzanakaki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01382287v1</w:t>
+                <w:t xml:space="preserve">hal-01382289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15684,64 +15684,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Lock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bary Pradelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15776,51 +15776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contractive kinetic Langevin samplers beyond global Lipschitz continuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iosif Lytras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15838,64 +15838,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit second-order min-max optimization methods with optimal convergence guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael I. Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15965,51 +15965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Iutzeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Malick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16040,64 +16040,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online convex optimization and no-regret learning: Algorithms, guarantees and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanguinetti Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16297,51 +16297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133709v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bichler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Legacci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Oberlechner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bary Pradelski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Costantini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakopoulos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thrasyvoulos Spyropoulos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3543463" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fryderyk Falniowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-025-00929-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05136745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Vasconcelos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil-Vasileios Vlatakis-Gkaragkounis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Piliouras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Jordan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2025-05-06-1737" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Sandholm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2024.105881" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04664218v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich H Nax" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bary S R Pradelski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2024.102987" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04307796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#239;ss Azizian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Malick" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1580218" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874012v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ping Hsieh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan Cevher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-023-02001-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duvocelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Staudigl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Vermeulen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2022.1283" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342384v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyuan Zhou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bambos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Glynn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyu Ye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2021.1200" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03410422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Guan Hsieh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Hadikhanloo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Laraki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sorin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jdg.2022018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02636987v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donassolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Fajjari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2021.3097281" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873966v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viossat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jdg.2022021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris L. Moustakas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Glynn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2020.1996" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02405776v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ioan Bot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Tu Vuong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/stsy.2019.0064" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861460v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bilenne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Veronica Belmega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3029983" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643346v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Boyd" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1134925" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891558v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Colini-Baldeschi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cominetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scarsini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2019.1894" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marcastel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Veronica Belmega" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2910479" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-018-1254-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel M Bomze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Schachinger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1215682" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Sandholm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2018.06.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643343v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1346-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16m1105682" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382285v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sanguinetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2017.2656847" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643348v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore d'Oro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Galluccio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Morabito" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palazzo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.01.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619471v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jdg.2017008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643344v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Shams Shafigh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savo Glisic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuguang Michael Fang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2017.2681081" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Perkins" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stuart Leslie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2511930" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098494v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bravo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2016.06.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964816000127" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-015-0505-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2016.0778" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382278v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2015.2477053" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tit.2016.2594183" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382276v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsac.2016.2544600" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382296v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bacci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Veronica Belmega" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2015.2425397" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382291v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483807v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130920253" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235243v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coucheney" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2014.0687" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073500v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648840v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Moustakas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730286v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pawlowitsch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Ritt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.07.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788778v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kazakopoulos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Caire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2112050" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382306v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-AAP651" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382311v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410394v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Lotidis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Blanchet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410395v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kontogiannis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Pollatos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Farina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Panageas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05136755v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410393v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629313v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosif Lytras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05136772v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Cauvin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410392v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629307v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Kanellopoulos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Pagourtzis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629310v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629305v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04863626v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Giannou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04863624v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Papadimitriou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04312987v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04307876v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Karimi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Krause" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04307824v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04307803v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04312981v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosif Sakos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04307883v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874041v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Antonakopoulos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Quan Vu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vokan Cevher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kfir Yehuda Levy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874022v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737125v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/wiopt56218.2022.9930534" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874052v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03593516v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roussillon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loiseau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874018v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694134v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342395v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683558" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790278v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595344v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874048v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Rahier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Zenati" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874036v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342397v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342404v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Vasileios Vlatakis-Gkaragkounis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357714v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pethick" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kavis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342410v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2104.12761" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342998v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357716v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043872v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadav Hallak" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342583v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2107.01906" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341912v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie H&#233;liou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342601v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica E Belmega" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043862v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357715v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881559v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03002844v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043763v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lampros Flokas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Lianeas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043671v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043688v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Nax" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043697v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Alacaoglu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yura Malitsky" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043771v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043711v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Lin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043703v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043746v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189108v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2019.8815409" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859695v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651835" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403555v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403562v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02405750v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.06.021" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02111937v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecouat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Sheng Foo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Chandrasekhar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02056743v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8762052" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643338v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Harilaos Papadimitriou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904461v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Athey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Glynn" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891449v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891528v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ward" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891523v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643349v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leconte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Paschos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulas Kozat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949361v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643351v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643341v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643345v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643339v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied Mehdian" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643352v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643350v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tomlin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382290v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66700-3_20" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643342v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643347v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387044v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Veronica Belmega" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382274v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382284v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globalsip.2016.7905899" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387046v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382293v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382294v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stiakogiannakis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382292v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382297v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382300v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382298v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098846v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Belmega" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wiopt.2014.6850272" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382305v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382304v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382302v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Lepping" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382301v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741823v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788010v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788802v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Belmega" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788801v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382308v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382307v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382309v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Dimitriou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382310v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382312v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382289v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382287v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tzanakaki" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567539v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete &#350;eref Ahunbay" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goldberg" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Lock" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410397v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873989v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Jordan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873992v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891562v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanguinetti Luca" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05136745v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Vasconcelos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil-Vasileios Vlatakis-Gkaragkounis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Piliouras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Jordan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2025-05-06-1737" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133709v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bichler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Legacci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Oberlechner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bary Pradelski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Costantini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakopoulos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thrasyvoulos Spyropoulos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3543463" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629311v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fryderyk Falniowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-025-00929-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874012v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ping Hsieh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan Cevher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-023-02001-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733800v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Sandholm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2024.105881" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04307796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#239;ss Azizian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Malick" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1580218" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04664218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich H Nax" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bary S R Pradelski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2024.102987" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duvocelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Staudigl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Vermeulen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2022.1283" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03410422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Guan Hsieh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyuan Zhou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bambos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Glynn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyu Ye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2021.1200" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Hadikhanloo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Laraki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sorin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jdg.2022018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02636987v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donassolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Fajjari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2021.3097281" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873966v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viossat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jdg.2022021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris L. Moustakas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Glynn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2020.1996" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02405776v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ioan Bot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Tu Vuong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/stsy.2019.0064" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861460v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bilenne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Veronica Belmega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3029983" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643346v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Boyd" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1134925" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891558v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Colini-Baldeschi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cominetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scarsini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2019.1894" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-018-1254-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marcastel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Veronica Belmega" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2910479" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel M Bomze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Schachinger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1215682" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Sandholm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2018.06.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643343v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1346-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16m1105682" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098494v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bravo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2016.06.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382280v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Perkins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stuart Leslie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2511930" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382285v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sanguinetti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2017.2656847" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619471v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Kwon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jdg.2017008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643344v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Shams Shafigh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savo Glisic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuguang Michael Fang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCCN.2017.2681081" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643348v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore d'Oro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Galluccio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Morabito" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palazzo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.01.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382276v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsac.2016.2544600" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382277v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tit.2016.2594183" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964816000127" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099014v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-015-0505-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2016.0778" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382278v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2015.2477053" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382296v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bacci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Veronica Belmega" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2015.2425397" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382291v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483807v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130920253" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235243v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coucheney" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2014.0687" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073500v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648840v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Moustakas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788778v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kazakopoulos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Caire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2112050" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730286v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pawlowitsch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Ritt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.07.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382306v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-AAP651" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382311v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410394v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Lotidis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Blanchet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410395v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kontogiannis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Pollatos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Farina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Panageas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05136755v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410393v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629313v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosif Lytras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410392v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05136772v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Cauvin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04863624v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Papadimitriou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04863626v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Giannou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629307v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Kanellopoulos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Pagourtzis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629310v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629305v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04312981v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosif Sakos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04307876v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Karimi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Krause" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04307824v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04307803v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04312987v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04307883v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874048v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Rahier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Zenati" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874036v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Antonakopoulos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03593516v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roussillon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loiseau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874018v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874041v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Quan Vu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vokan Cevher" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kfir Yehuda Levy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874022v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737125v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/wiopt56218.2022.9930534" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874052v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694134v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342395v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683558" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790278v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595344v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342998v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357716v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342404v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Vasileios Vlatakis-Gkaragkounis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357714v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pethick" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kavis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342410v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2104.12761" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342397v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043872v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadav Hallak" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342583v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2107.01906" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342601v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica E Belmega" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341912v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie H&#233;liou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043862v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357715v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043746v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043671v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03002844v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043763v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lampros Flokas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Lianeas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881559v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043688v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Nax" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043697v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Alacaoglu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yura Malitsky" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043771v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043711v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Lin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043703v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02111937v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecouat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Sheng Foo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Chandrasekhar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02056743v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8762052" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403555v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403562v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189108v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2019.8815409" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859695v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651835" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02405750v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.06.021" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949361v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891528v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ward" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891523v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904461v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Athey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Glynn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891449v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643338v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Harilaos Papadimitriou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643349v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leconte" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Paschos" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulas Kozat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643347v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643342v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643352v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643350v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tomlin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643351v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643341v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643345v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643339v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied Mehdian" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382290v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66700-3_20" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387044v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Veronica Belmega" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382274v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382284v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globalsip.2016.7905899" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387046v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382292v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382293v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382294v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stiakogiannakis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382297v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382300v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098846v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Belmega" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wiopt.2014.6850272" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382298v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382305v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382304v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382302v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Lepping" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382301v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741823v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788010v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788801v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788802v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Belmega" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382308v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382307v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382309v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Dimitriou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382310v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382312v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382287v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tzanakaki" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382289v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567539v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete &#350;eref Ahunbay" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goldberg" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Lock" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410397v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873989v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Jordan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873992v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891562v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanguinetti Luca" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>