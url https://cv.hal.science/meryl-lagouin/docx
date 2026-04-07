--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -106,51 +106,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of biostabilization on the thermal conductivity and mechanical strength of earth materials</w:t>
+                <w:t xml:space="preserve">Influence of bio-stabilization on the mechanical strength and durability of earth materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Simpore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Evon</w:t>
@@ -181,97 +181,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures (SMS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003117v1</w:t>
+                <w:t xml:space="preserve">hal-05003066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bio-stabilization on the mechanical strength and durability of earth materials</w:t>
+                <w:t xml:space="preserve">Influence of biostabilization on the thermal conductivity and mechanical strength of earth materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Simpore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Evon</w:t>
@@ -302,73 +302,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures (SMS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003066v1</w:t>
+                <w:t xml:space="preserve">hal-05003117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rilem TC 275 HDB – International RRT on MBV Measurement of Vegetal Concrete</w:t>
               </w:r>
@@ -607,277 +607,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of plant-based insulating building materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+                <w:t xml:space="preserve">Development of a multi-stage process for the collection, fractionation and separation of corn and sunflower stalks to obtain bio-based construction materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Evon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Bire</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guyonne de Langalerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Polysaccharide Conference (EPNOE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials (ICBBM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002773v1</w:t>
+                <w:t xml:space="preserve">hal-05002744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multi-stage process for the collection, fractionation and separation of corn and sunflower stalks to obtain bio-based construction materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of plant-based insulating building materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guyonne de Langalerie</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials (ICBBM 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">7th International Polysaccharide Conference (EPNOE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002744v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of X-ray tomography for the exploration of vegetal concretes’ porous structure</w:t>
               </w:r>
@@ -902,51 +902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel E Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1014,51 +1014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-E Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1118,51 +1118,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the potential of corn and sunflower bark particles as bio-aggregates for lightweight concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1243,51 +1243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du potentiel des écorces de tournesol et de maïs comme granulats végétaux dans la formulation de bétons légers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Senechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1839,51 +1839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1982,51 +1982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 304, pp.124339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2086,51 +2086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborel-Préneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2184,295 +2184,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of types of binder and plant aggregates on hygrothermal and mechanical properties of vegetal concretes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Bio-Aggregates Properties on the Chemical Interactions with Mineral Binder, Application to Vegetal Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Niyigena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.06.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (9), pp.542-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3151/jact.17.542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175551v1</w:t>
+                <w:t xml:space="preserve">hal-02292901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Bio-Aggregates Properties on the Chemical Interactions with Mineral Binder, Application to Vegetal Concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Influence of types of binder and plant aggregates on hygrothermal and mechanical properties of vegetal concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Evon</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Senechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Moonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (9), pp.542-558. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222, pp.852-871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3151/jact.17.542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292901v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2730,51 +2730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Simpore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantal&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003066v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Mertens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bory" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.66" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002773v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002744v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyonne de Langalerie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175817v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moonen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel E Aubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/660/1/012068" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737511v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambar&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Senechal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Avellaneda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_114" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824475v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rosa Latapie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sabathier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Abou-Chakra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_65" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03676125v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127209" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03369252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124339" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03333615v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102379" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175551v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292901v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.17.542" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03244792v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU30258" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Simpore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborel-Pr&#233;neron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantal&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Mertens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bory" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.66" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002744v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyonne de Langalerie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175817v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moonen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel E Aubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/660/1/012068" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737511v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambar&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Senechal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Avellaneda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_114" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824475v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rosa Latapie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sabathier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Abou-Chakra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_65" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03676125v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127209" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03369252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124339" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03333615v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102379" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.17.542" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175551v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03244792v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU30258" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>