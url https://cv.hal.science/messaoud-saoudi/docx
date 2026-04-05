--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Messaoud SAOUDI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise des risques financiers au sein des collectivités territoriales. Enjeux, opportunités, finalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les budgets verts locaux. Quelles modalités pour quelles finalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024/1 (N° 7), pp 5-54, 2024, gestion et finances publiques La revue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les budgets verts locaux : quelles modalités pour quelles finalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, janvier-février 2024/I (n°1), pp 5-54., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Agence France Locale, un levier institutionnel d’autonomie financière des collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, janvier-février 2023 (n°1), pp 54-92., 2023, gestion et finances publiques La revue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La certification des comptes locaux : de l'expérimentation à la généralisation ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1-2022., pp.106-162., 2022, Responsabilité scientifique des actes du colloque du 10 décembre 2021 dans le cadre du CERFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification des comptes locaux : de l'expérimentation à la généralisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, janvier-février 2022 (n°1-2022), pp. 106-162., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fiscalité locale : regards comparatifs. Simple évolution ou véritable révolution ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.5-84., 2020, responsabilité scientifique des actes du colloque organisé le 10 octobre 2019 dans le cadre du CERFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« La gouvernance fiscale européenne. Vers un droit fiscal de l'Union ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 620., pp.416-443., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le patrimoine local à la lumière du droit financier des collectivités territoriales ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6., pp.5-68., 2018, Responsabilité scientifique des actes du colloque organisé le 14 septembre 2018 dans le cadre du CERFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La dépense locale d'investissement : une dépense d'avenir source d'innovation ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°5, sept-oct., pp.22-76., 2017, responsabilité scientifique des actes du colloque organisé le 31 mars 2017 au sein du CERFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôles d’identité et stratégie de sécurité publique .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in O. Gohin et X. Latour (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire 2025 du droit de la sécurité et de la défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes du 12° Colloque annuel de l'Association française de droit de la sécurité et de la défense (AFDSD) tenu à l’Académie militaire de St Cyr Coetquidan, Mare &amp; Martin., à paraître, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxation internationale des ressources naturelles : quelle régulation fiscale mondiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance des ressources naturelles et ordre économique international. Aspects internationaux, environnementaux et humanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latrach édition., pp.213 226., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.1003-1029, 2024, 9782376510567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide européenne à l’Ukraine en guerre. Une aide financière conditionnée et/ou une aide militaire inconditionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 11° Colloque annuel de l'Association française de droit de la sécurité et de la défense (AFDSD) .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin., 2024, Annuaire 2024 du droit de la sécurité et de la défense</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.659-683, 2024, 9782376510642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action budgétaire « Coordination de la sécurité et de la défense ». A la recherche d’un équilibre entre protection du secret et protection des deniers publics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 10° Colloque annuel de l'Association française de droit de la sécurité et de la défense (AFDSD) .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin., 2023, Annuaire 2023 du droit de la sécurité et de la défense</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nauru, quelques enseignements sur la soutenabilité des finances publiques en Micronésie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les finances publiques en Océanie. Tome 2. Polynésie, Mélanésie, Micronésie, collectivités françaises du Pacifique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.695-716, 2023, 9782376510529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« Le bien-être animal dans l'Union européenne. Quelle(s) modalité (s) de financement pour quelle performance environnementale ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michallet (dir.), Bien-être et normes environnementales, actes du colloque de l'Université Lyon 3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.241-259, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de relance 2021 et mission budgétaire &amp;quot;Sécurités&amp;quot; : pour la police et la gendarmerie nationales, &amp;quot;se mettre au vert&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9° Colloque annuel de l'association française de droit de la sécurité et de la défense (AFDSD) Annuaire 2022 de droit de la sécurité et de la défense.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.187-198, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'action économique européenne en temps de crise. Vers une éthique de la solidarité budgétaire et monétaire ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V. Barbé et J.F. Kerléo (dir.), L'éthique à l'épreuve de la crise Actes du colloque virtuel L'éthique à l'épreuve de la crise, éditions L’Épitoge, collection Unité du droit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-49, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le consentement de l’impôt en Afrique. Quelle compétence du Parlement à l’ère de l'administration fiscale numérique ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E. Sohouénou, J. Faust Kakaï, M. Ollivier (coord.), Le Parlement en Afrique, Actes du colloque international organisé au Bénin du 23 au 26 septembre 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, Coll. Droits publics., pp.115-149., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.1101-1142, 2021, 9782376510390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La police de sécurité du quotidien. Une simple mesure de police générale ou une police spéciale sur-mesure ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O. Gohin et X. Latour (dir.), Annuaire 2021 du droit de la sécurité et de la défense, Actes du 8° Colloque annuel de l'Association française de droit de la sécurité et de la défense (AFDSD).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.253-262., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La police de sécurité du quotidien. La performance policière, une réponse adaptée au besoin de proximité ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conan, E. Douat et alii (dir.) Singularité(s) des finances de la défense et de la sécurité, Actes de colloque.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.263-276., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'applicabilité du droit de l'Union dans les territoires français d'outre-mer. Consécration et/ou dépassement de la discontinuité territoriale ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Farinetti (dir.), Continuités et discontinuités territoriales en droit public.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.97-107., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les « contrôles au faciès » devant l'autorité administrative et judiciaire-Vers la fin du profilage ethnique ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur du professeur Claude Journès - L'ordre critique du droit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'épitoge- Lextenso., pp.103-114., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La responsabilité des gouvernements nationaux dans l'exécution du budget de l'Union ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ch. Geslot, P.Y. Monjal, J. Rossetto (dir.), La responsabilité politique des exécutifs des États membres du fait de leur action européenne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant., pp.349-363, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le budget de la PSDC- Une Europe de la défense ou une Europe des défenses ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N. Clinchamps, P.Y. Monjal (dir.), L’autonomie stratégique de l’Union européenne. Perspectives, responsabilité, ambitions et limites de la défense européenne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.181-192., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA appliquée au contrôle hiérarchisé de la dépense (CHD) de l’Etat. Le cas français .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et performance : contraintes sociétales et enjeux éthiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole supérieure de technologie de Casablanca, Nov 2024, Casablanca (Maroc), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité financière des gestionnaires publics. A la recherche d’un équilibre entre responsabilité juridique et responsabilité managériale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">» communication dans le cadre de la 13ème édition du Symposium International « Regards croisés sur les transformations de la gestion et des organisations publiques » sur le thème Les futurs possibles du management public .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Panthéon Assas,, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La communication extra-financière locale sur le développement durable. L’exemple de l’espace géographique drômois en France ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International « Regards croisés sur les transformations de la gestion et des organisations publiques » sur le thème «Management public à l'épreuve de la durabilité ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le financement de la relance par une dette commune : une Union européenne (enfin) solidaire ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collège juridique franco-roumain sur le thème La relance européenne, les 23 et 24 juin 2022, Bucarest. 1ère journée : Relance européenne et réforme de la gouvernance 2° table-ronde : Le défi commun du financement de la relance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The French tax administration in times of crisis : tax crisis or crisis taxation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international des 24 &amp; 25 février 2022 à Bergen (Norvège) sur le thème Bureaucratic Tranformations : Longitudinal Perspectives on Local and (Supra)National Public Administration Session 2 : Public Administration in crisis : Perfect time to change the tune ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de discutant d'une étude intitulée &amp;quot;L’exemplarité des organisations publiques en matière de développement durable comme mise en perspective de l’organisation publique et renouveau du management public ?»proposée par Malick NDIAYE, Cnam-Paris / ARDES, Mounir BENAHCENE, Université de Paris -Descartes et Julienne NDONDOKI, Laboratoire Vallorem – Université de Tours).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium ADIMAP sur le thème « Management public à l'épreuve de la durabilité ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de discutant de l'étude intitulée &amp;quot;Cocréation et gestion de crise : associer les parties prenantes pour assurer la continuité de l’université en temps de pandémie&amp;quot;, proposée par MALLOR Elodie, Pr. SOLDO Edina, SAINT JONSSON Anaïs, NICOD Lionel & Pr. ALAUX Christophe de l'Université d'Aix Marseille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium ADIMAP sur le thème «Management public à l'épreuve de la durabilité ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'administration fiscale française : une e-administration régalienne au cœur de la réforme d'un État au service d'une société de confiance ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ième édition du Symposium International « Regards croisés sur les transformations de la gestion et des organisations publiques » sur le thème « Un demi-siècle de réformes administratives : quels effets sur la gouvernance des organisations de l'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de Commerce et d’Administration des Entreprises de Rabat (Maroc)., Jun 2021, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The historical principle of consent to tax is the basis of the legitimacy of the sovereign state ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8° Conférence internationale de Koweit-city sur le Theme 6 - State Sovereignty - The constitutional and legal foundations for the state’s approval of taxes and the imposition of fees in times of crisis and disaster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Koweit city, Kuwait</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Financement et fiscalité de la politique de « géographie prioritaire » : un modèle de différenciation territoriale et d'innovation citoyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Européen pour l’Administration Publique (GEAP), thème « Réformes administratives et politiques publiques : regards croisés »", Budapest (Hongrie).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le défenseur des droits et les droits de l'enfant en France ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les droits de l'enfant en période de pandémie- Webinaire organisé par l'Institut des hautes études de Tunis (IHET) sous l'égide de l'Unicef et du Conseil de l'Europe, Tunis. Centre de droit international et européen de Tunis- IHET-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">intervention à distance en tant que discutant à l'Atelier 5 – Nouvelles formes d’ouverture et de rapprochement public privé (FOR-PP). Vers un essai de conceptualisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque de l'Association internationale de recherche en management public (AIRMAP), "L'Entrepreneuriat : Quels défis pour le Management Public ?", présidé par le Prof. Bachir Mazouz de l'Université de Montréal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tax incentives and territorial attractiveness for investment ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7° Conférence internationale de Koweit-city, Koweit International Law (Kilaw), via Zoom 19h-21h.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Koweit International Law (Kilaw)., Oct 2020, Koweit city, Kuwait</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers ''un budget public vert'' ? A la recherche de la bonne gouvernance financière climatique ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire francophone du Groupe Européen pour l’Administration Publique (GEAP) aux 90 ans de l'lnstitut International des Sciences Administratives (IISA) sur le thème "Gouvernances Territoriales et Action pour le Climat".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'autonomie financière, condition d'une libre administration effective ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La libre administration en Tunisie depuis la Constitution de 2014 : quelle démocratie locale pour quelle(s) finalité(s) ?, Institut des hautes études de Tunis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept constitutionnel de « représentation équilibrée des territoires » pour l'élection des assemblées locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La gestion publique par la performance. Principes et limites de la nouvelle gouvernance financière de l'Etat ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transformation de la gouvernance pour une réalisation optimale des objectifs de développement durable, Quatorzième forum ministériel du Centre Africain de Formation et de Recherche Administratives pour le Développement (CAFRAD).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept constitutionnel de « représentation équilibrée des territoires » pour l'élection des assemblées locales. Vers une nouvelle conception de la représentation politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales, Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« la gouvernance financière locale : vers une loi de financement des collectivités territoriales ?».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X° Congrès national de l'Association française de droit constitutionnel (AFDC). Atelier Finances publiques et Constitution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel instrument financier de développement des territoires. L'Agence France locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.434-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication extra-financière locale sur le développement durable. L’exemple géographique drômois en France .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, GFP N° 6-2024 / Novembre-Décembre 2024 (n°6 .), pp. 46-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « contrats à impact social » : des finances sociales à la « finance sociale » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03995606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des principes budgétaires applicables aux lois de financement de la sécurité sociale (LFSS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°6 ., pp. 15 22. 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financement et fiscalité de la politique de « géographie prioritaire » : un modèle de différenciation territoriale et d’innovation citoyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, septembre 2023. (n°123.), pp. 30 34. 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique européenne de défense à la lumière du Cadre financier pluriannuel (CFP) 2021-2027. Vers un droit européen de la défense ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers un budget public vert ? A la recherche de la bonne gouvernance financière climatique ?».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°6-2021, pp.1711-1731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. « Le CFP 2021-2027 : des dépenses de crise couvertes par de nouvelles ressources propres » .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, « Chronique financière » in C. Blumann, F. Picod (dir.), Annuaire de droit de l’Union européenne (ADUE), Éditions Panthéon-Assas, ADUE 2020., pp.1108-1114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fiscalité géographique dérogatoire en territoires métropolitain et ultramarin ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, E. Beauvironnet et J.F. Boudet (dir.), Géographie et finances publiques, Université Libre de Bruxelles (ULB)., n°29 bis, pp.65-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La taxe de séjour, un modèle de taxe locale à l'ère numérique ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°2-2020., pp.71-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La géographie de la politique de la ville. Une géographie prioritaire au régime financier et fiscal dérogatoire ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113., pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les budgets participatifs d'investissement : un dispositif politique et/ou un dispositif citoyen ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3., pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le projet lyonnais de « green city » ou le « paradoxe vert ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5-2019., pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La maîtrise par l'Etat de la dépense et dette locales. De la contractualisation à la constitutionnalisation financière ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2., pp.499-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« Impact fiscal dans le domaine de l'environnement : la fiscalité verte, un levier d'action sur les contraintes et/ou sous contraintes ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.436-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance fiscale européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« La dématérialisation des actes et services publics locaux-Une réponse efficace et durable à la contrainte financière ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 438, pp.306-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mécénat culturel : vers la fin de l'« exception culturelle française » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.87-91. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/gfp.2018.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact fiscal dans le domaine de l'environnement : la fiscalité verte, un levier d'action sur les contraintes et/ou sous contraintes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« Régions : la capacité fiscale et financière en questions ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°3, mai-juin 2017, pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque souverain dans la zone euro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 597, pp.232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le risque souverain dans la zone euro ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°597., pp.232-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le principe financier de vérité : un principe d'avenir ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132., pp.181-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transparency in public life and respect for private life».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montesquieu Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2., pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'objectif national d'évolution de la dépense locale-Vers une loi de financement des collectivités territoriales ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1-2, pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers la fin d'un symbole local ? Le cumul des mandats ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Métropole de Lyon : modèle ou contre-modèle institutionnel et financier ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7/8, pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le transport ferroviaire régional de voyageurs-Quel(s) financement(s) pour quel(s) service(s) ? »,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11-12., pp.126-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les agences de l'État. Une nécessaire clarification institutionnelle et transparence budgétaire ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation européenne des finances publiques nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 567, pp.202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les deniers de l'État et « nouvelle gestion publique »-Vers la fin du caractère inappropriable des deniers publics ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8-9, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'équilibre des finances publiques. Vers un ordre public financier européen ? »,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1,, pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'agence de financement des collectivités territoriales : vers une banque publique locale ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'autonomie financière des universités. Vers une « nouvelle université »?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.112-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La LOLF et le système d'information financière de l'État .Vers un État immatériel centralisé ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 357 &amp; 358, pp.136-139 et 180-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les opérateurs de l'État. Essai de définition et illustration ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3-4, pp.229-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'accord-cadre et les collectivités territoriales. Un instrument contractuel adapté aux achats TIC »,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 333, pp.57-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La discrimination positive territoriale : de la dérogation à l'institutionnalisation ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66, pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La monarchie au fondement de l'institution présidentielle- Présence et absence de la monarchie dans le débat constitutionnel ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Typologie des dépenses locales : problématique et enjeux ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Trésor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.471-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le temps de parole sur les motions de rejet. Réflexions sur une réforme récente du Règlement de l'Assemblée nationale ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 47, pp.529-571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une nouvelle approche des relations ordonnateur comptable. Les conventions de partenariat entre les services du Trésor et les collectivités locales ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Trésor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.442-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essentiel des finances publiques : en fiches; première édition 2014; deuxième édition 2017; troisième édition 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.245, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.Le droit fiscal général en tableaux, Ellipses, Paris, 1°édition 2019, 2°édition 2021, 420 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches des finances sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 206 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons d'introduction au droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.333, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion budgétaire et comptable des universités. L'éclairage jurisprudentiel de la Cour des comptes. Messaoud SAOUDI Maître de conférences HDR en droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2020-804 DC du 7 août 2020 sur la loi organique relative à la dette sociale et à l'autonomie. LA DETTE SOCIALE, UNE DETTE PUBLIQUE TEMPORAIRE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cumul entre sanction pénale et sanction pour gestion de fait devant le juge constitutionnel financier. A propos de la Décision n° 2020-838/839 QPC du 7 mai 2020, M. Jean-Guy C. et autre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment apprécier la condition d'implantation en ZFU d'une société sous-traitant une partie de son activité hors zone fiscale éligible ? Note sous l'arrêt CE, 3e et 8e ch., 27 décembre 2019, Sté Univer'sel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comment apprécier la condition d'implantation en ZFU d'une société sous-traitant une partie de son activité hors zone fiscale éligible ? Note sous l'arrêt CE, 3e et 8e ch., 27 décembre 2019, Sté Universel,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion budgétaire et comptable des universités. L'éclairage jurisprudentiel de la Cour des comptes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Messaoud SAOUDI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise des risques financiers au sein des collectivités territoriales. Enjeux, opportunités, finalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les budgets verts locaux. Quelles modalités pour quelles finalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024/1 (N° 7), pp 5-54, 2024, gestion et finances publiques La revue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les budgets verts locaux : quelles modalités pour quelles finalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, janvier-février 2024/I (n°1), pp 5-54., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Agence France Locale, un levier institutionnel d’autonomie financière des collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, janvier-février 2023 (n°1), pp 54-92., 2023, gestion et finances publiques La revue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification des comptes locaux : de l'expérimentation à la généralisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, janvier-février 2022 (n°1-2022), pp. 106-162., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La certification des comptes locaux : de l'expérimentation à la généralisation ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1-2022., pp.106-162., 2022, Responsabilité scientifique des actes du colloque du 10 décembre 2021 dans le cadre du CERFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fiscalité locale : regards comparatifs. Simple évolution ou véritable révolution ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.5-84., 2020, responsabilité scientifique des actes du colloque organisé le 10 octobre 2019 dans le cadre du CERFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le patrimoine local à la lumière du droit financier des collectivités territoriales ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6., pp.5-68., 2018, Responsabilité scientifique des actes du colloque organisé le 14 septembre 2018 dans le cadre du CERFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« La gouvernance fiscale européenne. Vers un droit fiscal de l'Union ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 620., pp.416-443., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La dépense locale d'investissement : une dépense d'avenir source d'innovation ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°5, sept-oct., pp.22-76., 2017, responsabilité scientifique des actes du colloque organisé le 31 mars 2017 au sein du CERFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôles d’identité et stratégie de sécurité publique .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in O. Gohin et X. Latour (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire 2025 du droit de la sécurité et de la défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes du 12° Colloque annuel de l'Association française de droit de la sécurité et de la défense (AFDSD) tenu à l’Académie militaire de St Cyr Coetquidan, Mare &amp; Martin., à paraître, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.1003-1029, 2024, 9782376510567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide européenne à l’Ukraine en guerre. Une aide financière conditionnée et/ou une aide militaire inconditionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 11° Colloque annuel de l'Association française de droit de la sécurité et de la défense (AFDSD) .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin., 2024, Annuaire 2024 du droit de la sécurité et de la défense</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.659-683, 2024, 9782376510642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxation internationale des ressources naturelles : quelle régulation fiscale mondiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance des ressources naturelles et ordre économique international. Aspects internationaux, environnementaux et humanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latrach édition., pp.213 226., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action budgétaire « Coordination de la sécurité et de la défense ». A la recherche d’un équilibre entre protection du secret et protection des deniers publics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 10° Colloque annuel de l'Association française de droit de la sécurité et de la défense (AFDSD) .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin., 2023, Annuaire 2023 du droit de la sécurité et de la défense</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nauru, quelques enseignements sur la soutenabilité des finances publiques en Micronésie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les finances publiques en Océanie. Tome 2. Polynésie, Mélanésie, Micronésie, collectivités françaises du Pacifique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.695-716, 2023, 9782376510529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« Le bien-être animal dans l'Union européenne. Quelle(s) modalité (s) de financement pour quelle performance environnementale ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michallet (dir.), Bien-être et normes environnementales, actes du colloque de l'Université Lyon 3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.241-259, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de relance 2021 et mission budgétaire &amp;quot;Sécurités&amp;quot; : pour la police et la gendarmerie nationales, &amp;quot;se mettre au vert&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9° Colloque annuel de l'association française de droit de la sécurité et de la défense (AFDSD) Annuaire 2022 de droit de la sécurité et de la défense.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.187-198, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'action économique européenne en temps de crise. Vers une éthique de la solidarité budgétaire et monétaire ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V. Barbé et J.F. Kerléo (dir.), L'éthique à l'épreuve de la crise Actes du colloque virtuel L'éthique à l'épreuve de la crise, éditions L’Épitoge, collection Unité du droit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-49, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le consentement de l’impôt en Afrique. Quelle compétence du Parlement à l’ère de l'administration fiscale numérique ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E. Sohouénou, J. Faust Kakaï, M. Ollivier (coord.), Le Parlement en Afrique, Actes du colloque international organisé au Bénin du 23 au 26 septembre 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, Coll. Droits publics., pp.115-149., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.1101-1142, 2021, 9782376510390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La police de sécurité du quotidien. Une simple mesure de police générale ou une police spéciale sur-mesure ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O. Gohin et X. Latour (dir.), Annuaire 2021 du droit de la sécurité et de la défense, Actes du 8° Colloque annuel de l'Association française de droit de la sécurité et de la défense (AFDSD).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.253-262., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La police de sécurité du quotidien. La performance policière, une réponse adaptée au besoin de proximité ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conan, E. Douat et alii (dir.) Singularité(s) des finances de la défense et de la sécurité, Actes de colloque.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.263-276., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'applicabilité du droit de l'Union dans les territoires français d'outre-mer. Consécration et/ou dépassement de la discontinuité territoriale ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Farinetti (dir.), Continuités et discontinuités territoriales en droit public.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.97-107., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les « contrôles au faciès » devant l'autorité administrative et judiciaire-Vers la fin du profilage ethnique ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur du professeur Claude Journès - L'ordre critique du droit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'épitoge- Lextenso., pp.103-114., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La responsabilité des gouvernements nationaux dans l'exécution du budget de l'Union ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ch. Geslot, P.Y. Monjal, J. Rossetto (dir.), La responsabilité politique des exécutifs des États membres du fait de leur action européenne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant., pp.349-363, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le budget de la PSDC- Une Europe de la défense ou une Europe des défenses ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N. Clinchamps, P.Y. Monjal (dir.), L’autonomie stratégique de l’Union européenne. Perspectives, responsabilité, ambitions et limites de la défense européenne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.181-192., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA appliquée au contrôle hiérarchisé de la dépense (CHD) de l’Etat. Le cas français .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et performance : contraintes sociétales et enjeux éthiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole supérieure de technologie de Casablanca, Nov 2024, Casablanca (Maroc), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité financière des gestionnaires publics. A la recherche d’un équilibre entre responsabilité juridique et responsabilité managériale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">» communication dans le cadre de la 13ème édition du Symposium International « Regards croisés sur les transformations de la gestion et des organisations publiques » sur le thème Les futurs possibles du management public .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Panthéon Assas,, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de discutant d'une étude intitulée &amp;quot;L’exemplarité des organisations publiques en matière de développement durable comme mise en perspective de l’organisation publique et renouveau du management public ?»proposée par Malick NDIAYE, Cnam-Paris / ARDES, Mounir BENAHCENE, Université de Paris -Descartes et Julienne NDONDOKI, Laboratoire Vallorem – Université de Tours).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium ADIMAP sur le thème « Management public à l'épreuve de la durabilité ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The French tax administration in times of crisis : tax crisis or crisis taxation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international des 24 &amp; 25 février 2022 à Bergen (Norvège) sur le thème Bureaucratic Tranformations : Longitudinal Perspectives on Local and (Supra)National Public Administration Session 2 : Public Administration in crisis : Perfect time to change the tune ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de discutant de l'étude intitulée &amp;quot;Cocréation et gestion de crise : associer les parties prenantes pour assurer la continuité de l’université en temps de pandémie&amp;quot;, proposée par MALLOR Elodie, Pr. SOLDO Edina, SAINT JONSSON Anaïs, NICOD Lionel & Pr. ALAUX Christophe de l'Université d'Aix Marseille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium ADIMAP sur le thème «Management public à l'épreuve de la durabilité ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La communication extra-financière locale sur le développement durable. L’exemple de l’espace géographique drômois en France ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International « Regards croisés sur les transformations de la gestion et des organisations publiques » sur le thème «Management public à l'épreuve de la durabilité ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le financement de la relance par une dette commune : une Union européenne (enfin) solidaire ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collège juridique franco-roumain sur le thème La relance européenne, les 23 et 24 juin 2022, Bucarest. 1ère journée : Relance européenne et réforme de la gouvernance 2° table-ronde : Le défi commun du financement de la relance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The historical principle of consent to tax is the basis of the legitimacy of the sovereign state ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8° Conférence internationale de Koweit-city sur le Theme 6 - State Sovereignty - The constitutional and legal foundations for the state’s approval of taxes and the imposition of fees in times of crisis and disaster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Koweit city, Kuwait</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Financement et fiscalité de la politique de « géographie prioritaire » : un modèle de différenciation territoriale et d'innovation citoyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Européen pour l’Administration Publique (GEAP), thème « Réformes administratives et politiques publiques : regards croisés »", Budapest (Hongrie).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le défenseur des droits et les droits de l'enfant en France ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les droits de l'enfant en période de pandémie- Webinaire organisé par l'Institut des hautes études de Tunis (IHET) sous l'égide de l'Unicef et du Conseil de l'Europe, Tunis. Centre de droit international et européen de Tunis- IHET-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'administration fiscale française : une e-administration régalienne au cœur de la réforme d'un État au service d'une société de confiance ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ième édition du Symposium International « Regards croisés sur les transformations de la gestion et des organisations publiques » sur le thème « Un demi-siècle de réformes administratives : quels effets sur la gouvernance des organisations de l'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de Commerce et d’Administration des Entreprises de Rabat (Maroc)., Jun 2021, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tax incentives and territorial attractiveness for investment ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7° Conférence internationale de Koweit-city, Koweit International Law (Kilaw), via Zoom 19h-21h.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Koweit International Law (Kilaw)., Oct 2020, Koweit city, Kuwait</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">intervention à distance en tant que discutant à l'Atelier 5 – Nouvelles formes d’ouverture et de rapprochement public privé (FOR-PP). Vers un essai de conceptualisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque de l'Association internationale de recherche en management public (AIRMAP), "L'Entrepreneuriat : Quels défis pour le Management Public ?", présidé par le Prof. Bachir Mazouz de l'Université de Montréal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers ''un budget public vert'' ? A la recherche de la bonne gouvernance financière climatique ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire francophone du Groupe Européen pour l’Administration Publique (GEAP) aux 90 ans de l'lnstitut International des Sciences Administratives (IISA) sur le thème "Gouvernances Territoriales et Action pour le Climat".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'autonomie financière, condition d'une libre administration effective ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La libre administration en Tunisie depuis la Constitution de 2014 : quelle démocratie locale pour quelle(s) finalité(s) ?, Institut des hautes études de Tunis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept constitutionnel de « représentation équilibrée des territoires » pour l'élection des assemblées locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La gestion publique par la performance. Principes et limites de la nouvelle gouvernance financière de l'Etat ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transformation de la gouvernance pour une réalisation optimale des objectifs de développement durable, Quatorzième forum ministériel du Centre Africain de Formation et de Recherche Administratives pour le Développement (CAFRAD).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept constitutionnel de « représentation équilibrée des territoires » pour l'élection des assemblées locales. Vers une nouvelle conception de la représentation politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales, Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« la gouvernance financière locale : vers une loi de financement des collectivités territoriales ?».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X° Congrès national de l'Association française de droit constitutionnel (AFDC). Atelier Finances publiques et Constitution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel instrument financier de développement des territoires. L'Agence France locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.434-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication extra-financière locale sur le développement durable. L’exemple géographique drômois en France .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, GFP N° 6-2024 / Novembre-Décembre 2024 (n°6 .), pp. 46-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des principes budgétaires applicables aux lois de financement de la sécurité sociale (LFSS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°6 ., pp. 15 22. 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financement et fiscalité de la politique de « géographie prioritaire » : un modèle de différenciation territoriale et d’innovation citoyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, septembre 2023. (n°123.), pp. 30 34. 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « contrats à impact social » : des finances sociales à la « finance sociale » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03995606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique européenne de défense à la lumière du Cadre financier pluriannuel (CFP) 2021-2027. Vers un droit européen de la défense ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers un budget public vert ? A la recherche de la bonne gouvernance financière climatique ?».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°6-2021, pp.1711-1731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. « Le CFP 2021-2027 : des dépenses de crise couvertes par de nouvelles ressources propres » .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, « Chronique financière » in C. Blumann, F. Picod (dir.), Annuaire de droit de l’Union européenne (ADUE), Éditions Panthéon-Assas, ADUE 2020., pp.1108-1114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fiscalité géographique dérogatoire en territoires métropolitain et ultramarin ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, E. Beauvironnet et J.F. Boudet (dir.), Géographie et finances publiques, Université Libre de Bruxelles (ULB)., n°29 bis, pp.65-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La taxe de séjour, un modèle de taxe locale à l'ère numérique ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°2-2020., pp.71-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le projet lyonnais de « green city » ou le « paradoxe vert ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5-2019., pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les budgets participatifs d'investissement : un dispositif politique et/ou un dispositif citoyen ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3., pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La maîtrise par l'Etat de la dépense et dette locales. De la contractualisation à la constitutionnalisation financière ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2., pp.499-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La géographie de la politique de la ville. Une géographie prioritaire au régime financier et fiscal dérogatoire ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113., pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance fiscale européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« La dématérialisation des actes et services publics locaux-Une réponse efficace et durable à la contrainte financière ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 438, pp.306-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mécénat culturel : vers la fin de l'« exception culturelle française » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.87-91. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/gfp.2018.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact fiscal dans le domaine de l'environnement : la fiscalité verte, un levier d'action sur les contraintes et/ou sous contraintes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« Impact fiscal dans le domaine de l'environnement : la fiscalité verte, un levier d'action sur les contraintes et/ou sous contraintes ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.436-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« Régions : la capacité fiscale et financière en questions ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°3, mai-juin 2017, pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque souverain dans la zone euro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 597, pp.232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le risque souverain dans la zone euro ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°597., pp.232-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le principe financier de vérité : un principe d'avenir ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132., pp.181-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transparency in public life and respect for private life».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montesquieu Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2., pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers la fin d'un symbole local ? Le cumul des mandats ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'objectif national d'évolution de la dépense locale-Vers une loi de financement des collectivités territoriales ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1-2, pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Métropole de Lyon : modèle ou contre-modèle institutionnel et financier ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7/8, pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le transport ferroviaire régional de voyageurs-Quel(s) financement(s) pour quel(s) service(s) ? »,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11-12., pp.126-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les deniers de l'État et « nouvelle gestion publique »-Vers la fin du caractère inappropriable des deniers publics ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8-9, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation européenne des finances publiques nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 567, pp.202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'équilibre des finances publiques. Vers un ordre public financier européen ? »,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1,, pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les agences de l'État. Une nécessaire clarification institutionnelle et transparence budgétaire ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'agence de financement des collectivités territoriales : vers une banque publique locale ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'autonomie financière des universités. Vers une « nouvelle université »?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.112-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La LOLF et le système d'information financière de l'État .Vers un État immatériel centralisé ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 357 &amp; 358, pp.136-139 et 180-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'accord-cadre et les collectivités territoriales. Un instrument contractuel adapté aux achats TIC »,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 333, pp.57-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les opérateurs de l'État. Essai de définition et illustration ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3-4, pp.229-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La discrimination positive territoriale : de la dérogation à l'institutionnalisation ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66, pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Typologie des dépenses locales : problématique et enjeux ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Trésor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.471-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La monarchie au fondement de l'institution présidentielle- Présence et absence de la monarchie dans le débat constitutionnel ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le temps de parole sur les motions de rejet. Réflexions sur une réforme récente du Règlement de l'Assemblée nationale ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 47, pp.529-571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une nouvelle approche des relations ordonnateur comptable. Les conventions de partenariat entre les services du Trésor et les collectivités locales ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Trésor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.442-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essentiel des finances publiques : en fiches; première édition 2014; deuxième édition 2017; troisième édition 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.245, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.Le droit fiscal général en tableaux, Ellipses, Paris, 1°édition 2019, 2°édition 2021, 420 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches des finances sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 206 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons d'introduction au droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.333, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment apprécier la condition d'implantation en ZFU d'une société sous-traitant une partie de son activité hors zone fiscale éligible ? Note sous l'arrêt CE, 3e et 8e ch., 27 décembre 2019, Sté Univer'sel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cumul entre sanction pénale et sanction pour gestion de fait devant le juge constitutionnel financier. A propos de la Décision n° 2020-838/839 QPC du 7 mai 2020, M. Jean-Guy C. et autre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comment apprécier la condition d'implantation en ZFU d'une société sous-traitant une partie de son activité hors zone fiscale éligible ? Note sous l'arrêt CE, 3e et 8e ch., 27 décembre 2019, Sté Universel,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion budgétaire et comptable des universités. L'éclairage jurisprudentiel de la Cour des comptes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2020-804 DC du 7 août 2020 sur la loi organique relative à la dette sociale et à l'autonomie. LA DETTE SOCIALE, UNE DETTE PUBLIQUE TEMPORAIRE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion budgétaire et comptable des universités. L'éclairage jurisprudentiel de la Cour des comptes. Messaoud SAOUDI Maître de conférences HDR en droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Saoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535755v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876339v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668204v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876407v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082800v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668207v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527425v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Stankiewicz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ballandras-Rozet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Catteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ricou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527441v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858361v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668152v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527421v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668210v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668232v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668220v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668520v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668537v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082843v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668170v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668177v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668184v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668182v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668185v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668191v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082792v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2018.00014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202873v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202747v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668199v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671693v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671707v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671686v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671717v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671722v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671738v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671736v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671739v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671751v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671753v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671756v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671761v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082817v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014709v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668145v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668148v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668139v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696718v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Saoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535755v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876339v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876407v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668207v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082800v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858358v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Stankiewicz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ballandras-Rozet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Catteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ricou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668152v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527421v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668210v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668232v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082843v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527458v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527463v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668170v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668177v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668184v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668182v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668185v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668188v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202872v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668191v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082792v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2018.00014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202873v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202747v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668199v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671693v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671707v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671717v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671722v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671727v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671725v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671738v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671736v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671747v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671751v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671756v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671753v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671761v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082817v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668139v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014698v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696718v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668145v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>