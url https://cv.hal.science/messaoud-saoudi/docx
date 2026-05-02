--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Messaoud SAOUDI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise des risques financiers au sein des collectivités territoriales. Enjeux, opportunités, finalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les budgets verts locaux. Quelles modalités pour quelles finalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024/1 (N° 7), pp 5-54, 2024, gestion et finances publiques La revue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les budgets verts locaux : quelles modalités pour quelles finalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, janvier-février 2024/I (n°1), pp 5-54., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Agence France Locale, un levier institutionnel d’autonomie financière des collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, janvier-février 2023 (n°1), pp 54-92., 2023, gestion et finances publiques La revue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification des comptes locaux : de l'expérimentation à la généralisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, janvier-février 2022 (n°1-2022), pp. 106-162., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La certification des comptes locaux : de l'expérimentation à la généralisation ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1-2022., pp.106-162., 2022, Responsabilité scientifique des actes du colloque du 10 décembre 2021 dans le cadre du CERFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fiscalité locale : regards comparatifs. Simple évolution ou véritable révolution ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.5-84., 2020, responsabilité scientifique des actes du colloque organisé le 10 octobre 2019 dans le cadre du CERFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le patrimoine local à la lumière du droit financier des collectivités territoriales ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6., pp.5-68., 2018, Responsabilité scientifique des actes du colloque organisé le 14 septembre 2018 dans le cadre du CERFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« La gouvernance fiscale européenne. Vers un droit fiscal de l'Union ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 620., pp.416-443., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La dépense locale d'investissement : une dépense d'avenir source d'innovation ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°5, sept-oct., pp.22-76., 2017, responsabilité scientifique des actes du colloque organisé le 31 mars 2017 au sein du CERFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôles d’identité et stratégie de sécurité publique .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in O. Gohin et X. Latour (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire 2025 du droit de la sécurité et de la défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes du 12° Colloque annuel de l'Association française de droit de la sécurité et de la défense (AFDSD) tenu à l’Académie militaire de St Cyr Coetquidan, Mare &amp; Martin., à paraître, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.1003-1029, 2024, 9782376510567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide européenne à l’Ukraine en guerre. Une aide financière conditionnée et/ou une aide militaire inconditionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 11° Colloque annuel de l'Association française de droit de la sécurité et de la défense (AFDSD) .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin., 2024, Annuaire 2024 du droit de la sécurité et de la défense</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.659-683, 2024, 9782376510642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxation internationale des ressources naturelles : quelle régulation fiscale mondiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance des ressources naturelles et ordre économique international. Aspects internationaux, environnementaux et humanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latrach édition., pp.213 226., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action budgétaire « Coordination de la sécurité et de la défense ». A la recherche d’un équilibre entre protection du secret et protection des deniers publics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 10° Colloque annuel de l'Association française de droit de la sécurité et de la défense (AFDSD) .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin., 2023, Annuaire 2023 du droit de la sécurité et de la défense</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nauru, quelques enseignements sur la soutenabilité des finances publiques en Micronésie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les finances publiques en Océanie. Tome 2. Polynésie, Mélanésie, Micronésie, collectivités françaises du Pacifique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.695-716, 2023, 9782376510529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« Le bien-être animal dans l'Union européenne. Quelle(s) modalité (s) de financement pour quelle performance environnementale ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michallet (dir.), Bien-être et normes environnementales, actes du colloque de l'Université Lyon 3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.241-259, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de relance 2021 et mission budgétaire &amp;quot;Sécurités&amp;quot; : pour la police et la gendarmerie nationales, &amp;quot;se mettre au vert&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9° Colloque annuel de l'association française de droit de la sécurité et de la défense (AFDSD) Annuaire 2022 de droit de la sécurité et de la défense.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.187-198, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'action économique européenne en temps de crise. Vers une éthique de la solidarité budgétaire et monétaire ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V. Barbé et J.F. Kerléo (dir.), L'éthique à l'épreuve de la crise Actes du colloque virtuel L'éthique à l'épreuve de la crise, éditions L’Épitoge, collection Unité du droit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-49, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le consentement de l’impôt en Afrique. Quelle compétence du Parlement à l’ère de l'administration fiscale numérique ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E. Sohouénou, J. Faust Kakaï, M. Ollivier (coord.), Le Parlement en Afrique, Actes du colloque international organisé au Bénin du 23 au 26 septembre 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, Coll. Droits publics., pp.115-149., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.1101-1142, 2021, 9782376510390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La police de sécurité du quotidien. Une simple mesure de police générale ou une police spéciale sur-mesure ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O. Gohin et X. Latour (dir.), Annuaire 2021 du droit de la sécurité et de la défense, Actes du 8° Colloque annuel de l'Association française de droit de la sécurité et de la défense (AFDSD).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.253-262., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La police de sécurité du quotidien. La performance policière, une réponse adaptée au besoin de proximité ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conan, E. Douat et alii (dir.) Singularité(s) des finances de la défense et de la sécurité, Actes de colloque.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.263-276., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'applicabilité du droit de l'Union dans les territoires français d'outre-mer. Consécration et/ou dépassement de la discontinuité territoriale ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Farinetti (dir.), Continuités et discontinuités territoriales en droit public.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.97-107., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les « contrôles au faciès » devant l'autorité administrative et judiciaire-Vers la fin du profilage ethnique ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur du professeur Claude Journès - L'ordre critique du droit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'épitoge- Lextenso., pp.103-114., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La responsabilité des gouvernements nationaux dans l'exécution du budget de l'Union ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ch. Geslot, P.Y. Monjal, J. Rossetto (dir.), La responsabilité politique des exécutifs des États membres du fait de leur action européenne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant., pp.349-363, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le budget de la PSDC- Une Europe de la défense ou une Europe des défenses ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N. Clinchamps, P.Y. Monjal (dir.), L’autonomie stratégique de l’Union européenne. Perspectives, responsabilité, ambitions et limites de la défense européenne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.181-192., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA appliquée au contrôle hiérarchisé de la dépense (CHD) de l’Etat. Le cas français .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et performance : contraintes sociétales et enjeux éthiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole supérieure de technologie de Casablanca, Nov 2024, Casablanca (Maroc), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité financière des gestionnaires publics. A la recherche d’un équilibre entre responsabilité juridique et responsabilité managériale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">» communication dans le cadre de la 13ème édition du Symposium International « Regards croisés sur les transformations de la gestion et des organisations publiques » sur le thème Les futurs possibles du management public .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Panthéon Assas,, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de discutant d'une étude intitulée &amp;quot;L’exemplarité des organisations publiques en matière de développement durable comme mise en perspective de l’organisation publique et renouveau du management public ?»proposée par Malick NDIAYE, Cnam-Paris / ARDES, Mounir BENAHCENE, Université de Paris -Descartes et Julienne NDONDOKI, Laboratoire Vallorem – Université de Tours).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium ADIMAP sur le thème « Management public à l'épreuve de la durabilité ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The French tax administration in times of crisis : tax crisis or crisis taxation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international des 24 &amp; 25 février 2022 à Bergen (Norvège) sur le thème Bureaucratic Tranformations : Longitudinal Perspectives on Local and (Supra)National Public Administration Session 2 : Public Administration in crisis : Perfect time to change the tune ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de discutant de l'étude intitulée &amp;quot;Cocréation et gestion de crise : associer les parties prenantes pour assurer la continuité de l’université en temps de pandémie&amp;quot;, proposée par MALLOR Elodie, Pr. SOLDO Edina, SAINT JONSSON Anaïs, NICOD Lionel & Pr. ALAUX Christophe de l'Université d'Aix Marseille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium ADIMAP sur le thème «Management public à l'épreuve de la durabilité ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La communication extra-financière locale sur le développement durable. L’exemple de l’espace géographique drômois en France ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International « Regards croisés sur les transformations de la gestion et des organisations publiques » sur le thème «Management public à l'épreuve de la durabilité ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le financement de la relance par une dette commune : une Union européenne (enfin) solidaire ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collège juridique franco-roumain sur le thème La relance européenne, les 23 et 24 juin 2022, Bucarest. 1ère journée : Relance européenne et réforme de la gouvernance 2° table-ronde : Le défi commun du financement de la relance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The historical principle of consent to tax is the basis of the legitimacy of the sovereign state ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8° Conférence internationale de Koweit-city sur le Theme 6 - State Sovereignty - The constitutional and legal foundations for the state’s approval of taxes and the imposition of fees in times of crisis and disaster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Koweit city, Kuwait</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Financement et fiscalité de la politique de « géographie prioritaire » : un modèle de différenciation territoriale et d'innovation citoyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Européen pour l’Administration Publique (GEAP), thème « Réformes administratives et politiques publiques : regards croisés »", Budapest (Hongrie).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le défenseur des droits et les droits de l'enfant en France ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les droits de l'enfant en période de pandémie- Webinaire organisé par l'Institut des hautes études de Tunis (IHET) sous l'égide de l'Unicef et du Conseil de l'Europe, Tunis. Centre de droit international et européen de Tunis- IHET-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'administration fiscale française : une e-administration régalienne au cœur de la réforme d'un État au service d'une société de confiance ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ième édition du Symposium International « Regards croisés sur les transformations de la gestion et des organisations publiques » sur le thème « Un demi-siècle de réformes administratives : quels effets sur la gouvernance des organisations de l'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de Commerce et d’Administration des Entreprises de Rabat (Maroc)., Jun 2021, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tax incentives and territorial attractiveness for investment ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7° Conférence internationale de Koweit-city, Koweit International Law (Kilaw), via Zoom 19h-21h.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Koweit International Law (Kilaw)., Oct 2020, Koweit city, Kuwait</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">intervention à distance en tant que discutant à l'Atelier 5 – Nouvelles formes d’ouverture et de rapprochement public privé (FOR-PP). Vers un essai de conceptualisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque de l'Association internationale de recherche en management public (AIRMAP), "L'Entrepreneuriat : Quels défis pour le Management Public ?", présidé par le Prof. Bachir Mazouz de l'Université de Montréal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers ''un budget public vert'' ? A la recherche de la bonne gouvernance financière climatique ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire francophone du Groupe Européen pour l’Administration Publique (GEAP) aux 90 ans de l'lnstitut International des Sciences Administratives (IISA) sur le thème "Gouvernances Territoriales et Action pour le Climat".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'autonomie financière, condition d'une libre administration effective ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La libre administration en Tunisie depuis la Constitution de 2014 : quelle démocratie locale pour quelle(s) finalité(s) ?, Institut des hautes études de Tunis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept constitutionnel de « représentation équilibrée des territoires » pour l'élection des assemblées locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La gestion publique par la performance. Principes et limites de la nouvelle gouvernance financière de l'Etat ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transformation de la gouvernance pour une réalisation optimale des objectifs de développement durable, Quatorzième forum ministériel du Centre Africain de Formation et de Recherche Administratives pour le Développement (CAFRAD).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept constitutionnel de « représentation équilibrée des territoires » pour l'élection des assemblées locales. Vers une nouvelle conception de la représentation politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales, Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« la gouvernance financière locale : vers une loi de financement des collectivités territoriales ?».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X° Congrès national de l'Association française de droit constitutionnel (AFDC). Atelier Finances publiques et Constitution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel instrument financier de développement des territoires. L'Agence France locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.434-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication extra-financière locale sur le développement durable. L’exemple géographique drômois en France .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, GFP N° 6-2024 / Novembre-Décembre 2024 (n°6 .), pp. 46-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des principes budgétaires applicables aux lois de financement de la sécurité sociale (LFSS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°6 ., pp. 15 22. 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financement et fiscalité de la politique de « géographie prioritaire » : un modèle de différenciation territoriale et d’innovation citoyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, septembre 2023. (n°123.), pp. 30 34. 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « contrats à impact social » : des finances sociales à la « finance sociale » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03995606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique européenne de défense à la lumière du Cadre financier pluriannuel (CFP) 2021-2027. Vers un droit européen de la défense ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers un budget public vert ? A la recherche de la bonne gouvernance financière climatique ?».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°6-2021, pp.1711-1731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. « Le CFP 2021-2027 : des dépenses de crise couvertes par de nouvelles ressources propres » .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, « Chronique financière » in C. Blumann, F. Picod (dir.), Annuaire de droit de l’Union européenne (ADUE), Éditions Panthéon-Assas, ADUE 2020., pp.1108-1114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fiscalité géographique dérogatoire en territoires métropolitain et ultramarin ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, E. Beauvironnet et J.F. Boudet (dir.), Géographie et finances publiques, Université Libre de Bruxelles (ULB)., n°29 bis, pp.65-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La taxe de séjour, un modèle de taxe locale à l'ère numérique ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°2-2020., pp.71-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le projet lyonnais de « green city » ou le « paradoxe vert ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5-2019., pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les budgets participatifs d'investissement : un dispositif politique et/ou un dispositif citoyen ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3., pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La maîtrise par l'Etat de la dépense et dette locales. De la contractualisation à la constitutionnalisation financière ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2., pp.499-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La géographie de la politique de la ville. Une géographie prioritaire au régime financier et fiscal dérogatoire ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113., pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance fiscale européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« La dématérialisation des actes et services publics locaux-Une réponse efficace et durable à la contrainte financière ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 438, pp.306-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mécénat culturel : vers la fin de l'« exception culturelle française » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.87-91. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/gfp.2018.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact fiscal dans le domaine de l'environnement : la fiscalité verte, un levier d'action sur les contraintes et/ou sous contraintes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« Impact fiscal dans le domaine de l'environnement : la fiscalité verte, un levier d'action sur les contraintes et/ou sous contraintes ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.436-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« Régions : la capacité fiscale et financière en questions ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°3, mai-juin 2017, pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque souverain dans la zone euro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 597, pp.232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le risque souverain dans la zone euro ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°597., pp.232-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le principe financier de vérité : un principe d'avenir ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132., pp.181-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transparency in public life and respect for private life».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montesquieu Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2., pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers la fin d'un symbole local ? Le cumul des mandats ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'objectif national d'évolution de la dépense locale-Vers une loi de financement des collectivités territoriales ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1-2, pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Métropole de Lyon : modèle ou contre-modèle institutionnel et financier ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7/8, pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le transport ferroviaire régional de voyageurs-Quel(s) financement(s) pour quel(s) service(s) ? »,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11-12., pp.126-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les deniers de l'État et « nouvelle gestion publique »-Vers la fin du caractère inappropriable des deniers publics ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8-9, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation européenne des finances publiques nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 567, pp.202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'équilibre des finances publiques. Vers un ordre public financier européen ? »,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1,, pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les agences de l'État. Une nécessaire clarification institutionnelle et transparence budgétaire ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'agence de financement des collectivités territoriales : vers une banque publique locale ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'autonomie financière des universités. Vers une « nouvelle université »?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.112-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La LOLF et le système d'information financière de l'État .Vers un État immatériel centralisé ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 357 &amp; 358, pp.136-139 et 180-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'accord-cadre et les collectivités territoriales. Un instrument contractuel adapté aux achats TIC »,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 333, pp.57-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les opérateurs de l'État. Essai de définition et illustration ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3-4, pp.229-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La discrimination positive territoriale : de la dérogation à l'institutionnalisation ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66, pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Typologie des dépenses locales : problématique et enjeux ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Trésor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.471-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La monarchie au fondement de l'institution présidentielle- Présence et absence de la monarchie dans le débat constitutionnel ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le temps de parole sur les motions de rejet. Réflexions sur une réforme récente du Règlement de l'Assemblée nationale ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 47, pp.529-571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une nouvelle approche des relations ordonnateur comptable. Les conventions de partenariat entre les services du Trésor et les collectivités locales ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Trésor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.442-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essentiel des finances publiques : en fiches; première édition 2014; deuxième édition 2017; troisième édition 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.245, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.Le droit fiscal général en tableaux, Ellipses, Paris, 1°édition 2019, 2°édition 2021, 420 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches des finances sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 206 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons d'introduction au droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.333, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment apprécier la condition d'implantation en ZFU d'une société sous-traitant une partie de son activité hors zone fiscale éligible ? Note sous l'arrêt CE, 3e et 8e ch., 27 décembre 2019, Sté Univer'sel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cumul entre sanction pénale et sanction pour gestion de fait devant le juge constitutionnel financier. A propos de la Décision n° 2020-838/839 QPC du 7 mai 2020, M. Jean-Guy C. et autre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comment apprécier la condition d'implantation en ZFU d'une société sous-traitant une partie de son activité hors zone fiscale éligible ? Note sous l'arrêt CE, 3e et 8e ch., 27 décembre 2019, Sté Universel,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion budgétaire et comptable des universités. L'éclairage jurisprudentiel de la Cour des comptes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2020-804 DC du 7 août 2020 sur la loi organique relative à la dette sociale et à l'autonomie. LA DETTE SOCIALE, UNE DETTE PUBLIQUE TEMPORAIRE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion budgétaire et comptable des universités. L'éclairage jurisprudentiel de la Cour des comptes. Messaoud SAOUDI Maître de conférences HDR en droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Messaoud SAOUDI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise des risques financiers au sein des collectivités territoriales. Enjeux, opportunités, finalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les budgets verts locaux. Quelles modalités pour quelles finalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024/1 (N° 7), pp 5-54, 2024, gestion et finances publiques La revue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les budgets verts locaux : quelles modalités pour quelles finalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, janvier-février 2024/I (n°1), pp 5-54., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Agence France Locale, un levier institutionnel d’autonomie financière des collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, janvier-février 2023 (n°1), pp 54-92., 2023, gestion et finances publiques La revue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification des comptes locaux : de l'expérimentation à la généralisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, janvier-février 2022 (n°1-2022), pp. 106-162., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La certification des comptes locaux : de l'expérimentation à la généralisation ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1-2022., pp.106-162., 2022, Responsabilité scientifique des actes du colloque du 10 décembre 2021 dans le cadre du CERFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fiscalité locale : regards comparatifs. Simple évolution ou véritable révolution ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.5-84., 2020, responsabilité scientifique des actes du colloque organisé le 10 octobre 2019 dans le cadre du CERFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le patrimoine local à la lumière du droit financier des collectivités territoriales ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6., pp.5-68., 2018, Responsabilité scientifique des actes du colloque organisé le 14 septembre 2018 dans le cadre du CERFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« La gouvernance fiscale européenne. Vers un droit fiscal de l'Union ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 620., pp.416-443., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La dépense locale d'investissement : une dépense d'avenir source d'innovation ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°5, sept-oct., pp.22-76., 2017, responsabilité scientifique des actes du colloque organisé le 31 mars 2017 au sein du CERFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.779-802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication extra-financière locale sur le développement durable. L’exemple géographique drômois en France .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, GFP N° 6-2024 / Novembre-Décembre 2024 (n°6 .), pp. 46-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exécution du budget de l'Union européenne en 2022, dans &amp;quot;Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1003-1029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des principes budgétaires applicables aux lois de financement de la sécurité sociale (LFSS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°6 ., pp. 15 22. 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financement et fiscalité de la politique de « géographie prioritaire » : un modèle de différenciation territoriale et d’innovation citoyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, septembre 2023. (n°123.), pp. 30 34. 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « contrats à impact social » : des finances sociales à la « finance sociale » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03995606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique européenne de défense à la lumière du Cadre financier pluriannuel (CFP) 2021-2027. Vers un droit européen de la défense ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers un budget public vert ? A la recherche de la bonne gouvernance financière climatique ?».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°6-2021, pp.1711-1731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exécution du budget de l'Union européenne en 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Chronique financière, pp.1101-1142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. « Le CFP 2021-2027 : des dépenses de crise couvertes par de nouvelles ressources propres » .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, « Chronique financière » in C. Blumann, F. Picod (dir.), Annuaire de droit de l’Union européenne (ADUE), Éditions Panthéon-Assas, ADUE 2020., pp.1108-1114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fiscalité géographique dérogatoire en territoires métropolitain et ultramarin ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, E. Beauvironnet et J.F. Boudet (dir.), Géographie et finances publiques, Université Libre de Bruxelles (ULB)., n°29 bis, pp.65-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La taxe de séjour, un modèle de taxe locale à l'ère numérique ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°2-2020., pp.71-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le projet lyonnais de « green city » ou le « paradoxe vert ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5-2019., pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les budgets participatifs d'investissement : un dispositif politique et/ou un dispositif citoyen ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3., pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La maîtrise par l'Etat de la dépense et dette locales. De la contractualisation à la constitutionnalisation financière ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2., pp.499-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La géographie de la politique de la ville. Une géographie prioritaire au régime financier et fiscal dérogatoire ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113., pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance fiscale européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« La dématérialisation des actes et services publics locaux-Une réponse efficace et durable à la contrainte financière ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 438, pp.306-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mécénat culturel : vers la fin de l'« exception culturelle française » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.87-91. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/gfp.2018.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact fiscal dans le domaine de l'environnement : la fiscalité verte, un levier d'action sur les contraintes et/ou sous contraintes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« Impact fiscal dans le domaine de l'environnement : la fiscalité verte, un levier d'action sur les contraintes et/ou sous contraintes ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.436-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« Régions : la capacité fiscale et financière en questions ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°3, mai-juin 2017, pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque souverain dans la zone euro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 597, pp.232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le risque souverain dans la zone euro ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°597., pp.232-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le principe financier de vérité : un principe d'avenir ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132., pp.181-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transparency in public life and respect for private life».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montesquieu Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2., pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers la fin d'un symbole local ? Le cumul des mandats ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'objectif national d'évolution de la dépense locale-Vers une loi de financement des collectivités territoriales ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1-2, pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Métropole de Lyon : modèle ou contre-modèle institutionnel et financier ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7/8, pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le transport ferroviaire régional de voyageurs-Quel(s) financement(s) pour quel(s) service(s) ? »,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11-12., pp.126-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les deniers de l'État et « nouvelle gestion publique »-Vers la fin du caractère inappropriable des deniers publics ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8-9, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation européenne des finances publiques nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 567, pp.202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'équilibre des finances publiques. Vers un ordre public financier européen ? »,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1,, pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les agences de l'État. Une nécessaire clarification institutionnelle et transparence budgétaire ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'agence de financement des collectivités territoriales : vers une banque publique locale ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'autonomie financière des universités. Vers une « nouvelle université »?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.112-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La LOLF et le système d'information financière de l'État .Vers un État immatériel centralisé ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 357 &amp; 358, pp.136-139 et 180-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les opérateurs de l'État. Essai de définition et illustration ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3-4, pp.229-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'accord-cadre et les collectivités territoriales. Un instrument contractuel adapté aux achats TIC »,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 333, pp.57-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La discrimination positive territoriale : de la dérogation à l'institutionnalisation ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66, pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Typologie des dépenses locales : problématique et enjeux ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Trésor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.471-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La monarchie au fondement de l'institution présidentielle- Présence et absence de la monarchie dans le débat constitutionnel ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le temps de parole sur les motions de rejet. Réflexions sur une réforme récente du Règlement de l'Assemblée nationale ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 47, pp.529-571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une nouvelle approche des relations ordonnateur comptable. Les conventions de partenariat entre les services du Trésor et les collectivités locales ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Trésor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.442-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôles d’identité et stratégie de sécurité publique .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in O. Gohin et X. Latour (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire 2025 du droit de la sécurité et de la défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes du 12° Colloque annuel de l'Association française de droit de la sécurité et de la défense (AFDSD) tenu à l’Académie militaire de St Cyr Coetquidan, Mare &amp; Martin., à paraître, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.1003-1029, 2024, 9782376510567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide européenne à l’Ukraine en guerre. Une aide financière conditionnée et/ou une aide militaire inconditionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 11° Colloque annuel de l'Association française de droit de la sécurité et de la défense (AFDSD) .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin., 2024, Annuaire 2024 du droit de la sécurité et de la défense</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.659-683, 2024, 9782376510642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxation internationale des ressources naturelles : quelle régulation fiscale mondiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance des ressources naturelles et ordre économique international. Aspects internationaux, environnementaux et humanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latrach édition., pp.213 226., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action budgétaire « Coordination de la sécurité et de la défense ». A la recherche d’un équilibre entre protection du secret et protection des deniers publics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 10° Colloque annuel de l'Association française de droit de la sécurité et de la défense (AFDSD) .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin., 2023, Annuaire 2023 du droit de la sécurité et de la défense</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nauru, quelques enseignements sur la soutenabilité des finances publiques en Micronésie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les finances publiques en Océanie. Tome 2. Polynésie, Mélanésie, Micronésie, collectivités françaises du Pacifique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.695-716, 2023, 9782376510529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de relance 2021 et mission budgétaire &amp;quot;Sécurités&amp;quot; : pour la police et la gendarmerie nationales, &amp;quot;se mettre au vert&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9° Colloque annuel de l'association française de droit de la sécurité et de la défense (AFDSD) Annuaire 2022 de droit de la sécurité et de la défense.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.187-198, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« Le bien-être animal dans l'Union européenne. Quelle(s) modalité (s) de financement pour quelle performance environnementale ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michallet (dir.), Bien-être et normes environnementales, actes du colloque de l'Université Lyon 3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.241-259, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'action économique européenne en temps de crise. Vers une éthique de la solidarité budgétaire et monétaire ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V. Barbé et J.F. Kerléo (dir.), L'éthique à l'épreuve de la crise Actes du colloque virtuel L'éthique à l'épreuve de la crise, éditions L’Épitoge, collection Unité du droit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-49, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le consentement de l’impôt en Afrique. Quelle compétence du Parlement à l’ère de l'administration fiscale numérique ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E. Sohouénou, J. Faust Kakaï, M. Ollivier (coord.), Le Parlement en Afrique, Actes du colloque international organisé au Bénin du 23 au 26 septembre 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, Coll. Droits publics., pp.115-149., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.1101-1142, 2021, 9782376510390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La police de sécurité du quotidien. Une simple mesure de police générale ou une police spéciale sur-mesure ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O. Gohin et X. Latour (dir.), Annuaire 2021 du droit de la sécurité et de la défense, Actes du 8° Colloque annuel de l'Association française de droit de la sécurité et de la défense (AFDSD).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.253-262., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La police de sécurité du quotidien. La performance policière, une réponse adaptée au besoin de proximité ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conan, E. Douat et alii (dir.) Singularité(s) des finances de la défense et de la sécurité, Actes de colloque.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.263-276., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'applicabilité du droit de l'Union dans les territoires français d'outre-mer. Consécration et/ou dépassement de la discontinuité territoriale ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Farinetti (dir.), Continuités et discontinuités territoriales en droit public.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.97-107., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les « contrôles au faciès » devant l'autorité administrative et judiciaire-Vers la fin du profilage ethnique ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur du professeur Claude Journès - L'ordre critique du droit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'épitoge- Lextenso., pp.103-114., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La responsabilité des gouvernements nationaux dans l'exécution du budget de l'Union ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ch. Geslot, P.Y. Monjal, J. Rossetto (dir.), La responsabilité politique des exécutifs des États membres du fait de leur action européenne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant., pp.349-363, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le budget de la PSDC- Une Europe de la défense ou une Europe des défenses ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N. Clinchamps, P.Y. Monjal (dir.), L’autonomie stratégique de l’Union européenne. Perspectives, responsabilité, ambitions et limites de la défense européenne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.181-192., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA appliquée au contrôle hiérarchisé de la dépense (CHD) de l’Etat. Le cas français .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et performance : contraintes sociétales et enjeux éthiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole supérieure de technologie de Casablanca, Nov 2024, Casablanca (Maroc), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité financière des gestionnaires publics. A la recherche d’un équilibre entre responsabilité juridique et responsabilité managériale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">» communication dans le cadre de la 13ème édition du Symposium International « Regards croisés sur les transformations de la gestion et des organisations publiques » sur le thème Les futurs possibles du management public .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Panthéon Assas,, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de discutant d'une étude intitulée &amp;quot;L’exemplarité des organisations publiques en matière de développement durable comme mise en perspective de l’organisation publique et renouveau du management public ?»proposée par Malick NDIAYE, Cnam-Paris / ARDES, Mounir BENAHCENE, Université de Paris -Descartes et Julienne NDONDOKI, Laboratoire Vallorem – Université de Tours).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium ADIMAP sur le thème « Management public à l'épreuve de la durabilité ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The French tax administration in times of crisis : tax crisis or crisis taxation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international des 24 &amp; 25 février 2022 à Bergen (Norvège) sur le thème Bureaucratic Tranformations : Longitudinal Perspectives on Local and (Supra)National Public Administration Session 2 : Public Administration in crisis : Perfect time to change the tune ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de discutant de l'étude intitulée &amp;quot;Cocréation et gestion de crise : associer les parties prenantes pour assurer la continuité de l’université en temps de pandémie&amp;quot;, proposée par MALLOR Elodie, Pr. SOLDO Edina, SAINT JONSSON Anaïs, NICOD Lionel & Pr. ALAUX Christophe de l'Université d'Aix Marseille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium ADIMAP sur le thème «Management public à l'épreuve de la durabilité ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La communication extra-financière locale sur le développement durable. L’exemple de l’espace géographique drômois en France ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International « Regards croisés sur les transformations de la gestion et des organisations publiques » sur le thème «Management public à l'épreuve de la durabilité ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le financement de la relance par une dette commune : une Union européenne (enfin) solidaire ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collège juridique franco-roumain sur le thème La relance européenne, les 23 et 24 juin 2022, Bucarest. 1ère journée : Relance européenne et réforme de la gouvernance 2° table-ronde : Le défi commun du financement de la relance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The historical principle of consent to tax is the basis of the legitimacy of the sovereign state ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8° Conférence internationale de Koweit-city sur le Theme 6 - State Sovereignty - The constitutional and legal foundations for the state’s approval of taxes and the imposition of fees in times of crisis and disaster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Koweit city, Kuwait</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Financement et fiscalité de la politique de « géographie prioritaire » : un modèle de différenciation territoriale et d'innovation citoyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Européen pour l’Administration Publique (GEAP), thème « Réformes administratives et politiques publiques : regards croisés »", Budapest (Hongrie).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le défenseur des droits et les droits de l'enfant en France ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les droits de l'enfant en période de pandémie- Webinaire organisé par l'Institut des hautes études de Tunis (IHET) sous l'égide de l'Unicef et du Conseil de l'Europe, Tunis. Centre de droit international et européen de Tunis- IHET-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'administration fiscale française : une e-administration régalienne au cœur de la réforme d'un État au service d'une société de confiance ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ième édition du Symposium International « Regards croisés sur les transformations de la gestion et des organisations publiques » sur le thème « Un demi-siècle de réformes administratives : quels effets sur la gouvernance des organisations de l'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de Commerce et d’Administration des Entreprises de Rabat (Maroc)., Jun 2021, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tax incentives and territorial attractiveness for investment ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7° Conférence internationale de Koweit-city, Koweit International Law (Kilaw), via Zoom 19h-21h.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Koweit International Law (Kilaw)., Oct 2020, Koweit city, Kuwait</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">intervention à distance en tant que discutant à l'Atelier 5 – Nouvelles formes d’ouverture et de rapprochement public privé (FOR-PP). Vers un essai de conceptualisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque de l'Association internationale de recherche en management public (AIRMAP), "L'Entrepreneuriat : Quels défis pour le Management Public ?", présidé par le Prof. Bachir Mazouz de l'Université de Montréal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers ''un budget public vert'' ? A la recherche de la bonne gouvernance financière climatique ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire francophone du Groupe Européen pour l’Administration Publique (GEAP) aux 90 ans de l'lnstitut International des Sciences Administratives (IISA) sur le thème "Gouvernances Territoriales et Action pour le Climat".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'autonomie financière, condition d'une libre administration effective ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La libre administration en Tunisie depuis la Constitution de 2014 : quelle démocratie locale pour quelle(s) finalité(s) ?, Institut des hautes études de Tunis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept constitutionnel de « représentation équilibrée des territoires » pour l'élection des assemblées locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La gestion publique par la performance. Principes et limites de la nouvelle gouvernance financière de l'Etat ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transformation de la gouvernance pour une réalisation optimale des objectifs de développement durable, Quatorzième forum ministériel du Centre Africain de Formation et de Recherche Administratives pour le Développement (CAFRAD).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept constitutionnel de « représentation équilibrée des territoires » pour l'élection des assemblées locales. Vers une nouvelle conception de la représentation politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales, Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« la gouvernance financière locale : vers une loi de financement des collectivités territoriales ?».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X° Congrès national de l'Association française de droit constitutionnel (AFDC). Atelier Finances publiques et Constitution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel instrument financier de développement des territoires. L'Agence France locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.434-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essentiel des finances publiques : en fiches; première édition 2014; deuxième édition 2017; troisième édition 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.245, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.Le droit fiscal général en tableaux, Ellipses, Paris, 1°édition 2019, 2°édition 2021, 420 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches des finances sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 206 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons d'introduction au droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.333, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment apprécier la condition d'implantation en ZFU d'une société sous-traitant une partie de son activité hors zone fiscale éligible ? Note sous l'arrêt CE, 3e et 8e ch., 27 décembre 2019, Sté Univer'sel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cumul entre sanction pénale et sanction pour gestion de fait devant le juge constitutionnel financier. A propos de la Décision n° 2020-838/839 QPC du 7 mai 2020, M. Jean-Guy C. et autre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comment apprécier la condition d'implantation en ZFU d'une société sous-traitant une partie de son activité hors zone fiscale éligible ? Note sous l'arrêt CE, 3e et 8e ch., 27 décembre 2019, Sté Universel,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion budgétaire et comptable des universités. L'éclairage jurisprudentiel de la Cour des comptes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2020-804 DC du 7 août 2020 sur la loi organique relative à la dette sociale et à l'autonomie. LA DETTE SOCIALE, UNE DETTE PUBLIQUE TEMPORAIRE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion budgétaire et comptable des universités. L'éclairage jurisprudentiel de la Cour des comptes. Messaoud SAOUDI Maître de conférences HDR en droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Saoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535755v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876339v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876407v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668207v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082800v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858358v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Stankiewicz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ballandras-Rozet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Catteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ricou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668152v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527421v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668210v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668232v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082843v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527458v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527463v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668170v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668177v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668184v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668182v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668185v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668188v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202872v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668191v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082792v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2018.00014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202873v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202747v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668199v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671693v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671707v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671717v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671722v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671727v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671725v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671738v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671736v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671747v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671751v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671756v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671753v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671761v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082817v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668139v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014698v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696718v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668145v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Saoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535755v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876339v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876407v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668207v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082800v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05593649v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Stankiewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ballandras-Rozet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Catteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ricou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03974931v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527458v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995606v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668170v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03539853v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668182v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668187v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668188v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2018.00014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202747v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671713v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671695v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671717v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671736v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671753v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671759v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671761v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858358v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858361v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527449v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527433v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668153v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858347v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668159v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668162v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668164v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668174v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668556v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876237v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527421v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668212v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668536v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668210v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668220v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668230v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668520v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668537v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668229v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668529v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854409v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082859v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668538v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353682v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082817v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668150v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668555v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667239v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668139v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014698v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668145v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014709v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>