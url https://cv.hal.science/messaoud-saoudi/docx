--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Messaoud SAOUDI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise des risques financiers au sein des collectivités territoriales. Enjeux, opportunités, finalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les budgets verts locaux. Quelles modalités pour quelles finalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024/1 (N° 7), pp 5-54, 2024, gestion et finances publiques La revue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les budgets verts locaux : quelles modalités pour quelles finalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, janvier-février 2024/I (n°1), pp 5-54., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Agence France Locale, un levier institutionnel d’autonomie financière des collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, janvier-février 2023 (n°1), pp 54-92., 2023, gestion et finances publiques La revue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification des comptes locaux : de l'expérimentation à la généralisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, janvier-février 2022 (n°1-2022), pp. 106-162., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La certification des comptes locaux : de l'expérimentation à la généralisation ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1-2022., pp.106-162., 2022, Responsabilité scientifique des actes du colloque du 10 décembre 2021 dans le cadre du CERFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fiscalité locale : regards comparatifs. Simple évolution ou véritable révolution ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.5-84., 2020, responsabilité scientifique des actes du colloque organisé le 10 octobre 2019 dans le cadre du CERFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le patrimoine local à la lumière du droit financier des collectivités territoriales ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6., pp.5-68., 2018, Responsabilité scientifique des actes du colloque organisé le 14 septembre 2018 dans le cadre du CERFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« La gouvernance fiscale européenne. Vers un droit fiscal de l'Union ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 620., pp.416-443., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La dépense locale d'investissement : une dépense d'avenir source d'innovation ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°5, sept-oct., pp.22-76., 2017, responsabilité scientifique des actes du colloque organisé le 31 mars 2017 au sein du CERFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.779-802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication extra-financière locale sur le développement durable. L’exemple géographique drômois en France .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, GFP N° 6-2024 / Novembre-Décembre 2024 (n°6 .), pp. 46-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exécution du budget de l'Union européenne en 2022, dans &amp;quot;Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1003-1029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des principes budgétaires applicables aux lois de financement de la sécurité sociale (LFSS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°6 ., pp. 15 22. 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financement et fiscalité de la politique de « géographie prioritaire » : un modèle de différenciation territoriale et d’innovation citoyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, septembre 2023. (n°123.), pp. 30 34. 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « contrats à impact social » : des finances sociales à la « finance sociale » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03995606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique européenne de défense à la lumière du Cadre financier pluriannuel (CFP) 2021-2027. Vers un droit européen de la défense ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers un budget public vert ? A la recherche de la bonne gouvernance financière climatique ?».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°6-2021, pp.1711-1731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exécution du budget de l'Union européenne en 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Chronique financière, pp.1101-1142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. « Le CFP 2021-2027 : des dépenses de crise couvertes par de nouvelles ressources propres » .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, « Chronique financière » in C. Blumann, F. Picod (dir.), Annuaire de droit de l’Union européenne (ADUE), Éditions Panthéon-Assas, ADUE 2020., pp.1108-1114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fiscalité géographique dérogatoire en territoires métropolitain et ultramarin ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, E. Beauvironnet et J.F. Boudet (dir.), Géographie et finances publiques, Université Libre de Bruxelles (ULB)., n°29 bis, pp.65-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La taxe de séjour, un modèle de taxe locale à l'ère numérique ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°2-2020., pp.71-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le projet lyonnais de « green city » ou le « paradoxe vert ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5-2019., pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les budgets participatifs d'investissement : un dispositif politique et/ou un dispositif citoyen ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3., pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La maîtrise par l'Etat de la dépense et dette locales. De la contractualisation à la constitutionnalisation financière ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2., pp.499-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La géographie de la politique de la ville. Une géographie prioritaire au régime financier et fiscal dérogatoire ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113., pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance fiscale européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« La dématérialisation des actes et services publics locaux-Une réponse efficace et durable à la contrainte financière ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 438, pp.306-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mécénat culturel : vers la fin de l'« exception culturelle française » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.87-91. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/gfp.2018.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact fiscal dans le domaine de l'environnement : la fiscalité verte, un levier d'action sur les contraintes et/ou sous contraintes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« Impact fiscal dans le domaine de l'environnement : la fiscalité verte, un levier d'action sur les contraintes et/ou sous contraintes ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.436-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« Régions : la capacité fiscale et financière en questions ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°3, mai-juin 2017, pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque souverain dans la zone euro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 597, pp.232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le risque souverain dans la zone euro ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°597., pp.232-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le principe financier de vérité : un principe d'avenir ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132., pp.181-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transparency in public life and respect for private life».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montesquieu Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2., pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers la fin d'un symbole local ? Le cumul des mandats ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'objectif national d'évolution de la dépense locale-Vers une loi de financement des collectivités territoriales ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1-2, pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Métropole de Lyon : modèle ou contre-modèle institutionnel et financier ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7/8, pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le transport ferroviaire régional de voyageurs-Quel(s) financement(s) pour quel(s) service(s) ? »,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11-12., pp.126-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les deniers de l'État et « nouvelle gestion publique »-Vers la fin du caractère inappropriable des deniers publics ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8-9, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation européenne des finances publiques nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 567, pp.202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'équilibre des finances publiques. Vers un ordre public financier européen ? »,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1,, pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les agences de l'État. Une nécessaire clarification institutionnelle et transparence budgétaire ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'agence de financement des collectivités territoriales : vers une banque publique locale ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'autonomie financière des universités. Vers une « nouvelle université »?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.112-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La LOLF et le système d'information financière de l'État .Vers un État immatériel centralisé ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 357 &amp; 358, pp.136-139 et 180-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les opérateurs de l'État. Essai de définition et illustration ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3-4, pp.229-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'accord-cadre et les collectivités territoriales. Un instrument contractuel adapté aux achats TIC »,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 333, pp.57-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La discrimination positive territoriale : de la dérogation à l'institutionnalisation ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66, pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Typologie des dépenses locales : problématique et enjeux ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Trésor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.471-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La monarchie au fondement de l'institution présidentielle- Présence et absence de la monarchie dans le débat constitutionnel ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le temps de parole sur les motions de rejet. Réflexions sur une réforme récente du Règlement de l'Assemblée nationale ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 47, pp.529-571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une nouvelle approche des relations ordonnateur comptable. Les conventions de partenariat entre les services du Trésor et les collectivités locales ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Trésor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.442-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôles d’identité et stratégie de sécurité publique .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in O. Gohin et X. Latour (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire 2025 du droit de la sécurité et de la défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes du 12° Colloque annuel de l'Association française de droit de la sécurité et de la défense (AFDSD) tenu à l’Académie militaire de St Cyr Coetquidan, Mare &amp; Martin., à paraître, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.1003-1029, 2024, 9782376510567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide européenne à l’Ukraine en guerre. Une aide financière conditionnée et/ou une aide militaire inconditionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 11° Colloque annuel de l'Association française de droit de la sécurité et de la défense (AFDSD) .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin., 2024, Annuaire 2024 du droit de la sécurité et de la défense</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.659-683, 2024, 9782376510642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxation internationale des ressources naturelles : quelle régulation fiscale mondiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance des ressources naturelles et ordre économique international. Aspects internationaux, environnementaux et humanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latrach édition., pp.213 226., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action budgétaire « Coordination de la sécurité et de la défense ». A la recherche d’un équilibre entre protection du secret et protection des deniers publics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 10° Colloque annuel de l'Association française de droit de la sécurité et de la défense (AFDSD) .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin., 2023, Annuaire 2023 du droit de la sécurité et de la défense</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nauru, quelques enseignements sur la soutenabilité des finances publiques en Micronésie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les finances publiques en Océanie. Tome 2. Polynésie, Mélanésie, Micronésie, collectivités françaises du Pacifique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.695-716, 2023, 9782376510529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de relance 2021 et mission budgétaire &amp;quot;Sécurités&amp;quot; : pour la police et la gendarmerie nationales, &amp;quot;se mettre au vert&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9° Colloque annuel de l'association française de droit de la sécurité et de la défense (AFDSD) Annuaire 2022 de droit de la sécurité et de la défense.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.187-198, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« Le bien-être animal dans l'Union européenne. Quelle(s) modalité (s) de financement pour quelle performance environnementale ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michallet (dir.), Bien-être et normes environnementales, actes du colloque de l'Université Lyon 3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.241-259, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'action économique européenne en temps de crise. Vers une éthique de la solidarité budgétaire et monétaire ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V. Barbé et J.F. Kerléo (dir.), L'éthique à l'épreuve de la crise Actes du colloque virtuel L'éthique à l'épreuve de la crise, éditions L’Épitoge, collection Unité du droit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-49, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le consentement de l’impôt en Afrique. Quelle compétence du Parlement à l’ère de l'administration fiscale numérique ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E. Sohouénou, J. Faust Kakaï, M. Ollivier (coord.), Le Parlement en Afrique, Actes du colloque international organisé au Bénin du 23 au 26 septembre 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, Coll. Droits publics., pp.115-149., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.1101-1142, 2021, 9782376510390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La police de sécurité du quotidien. Une simple mesure de police générale ou une police spéciale sur-mesure ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O. Gohin et X. Latour (dir.), Annuaire 2021 du droit de la sécurité et de la défense, Actes du 8° Colloque annuel de l'Association française de droit de la sécurité et de la défense (AFDSD).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.253-262., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La police de sécurité du quotidien. La performance policière, une réponse adaptée au besoin de proximité ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conan, E. Douat et alii (dir.) Singularité(s) des finances de la défense et de la sécurité, Actes de colloque.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.263-276., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'applicabilité du droit de l'Union dans les territoires français d'outre-mer. Consécration et/ou dépassement de la discontinuité territoriale ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Farinetti (dir.), Continuités et discontinuités territoriales en droit public.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.97-107., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les « contrôles au faciès » devant l'autorité administrative et judiciaire-Vers la fin du profilage ethnique ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur du professeur Claude Journès - L'ordre critique du droit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'épitoge- Lextenso., pp.103-114., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La responsabilité des gouvernements nationaux dans l'exécution du budget de l'Union ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ch. Geslot, P.Y. Monjal, J. Rossetto (dir.), La responsabilité politique des exécutifs des États membres du fait de leur action européenne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant., pp.349-363, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le budget de la PSDC- Une Europe de la défense ou une Europe des défenses ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N. Clinchamps, P.Y. Monjal (dir.), L’autonomie stratégique de l’Union européenne. Perspectives, responsabilité, ambitions et limites de la défense européenne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.181-192., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA appliquée au contrôle hiérarchisé de la dépense (CHD) de l’Etat. Le cas français .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et performance : contraintes sociétales et enjeux éthiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole supérieure de technologie de Casablanca, Nov 2024, Casablanca (Maroc), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité financière des gestionnaires publics. A la recherche d’un équilibre entre responsabilité juridique et responsabilité managériale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">» communication dans le cadre de la 13ème édition du Symposium International « Regards croisés sur les transformations de la gestion et des organisations publiques » sur le thème Les futurs possibles du management public .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Panthéon Assas,, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de discutant d'une étude intitulée &amp;quot;L’exemplarité des organisations publiques en matière de développement durable comme mise en perspective de l’organisation publique et renouveau du management public ?»proposée par Malick NDIAYE, Cnam-Paris / ARDES, Mounir BENAHCENE, Université de Paris -Descartes et Julienne NDONDOKI, Laboratoire Vallorem – Université de Tours).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium ADIMAP sur le thème « Management public à l'épreuve de la durabilité ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The French tax administration in times of crisis : tax crisis or crisis taxation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international des 24 &amp; 25 février 2022 à Bergen (Norvège) sur le thème Bureaucratic Tranformations : Longitudinal Perspectives on Local and (Supra)National Public Administration Session 2 : Public Administration in crisis : Perfect time to change the tune ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de discutant de l'étude intitulée &amp;quot;Cocréation et gestion de crise : associer les parties prenantes pour assurer la continuité de l’université en temps de pandémie&amp;quot;, proposée par MALLOR Elodie, Pr. SOLDO Edina, SAINT JONSSON Anaïs, NICOD Lionel & Pr. ALAUX Christophe de l'Université d'Aix Marseille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium ADIMAP sur le thème «Management public à l'épreuve de la durabilité ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La communication extra-financière locale sur le développement durable. L’exemple de l’espace géographique drômois en France ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International « Regards croisés sur les transformations de la gestion et des organisations publiques » sur le thème «Management public à l'épreuve de la durabilité ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le financement de la relance par une dette commune : une Union européenne (enfin) solidaire ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collège juridique franco-roumain sur le thème La relance européenne, les 23 et 24 juin 2022, Bucarest. 1ère journée : Relance européenne et réforme de la gouvernance 2° table-ronde : Le défi commun du financement de la relance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The historical principle of consent to tax is the basis of the legitimacy of the sovereign state ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8° Conférence internationale de Koweit-city sur le Theme 6 - State Sovereignty - The constitutional and legal foundations for the state’s approval of taxes and the imposition of fees in times of crisis and disaster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Koweit city, Kuwait</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Financement et fiscalité de la politique de « géographie prioritaire » : un modèle de différenciation territoriale et d'innovation citoyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Européen pour l’Administration Publique (GEAP), thème « Réformes administratives et politiques publiques : regards croisés »", Budapest (Hongrie).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le défenseur des droits et les droits de l'enfant en France ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les droits de l'enfant en période de pandémie- Webinaire organisé par l'Institut des hautes études de Tunis (IHET) sous l'égide de l'Unicef et du Conseil de l'Europe, Tunis. Centre de droit international et européen de Tunis- IHET-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'administration fiscale française : une e-administration régalienne au cœur de la réforme d'un État au service d'une société de confiance ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ième édition du Symposium International « Regards croisés sur les transformations de la gestion et des organisations publiques » sur le thème « Un demi-siècle de réformes administratives : quels effets sur la gouvernance des organisations de l'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de Commerce et d’Administration des Entreprises de Rabat (Maroc)., Jun 2021, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tax incentives and territorial attractiveness for investment ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7° Conférence internationale de Koweit-city, Koweit International Law (Kilaw), via Zoom 19h-21h.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Koweit International Law (Kilaw)., Oct 2020, Koweit city, Kuwait</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">intervention à distance en tant que discutant à l'Atelier 5 – Nouvelles formes d’ouverture et de rapprochement public privé (FOR-PP). Vers un essai de conceptualisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque de l'Association internationale de recherche en management public (AIRMAP), "L'Entrepreneuriat : Quels défis pour le Management Public ?", présidé par le Prof. Bachir Mazouz de l'Université de Montréal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers ''un budget public vert'' ? A la recherche de la bonne gouvernance financière climatique ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire francophone du Groupe Européen pour l’Administration Publique (GEAP) aux 90 ans de l'lnstitut International des Sciences Administratives (IISA) sur le thème "Gouvernances Territoriales et Action pour le Climat".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'autonomie financière, condition d'une libre administration effective ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La libre administration en Tunisie depuis la Constitution de 2014 : quelle démocratie locale pour quelle(s) finalité(s) ?, Institut des hautes études de Tunis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept constitutionnel de « représentation équilibrée des territoires » pour l'élection des assemblées locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La gestion publique par la performance. Principes et limites de la nouvelle gouvernance financière de l'Etat ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transformation de la gouvernance pour une réalisation optimale des objectifs de développement durable, Quatorzième forum ministériel du Centre Africain de Formation et de Recherche Administratives pour le Développement (CAFRAD).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept constitutionnel de « représentation équilibrée des territoires » pour l'élection des assemblées locales. Vers une nouvelle conception de la représentation politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales, Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« la gouvernance financière locale : vers une loi de financement des collectivités territoriales ?».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X° Congrès national de l'Association française de droit constitutionnel (AFDC). Atelier Finances publiques et Constitution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel instrument financier de développement des territoires. L'Agence France locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.434-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essentiel des finances publiques : en fiches; première édition 2014; deuxième édition 2017; troisième édition 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.245, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.Le droit fiscal général en tableaux, Ellipses, Paris, 1°édition 2019, 2°édition 2021, 420 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches des finances sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 206 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons d'introduction au droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.333, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment apprécier la condition d'implantation en ZFU d'une société sous-traitant une partie de son activité hors zone fiscale éligible ? Note sous l'arrêt CE, 3e et 8e ch., 27 décembre 2019, Sté Univer'sel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cumul entre sanction pénale et sanction pour gestion de fait devant le juge constitutionnel financier. A propos de la Décision n° 2020-838/839 QPC du 7 mai 2020, M. Jean-Guy C. et autre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comment apprécier la condition d'implantation en ZFU d'une société sous-traitant une partie de son activité hors zone fiscale éligible ? Note sous l'arrêt CE, 3e et 8e ch., 27 décembre 2019, Sté Universel,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion budgétaire et comptable des universités. L'éclairage jurisprudentiel de la Cour des comptes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2020-804 DC du 7 août 2020 sur la loi organique relative à la dette sociale et à l'autonomie. LA DETTE SOCIALE, UNE DETTE PUBLIQUE TEMPORAIRE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion budgétaire et comptable des universités. L'éclairage jurisprudentiel de la Cour des comptes. Messaoud SAOUDI Maître de conférences HDR en droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Messaoud SAOUDI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise des risques financiers au sein des collectivités territoriales. Enjeux, opportunités, finalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les budgets verts locaux. Quelles modalités pour quelles finalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024/1 (N° 7), pp 5-54, 2024, gestion et finances publiques La revue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les budgets verts locaux : quelles modalités pour quelles finalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, janvier-février 2024/I (n°1), pp 5-54., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Agence France Locale, un levier institutionnel d’autonomie financière des collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, janvier-février 2023 (n°1), pp 54-92., 2023, gestion et finances publiques La revue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification des comptes locaux : de l'expérimentation à la généralisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, janvier-février 2022 (n°1-2022), pp. 106-162., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La certification des comptes locaux : de l'expérimentation à la généralisation ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1-2022., pp.106-162., 2022, Responsabilité scientifique des actes du colloque du 10 décembre 2021 dans le cadre du CERFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fiscalité locale : regards comparatifs. Simple évolution ou véritable révolution ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.5-84., 2020, responsabilité scientifique des actes du colloque organisé le 10 octobre 2019 dans le cadre du CERFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le patrimoine local à la lumière du droit financier des collectivités territoriales ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6., pp.5-68., 2018, Responsabilité scientifique des actes du colloque organisé le 14 septembre 2018 dans le cadre du CERFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« La gouvernance fiscale européenne. Vers un droit fiscal de l'Union ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 620., pp.416-443., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La dépense locale d'investissement : une dépense d'avenir source d'innovation ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°5, sept-oct., pp.22-76., 2017, responsabilité scientifique des actes du colloque organisé le 31 mars 2017 au sein du CERFF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.779-802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication extra-financière locale sur le développement durable. L’exemple géographique drômois en France .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, GFP N° 6-2024 / Novembre-Décembre 2024 (n°6 .), pp. 46-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exécution du budget de l'Union européenne en 2022, dans &amp;quot;Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1003-1029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des principes budgétaires applicables aux lois de financement de la sécurité sociale (LFSS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°6 ., pp. 15 22. 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financement et fiscalité de la politique de « géographie prioritaire » : un modèle de différenciation territoriale et d’innovation citoyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, septembre 2023. (n°123.), pp. 30 34. 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « contrats à impact social » : des finances sociales à la « finance sociale » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03995606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique européenne de défense à la lumière du Cadre financier pluriannuel (CFP) 2021-2027. Vers un droit européen de la défense ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers un budget public vert ? A la recherche de la bonne gouvernance financière climatique ?».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°6-2021, pp.1711-1731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exécution du budget de l'Union européenne en 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Chronique financière, pp.1101-1142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. « Le CFP 2021-2027 : des dépenses de crise couvertes par de nouvelles ressources propres » .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, « Chronique financière » in C. Blumann, F. Picod (dir.), Annuaire de droit de l’Union européenne (ADUE), Éditions Panthéon-Assas, ADUE 2020., pp.1108-1114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fiscalité géographique dérogatoire en territoires métropolitain et ultramarin ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, E. Beauvironnet et J.F. Boudet (dir.), Géographie et finances publiques, Université Libre de Bruxelles (ULB)., n°29 bis, pp.65-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La taxe de séjour, un modèle de taxe locale à l'ère numérique ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°2-2020., pp.71-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les budgets participatifs d'investissement : un dispositif politique et/ou un dispositif citoyen ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3., pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La maîtrise par l'Etat de la dépense et dette locales. De la contractualisation à la constitutionnalisation financière ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2., pp.499-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le projet lyonnais de « green city » ou le « paradoxe vert ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5-2019., pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La géographie de la politique de la ville. Une géographie prioritaire au régime financier et fiscal dérogatoire ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113., pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance fiscale européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« La dématérialisation des actes et services publics locaux-Une réponse efficace et durable à la contrainte financière ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 438, pp.306-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mécénat culturel : vers la fin de l'« exception culturelle française » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.87-91. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/gfp.2018.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact fiscal dans le domaine de l'environnement : la fiscalité verte, un levier d'action sur les contraintes et/ou sous contraintes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« Impact fiscal dans le domaine de l'environnement : la fiscalité verte, un levier d'action sur les contraintes et/ou sous contraintes ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.436-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« Régions : la capacité fiscale et financière en questions ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°3, mai-juin 2017, pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque souverain dans la zone euro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 597, pp.232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le risque souverain dans la zone euro ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°597., pp.232-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le principe financier de vérité : un principe d'avenir ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132., pp.181-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transparency in public life and respect for private life».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montesquieu Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2., pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'objectif national d'évolution de la dépense locale-Vers une loi de financement des collectivités territoriales ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1-2, pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers la fin d'un symbole local ? Le cumul des mandats ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Métropole de Lyon : modèle ou contre-modèle institutionnel et financier ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7/8, pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le transport ferroviaire régional de voyageurs-Quel(s) financement(s) pour quel(s) service(s) ? »,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11-12., pp.126-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation européenne des finances publiques nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 567, pp.202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02202646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les deniers de l'État et « nouvelle gestion publique »-Vers la fin du caractère inappropriable des deniers publics ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8-9, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'équilibre des finances publiques. Vers un ordre public financier européen ? »,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1,, pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les agences de l'État. Une nécessaire clarification institutionnelle et transparence budgétaire ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'agence de financement des collectivités territoriales : vers une banque publique locale ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'autonomie financière des universités. Vers une « nouvelle université »?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.112-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La LOLF et le système d'information financière de l'État .Vers un État immatériel centralisé ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 357 &amp; 358, pp.136-139 et 180-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les opérateurs de l'État. Essai de définition et illustration ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3-4, pp.229-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'accord-cadre et les collectivités territoriales. Un instrument contractuel adapté aux achats TIC »,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 333, pp.57-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La discrimination positive territoriale : de la dérogation à l'institutionnalisation ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66, pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Typologie des dépenses locales : problématique et enjeux ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Trésor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.471-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La monarchie au fondement de l'institution présidentielle- Présence et absence de la monarchie dans le débat constitutionnel ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le temps de parole sur les motions de rejet. Réflexions sur une réforme récente du Règlement de l'Assemblée nationale ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 47, pp.529-571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une nouvelle approche des relations ordonnateur comptable. Les conventions de partenariat entre les services du Trésor et les collectivités locales ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Trésor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.442-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôles d’identité et stratégie de sécurité publique .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in O. Gohin et X. Latour (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire 2025 du droit de la sécurité et de la défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes du 12° Colloque annuel de l'Association française de droit de la sécurité et de la défense (AFDSD) tenu à l’Académie militaire de St Cyr Coetquidan, Mare &amp; Martin., à paraître, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.1003-1029, 2024, 9782376510567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide européenne à l’Ukraine en guerre. Une aide financière conditionnée et/ou une aide militaire inconditionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 11° Colloque annuel de l'Association française de droit de la sécurité et de la défense (AFDSD) .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin., 2024, Annuaire 2024 du droit de la sécurité et de la défense</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.659-683, 2024, 9782376510642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxation internationale des ressources naturelles : quelle régulation fiscale mondiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance des ressources naturelles et ordre économique international. Aspects internationaux, environnementaux et humanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latrach édition., pp.213 226., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action budgétaire « Coordination de la sécurité et de la défense ». A la recherche d’un équilibre entre protection du secret et protection des deniers publics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 10° Colloque annuel de l'Association française de droit de la sécurité et de la défense (AFDSD) .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin., 2023, Annuaire 2023 du droit de la sécurité et de la défense</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nauru, quelques enseignements sur la soutenabilité des finances publiques en Micronésie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les finances publiques en Océanie. Tome 2. Polynésie, Mélanésie, Micronésie, collectivités françaises du Pacifique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.695-716, 2023, 9782376510529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de relance 2021 et mission budgétaire &amp;quot;Sécurités&amp;quot; : pour la police et la gendarmerie nationales, &amp;quot;se mettre au vert&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9° Colloque annuel de l'association française de droit de la sécurité et de la défense (AFDSD) Annuaire 2022 de droit de la sécurité et de la défense.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.187-198, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« Le bien-être animal dans l'Union européenne. Quelle(s) modalité (s) de financement pour quelle performance environnementale ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michallet (dir.), Bien-être et normes environnementales, actes du colloque de l'Université Lyon 3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.241-259, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'action économique européenne en temps de crise. Vers une éthique de la solidarité budgétaire et monétaire ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V. Barbé et J.F. Kerléo (dir.), L'éthique à l'épreuve de la crise Actes du colloque virtuel L'éthique à l'épreuve de la crise, éditions L’Épitoge, collection Unité du droit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-49, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le consentement de l’impôt en Afrique. Quelle compétence du Parlement à l’ère de l'administration fiscale numérique ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E. Sohouénou, J. Faust Kakaï, M. Ollivier (coord.), Le Parlement en Afrique, Actes du colloque international organisé au Bénin du 23 au 26 septembre 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, Coll. Droits publics., pp.115-149., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.1101-1142, 2021, 9782376510390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La police de sécurité du quotidien. Une simple mesure de police générale ou une police spéciale sur-mesure ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O. Gohin et X. Latour (dir.), Annuaire 2021 du droit de la sécurité et de la défense, Actes du 8° Colloque annuel de l'Association française de droit de la sécurité et de la défense (AFDSD).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.253-262., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La police de sécurité du quotidien. La performance policière, une réponse adaptée au besoin de proximité ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conan, E. Douat et alii (dir.) Singularité(s) des finances de la défense et de la sécurité, Actes de colloque.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.263-276., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'applicabilité du droit de l'Union dans les territoires français d'outre-mer. Consécration et/ou dépassement de la discontinuité territoriale ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Farinetti (dir.), Continuités et discontinuités territoriales en droit public.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.97-107., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les « contrôles au faciès » devant l'autorité administrative et judiciaire-Vers la fin du profilage ethnique ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur du professeur Claude Journès - L'ordre critique du droit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'épitoge- Lextenso., pp.103-114., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La responsabilité des gouvernements nationaux dans l'exécution du budget de l'Union ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ch. Geslot, P.Y. Monjal, J. Rossetto (dir.), La responsabilité politique des exécutifs des États membres du fait de leur action européenne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant., pp.349-363, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le budget de la PSDC- Une Europe de la défense ou une Europe des défenses ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N. Clinchamps, P.Y. Monjal (dir.), L’autonomie stratégique de l’Union européenne. Perspectives, responsabilité, ambitions et limites de la défense européenne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.181-192., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA appliquée au contrôle hiérarchisé de la dépense (CHD) de l’Etat. Le cas français .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et performance : contraintes sociétales et enjeux éthiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole supérieure de technologie de Casablanca, Nov 2024, Casablanca (Maroc), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité financière des gestionnaires publics. A la recherche d’un équilibre entre responsabilité juridique et responsabilité managériale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">» communication dans le cadre de la 13ème édition du Symposium International « Regards croisés sur les transformations de la gestion et des organisations publiques » sur le thème Les futurs possibles du management public .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Panthéon Assas,, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de discutant d'une étude intitulée &amp;quot;L’exemplarité des organisations publiques en matière de développement durable comme mise en perspective de l’organisation publique et renouveau du management public ?»proposée par Malick NDIAYE, Cnam-Paris / ARDES, Mounir BENAHCENE, Université de Paris -Descartes et Julienne NDONDOKI, Laboratoire Vallorem – Université de Tours).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium ADIMAP sur le thème « Management public à l'épreuve de la durabilité ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The French tax administration in times of crisis : tax crisis or crisis taxation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international des 24 &amp; 25 février 2022 à Bergen (Norvège) sur le thème Bureaucratic Tranformations : Longitudinal Perspectives on Local and (Supra)National Public Administration Session 2 : Public Administration in crisis : Perfect time to change the tune ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de discutant de l'étude intitulée &amp;quot;Cocréation et gestion de crise : associer les parties prenantes pour assurer la continuité de l’université en temps de pandémie&amp;quot;, proposée par MALLOR Elodie, Pr. SOLDO Edina, SAINT JONSSON Anaïs, NICOD Lionel & Pr. ALAUX Christophe de l'Université d'Aix Marseille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium ADIMAP sur le thème «Management public à l'épreuve de la durabilité ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La communication extra-financière locale sur le développement durable. L’exemple de l’espace géographique drômois en France ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International « Regards croisés sur les transformations de la gestion et des organisations publiques » sur le thème «Management public à l'épreuve de la durabilité ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le financement de la relance par une dette commune : une Union européenne (enfin) solidaire ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collège juridique franco-roumain sur le thème La relance européenne, les 23 et 24 juin 2022, Bucarest. 1ère journée : Relance européenne et réforme de la gouvernance 2° table-ronde : Le défi commun du financement de la relance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The historical principle of consent to tax is the basis of the legitimacy of the sovereign state ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8° Conférence internationale de Koweit-city sur le Theme 6 - State Sovereignty - The constitutional and legal foundations for the state’s approval of taxes and the imposition of fees in times of crisis and disaster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Koweit city, Kuwait</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Financement et fiscalité de la politique de « géographie prioritaire » : un modèle de différenciation territoriale et d'innovation citoyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Européen pour l’Administration Publique (GEAP), thème « Réformes administratives et politiques publiques : regards croisés »", Budapest (Hongrie).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le défenseur des droits et les droits de l'enfant en France ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les droits de l'enfant en période de pandémie- Webinaire organisé par l'Institut des hautes études de Tunis (IHET) sous l'égide de l'Unicef et du Conseil de l'Europe, Tunis. Centre de droit international et européen de Tunis- IHET-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'administration fiscale française : une e-administration régalienne au cœur de la réforme d'un État au service d'une société de confiance ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ième édition du Symposium International « Regards croisés sur les transformations de la gestion et des organisations publiques » sur le thème « Un demi-siècle de réformes administratives : quels effets sur la gouvernance des organisations de l'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de Commerce et d’Administration des Entreprises de Rabat (Maroc)., Jun 2021, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tax incentives and territorial attractiveness for investment ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7° Conférence internationale de Koweit-city, Koweit International Law (Kilaw), via Zoom 19h-21h.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Koweit International Law (Kilaw)., Oct 2020, Koweit city, Kuwait</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">intervention à distance en tant que discutant à l'Atelier 5 – Nouvelles formes d’ouverture et de rapprochement public privé (FOR-PP). Vers un essai de conceptualisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque de l'Association internationale de recherche en management public (AIRMAP), "L'Entrepreneuriat : Quels défis pour le Management Public ?", présidé par le Prof. Bachir Mazouz de l'Université de Montréal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers ''un budget public vert'' ? A la recherche de la bonne gouvernance financière climatique ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire francophone du Groupe Européen pour l’Administration Publique (GEAP) aux 90 ans de l'lnstitut International des Sciences Administratives (IISA) sur le thème "Gouvernances Territoriales et Action pour le Climat".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'autonomie financière, condition d'une libre administration effective ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La libre administration en Tunisie depuis la Constitution de 2014 : quelle démocratie locale pour quelle(s) finalité(s) ?, Institut des hautes études de Tunis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept constitutionnel de « représentation équilibrée des territoires » pour l'élection des assemblées locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La gestion publique par la performance. Principes et limites de la nouvelle gouvernance financière de l'Etat ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transformation de la gouvernance pour une réalisation optimale des objectifs de développement durable, Quatorzième forum ministériel du Centre Africain de Formation et de Recherche Administratives pour le Développement (CAFRAD).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept constitutionnel de « représentation équilibrée des territoires » pour l'élection des assemblées locales. Vers une nouvelle conception de la représentation politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales, Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« la gouvernance financière locale : vers une loi de financement des collectivités territoriales ?».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X° Congrès national de l'Association française de droit constitutionnel (AFDC). Atelier Finances publiques et Constitution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel instrument financier de développement des territoires. L'Agence France locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.434-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.Le droit fiscal général en tableaux, Ellipses, Paris, 1°édition 2019, 2°édition 2021, 420 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essentiel des finances publiques : en fiches; première édition 2014; deuxième édition 2017; troisième édition 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.245, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches des finances sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 206 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons d'introduction au droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.333, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cumul entre sanction pénale et sanction pour gestion de fait devant le juge constitutionnel financier. A propos de la Décision n° 2020-838/839 QPC du 7 mai 2020, M. Jean-Guy C. et autre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comment apprécier la condition d'implantation en ZFU d'une société sous-traitant une partie de son activité hors zone fiscale éligible ? Note sous l'arrêt CE, 3e et 8e ch., 27 décembre 2019, Sté Universel,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment apprécier la condition d'implantation en ZFU d'une société sous-traitant une partie de son activité hors zone fiscale éligible ? Note sous l'arrêt CE, 3e et 8e ch., 27 décembre 2019, Sté Univer'sel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion budgétaire et comptable des universités. L'éclairage jurisprudentiel de la Cour des comptes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision n° 2020-804 DC du 7 août 2020 sur la loi organique relative à la dette sociale et à l'autonomie. LA DETTE SOCIALE, UNE DETTE PUBLIQUE TEMPORAIRE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion budgétaire et comptable des universités. L'éclairage jurisprudentiel de la Cour des comptes. Messaoud SAOUDI Maître de conférences HDR en droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Saoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Saoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535755v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876339v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876407v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668207v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082800v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05593649v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Stankiewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ballandras-Rozet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Catteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ricou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03974931v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527458v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995606v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668170v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03539853v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668182v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668187v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668188v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2018.00014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202747v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671713v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671695v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671717v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671736v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671753v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671759v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671761v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858358v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858361v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527449v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527433v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668153v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858347v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668159v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668162v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668164v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668174v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668556v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876237v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527421v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668212v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668536v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668210v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668220v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668230v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668520v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668537v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668229v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668529v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854409v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082859v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668538v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353682v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082817v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668150v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668555v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667239v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668139v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014698v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668145v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014709v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Saoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535755v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876339v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876407v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668207v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082800v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05593649v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Stankiewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ballandras-Rozet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Catteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ricou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03974931v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527458v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995606v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668170v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03539853v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668182v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668189v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668188v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2018.00014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202747v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671695v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671717v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202646v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671722v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671736v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671753v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671759v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671761v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858358v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858361v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527449v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527433v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668153v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858347v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668159v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668162v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668164v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668174v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668556v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876237v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527421v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668212v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668536v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668210v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668220v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668230v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668520v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668537v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668229v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668529v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854409v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082859v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668538v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353682v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668150v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082817v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668555v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667239v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668139v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668145v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014709v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>