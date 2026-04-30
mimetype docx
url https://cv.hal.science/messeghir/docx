--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -751,235 +751,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Different Methodologies to Study Occupant Comfort and Energy Consumption</w:t>
+                <w:t xml:space="preserve">On Adjusting Data Throughput in IoT Networks: A Deep Reinforcement Learning-Based Game Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Yaacoub</w:t>
+                <w:t xml:space="preserve">Bouziane Brik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Merghem-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (4), pp.1634. </w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en16041634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JIOT.2023.3330408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429432v1</w:t>
+                <w:t xml:space="preserve">hal-04430157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Adjusting Data Throughput in IoT Networks: A Deep Reinforcement Learning-Based Game Approach</w:t>
+                <w:t xml:space="preserve">A Review of Different Methodologies to Study Occupant Comfort and Energy Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouziane Brik</w:t>
+                <w:t xml:space="preserve">Antonella Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Merghem-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-1. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (4), pp.1634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JIOT.2023.3330408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en16041634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430157v1</w:t>
+                <w:t xml:space="preserve">hal-04429432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOSISH—LOad Scheduling In Smart Homes based on demand response: Application to smart grids</w:t>
               </w:r>
@@ -1082,51 +1082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Allocation and Energy Cost Minimization in Cloud Data Centers Microgrids: A Two-Stage Optimization Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Anis Benblidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Brik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1290,51 +1290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing Convenient Indoor Thermal Comfort in Real-Time Based on Energy-Efficiency IoT Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Brik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1407,51 +1407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An IoT-based deep learning approach to analyse indoor thermal comfort of disabled people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Brik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1537,51 +1537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A renewable energy-aware power allocation for cloud data centers: A game theory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Anis Benblidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Brik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1869,248 +1869,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of EE Optimization Methods for Primary and Secondary Users in Cognitive Radio Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tian Yang</w:t>
+                <w:t xml:space="preserve">A Game-Theoretic Multi-Level Energy Demand Management for Smart Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Chouikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Merghem-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lyes Khoukhi</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal Network Protocols and Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5296/npa.v10i3.13807⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSG.2019.2911129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347441v1</w:t>
+                <w:t xml:space="preserve">hal-02271767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Game-Theoretic Multi-Level Energy Demand Management for Smart Buildings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leila Merghem-Boulahia</w:t>
+                <w:t xml:space="preserve">A Survey of EE Optimization Methods for Primary and Secondary Users in Cognitive Radio Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hichem Snoussi</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khoukhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
+              <w:t xml:space="preserve">International Journal Network Protocols and Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSG.2019.2911129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5296/npa.v10i3.13807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271767v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficient networks: recent research and future challenges</w:t>
               </w:r>
@@ -3798,278 +3798,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering-Based Cooperative Computation Offloading Game for Dependent Tasks in Industrial Internet of Things Systems</w:t>
+                <w:t xml:space="preserve">Computation Offloading for Industrial Internet of Things: A Cooperative Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Chouikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Merghem-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2023 - IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Rome, Italy. pp.2159-2165, </w:t>
+              <w:t xml:space="preserve">2023 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marrakesh, Morocco. pp.626-631, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC45041.2023.10278814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC58020.2023.10183071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444664v1</w:t>
+                <w:t xml:space="preserve">hal-04444669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation Offloading for Industrial Internet of Things: A Cooperative Approach</w:t>
+                <w:t xml:space="preserve">Clustering-Based Cooperative Computation Offloading Game for Dependent Tasks in Industrial Internet of Things Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Chouikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Merghem-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Marrakesh, Morocco. pp.626-631, </w:t>
+              <w:t xml:space="preserve">ICC 2023 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rome, Italy. pp.2159-2165, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWCMC58020.2023.10183071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC45041.2023.10278814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444669v1</w:t>
+                <w:t xml:space="preserve">hal-04444664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Dispatching in Cloud Data Centers Using Smart Microgrids: A Game Theory Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Anis Benblidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Brik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4423,51 +4423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ThermCont: A machine Learning enabled Thermal Comfort Control Tool in a real time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Brik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4525,688 +4525,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking Fog nodes for Tasks Scheduling in Fog-Cloud Environments: A Fuzzy Logic Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bouziane Brik</w:t>
+                <w:t xml:space="preserve">A Novel Approach for Anomaly Detection in Power Consumption Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Chahla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Merghem-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 15th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007361704830490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274652v1</w:t>
+                <w:t xml:space="preserve">hal-02271852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach for Anomaly Detection in Power Consumption Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hichem Snoussi</w:t>
+                <w:t xml:space="preserve">Ranking Fog nodes for Tasks Scheduling in Fog-Cloud Environments: A Fuzzy Logic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Anis Benblidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Brik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Merghem-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Pattern Recognition Applications and Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 15th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tangier, Morocco. pp.1451-1457</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0007361704830490⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02271852v1</w:t>
+                <w:t xml:space="preserve">hal-02274652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evolutionary Game Approach Towards Energy-Activated Cooperative Spectrum Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tian Yang</w:t>
+                <w:t xml:space="preserve">Energy Demand Scheduling Based on Game Theory for Microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Chouikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Merghem-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyes Khoukhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 88th Vehicular Technology Conference (VTC-Fall)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Chicago, United States. pp.1-5</w:t>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272206v1</w:t>
+                <w:t xml:space="preserve">hal-02273024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Level Energy Consumption Optimization for Smart Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Chouikhi</w:t>
+                <w:t xml:space="preserve">Indoor Thermal Comfort Collection of People with Physical Disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Brik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Esseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Merghem-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moez Esseghir</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2018 - 2018 IEEE Global Communications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. pp.1-7</w:t>
+              <w:t xml:space="preserve">2018 International Symposium on Networks, Computers and Communications (ISNCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rome, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274292v1</w:t>
+                <w:t xml:space="preserve">hal-02273912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Demand Scheduling Based on Game Theory for Microgrids</w:t>
+                <w:t xml:space="preserve">Multi-Level Energy Consumption Optimization for Smart Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Chouikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Merghem-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Kansas City, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">GLOBECOM 2018 - 2018 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273024v1</w:t>
+                <w:t xml:space="preserve">hal-02274292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Thermal Comfort Collection of People with Physical Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bouziane Brik</w:t>
+                <w:t xml:space="preserve">An Evolutionary Game Approach Towards Energy-Activated Cooperative Spectrum Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hichem Snoussi</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khoukhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Symposium on Networks, Computers and Communications (ISNCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rome, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">2018 IEEE 88th Vehicular Technology Conference (VTC-Fall)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Chicago, United States. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273912v1</w:t>
+                <w:t xml:space="preserve">hal-02272206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Game Based Power Allocation in Cloud Computing Data Centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Anis Benblidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Brik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5257,51 +5257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ThingsGame: when sending data rate depends on the data usefulness in IoT networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Brik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5454,338 +5454,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intelligent storage-based energy management approach for smart grids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Akil Jrad</w:t>
+                <w:t xml:space="preserve">Maximum weight matching based heuristic for future HetNets greening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khoukhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 12th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, New York, United States. pp.1-7</w:t>
+              <w:t xml:space="preserve">2016 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Doha, Qatar. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272223v1</w:t>
+                <w:t xml:space="preserve">hal-02273989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum weight matching based heuristic for future HetNets greening</w:t>
+                <w:t xml:space="preserve">Fully Distributed Approach for Energy Saving in Heterogeneous Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Khoukhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Doha, Qatar. pp.1-6</w:t>
+              <w:t xml:space="preserve">2016 8th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Larnaca, Cyprus. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273989v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Distributed Approach for Energy Saving in Heterogeneous Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Ameur</w:t>
+                <w:t xml:space="preserve">An intelligent storage-based energy management approach for smart grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Klaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Rahim-Amoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Merghem-Boulahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akil Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyes Khoukhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 8th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Larnaca, Cyprus. pp.1-6</w:t>
+              <w:t xml:space="preserve">2016 IEEE 12th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, New York, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273278v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic spectrum access with temporal-spatial reuse in cognitive radio networks</w:t>
               </w:r>
@@ -6625,239 +6625,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrum handoff algorithm for mobile cognitive radio users based on agents' negotiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Trigui</w:t>
+                <w:t xml:space="preserve">A Markov Chain Based Model for Congestion Control in VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khoukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Merghem-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 9th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 Workshops of 27th International Conference on Advanced Information Networking and Applications (WAINA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Barcelona, Spain. pp.1021-1026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WAINA.2013.60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274763v1</w:t>
+                <w:t xml:space="preserve">hal-02271813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Markov Chain Based Model for Congestion Control in VANETs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lyes Khoukhi</w:t>
+                <w:t xml:space="preserve">Spectrum handoff algorithm for mobile cognitive radio users based on agents' negotiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Merghem-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 Workshops of 27th International Conference on Advanced Information Networking and Applications (WAINA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE 9th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.750-756</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WAINA.2013.60⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02271813v1</w:t>
+                <w:t xml:space="preserve">hal-02274763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive radio spectrum assignment and handoff decision</w:t>
               </w:r>
@@ -8357,243 +8357,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Provisioning Model for Maximizing Wireless Sensor Network Lifetime</w:t>
+                <w:t xml:space="preserve">An autonomic architecture for Maximizing Wireless Sensor Network Lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 First International Global Information Infrastructure Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Networking and Electronic Commerce Research Conference (NAEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Riva del Garda, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306116v1</w:t>
+                <w:t xml:space="preserve">hal-01334821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An autonomic architecture for Maximizing Wireless Sensor Network Lifetime</w:t>
+                <w:t xml:space="preserve">Energy Provisioning Model for Maximizing Wireless Sensor Network Lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networking and Electronic Commerce Research Conference (NAEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2007 First International Global Information Infrastructure Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Marrakech, Morocco. pp.80-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIIS.2007.4404171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334821v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Sensor Nodes Dimensioning under Network Lifetime Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTC-2007 FALL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Baltimore, United States. pp.76-80, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8653,51 +8653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIMRC 2005 - IEEE 16th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Berlin, Germany. pp.2701-2706, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8757,51 +8757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VTC-FALL 2005 - IEEE 62nd Vehicular Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Dallas, TX, United States. pp.2347-2351, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9150,51 +9150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Esseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Mesh Networking: with 802 16, 802 11, and Zigbee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mc Graw Hill, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9590,51 +9590,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420222v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Chreim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Esseghir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Merghem-Boulahia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105694" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04429184v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ossongo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2023.11.015" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05418810v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2023.11.053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04431871v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysaa Khalil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Merghem Boulahia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2023.103211" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04429715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chouikhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2022.3174698" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04429720v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106886" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04429432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Yaacoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041634" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04430157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Brik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3330408" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04453636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119606" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04453683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Anis Benblidia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3184721" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04447370v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2022.101526" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04453691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hentati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15030808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320633v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.108056" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2021.08.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03260869v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khoukhi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107490" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Chahla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-020-09884-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02347441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Yang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5296/npa.v10i3.13807" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2911129" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ameur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWMC.2017.083047" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273061v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273070v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongwen Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/am.2016.76049" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Peng Tay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwok Hung Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ga&#239;ti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2016.2569093" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274343v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Trigui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271826v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Mir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-014-1957-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613323v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Nebih-Korkaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866359v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Badis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-109" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274349v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijwmn.2012.4601" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613325v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouabdallah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.676" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adjewa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Merghem-Boulahia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kacfah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC65282.2025.11059643" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05484956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS64151.2025.10921897" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05418702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Adjewa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770340" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420236v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet64211.2024.10851727" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04446937v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10182745" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04444664v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10278814" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04444669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10183071" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498738v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013640" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271756v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adila Mebrek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02401500v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923298" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274775v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274652v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271852v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007361704830490" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272206v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274292v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271760v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274777v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273014v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272223v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Klaimi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Rahim-Amoud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Jrad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273989v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273278v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274360v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613332v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khalid Yassine Settouti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Didi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531492v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2015.7157996" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Benidris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Benmammar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613331v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273006v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274763v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271813v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Benatia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2013.60" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272806v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271819v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Boughanmi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38227-7_29" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-02KQ2CTP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274283v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274749v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587117v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271703v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272210v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272220v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez Arraez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273011v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613335v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Mansouri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289199v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Abid" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atiq Ahmed" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fernandes Macedo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613345v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Perros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2008.4812881" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613348v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2008.4575181" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306116v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2007.4404171" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334821v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306113v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2007.32" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491402v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2005.1651934" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491399v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2005.1558968" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02612556v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khalid Ben Omar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Settouti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03260928v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72065-0_10" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334811v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02612550v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02612559v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420222v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Chreim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Esseghir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Merghem-Boulahia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105694" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04429184v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ossongo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2023.11.015" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05418810v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2023.11.053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04431871v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysaa Khalil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Merghem Boulahia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2023.103211" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04429715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chouikhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2022.3174698" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04429720v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106886" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04430157v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Brik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3330408" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04429432v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Yaacoub" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041634" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04453636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119606" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04453683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Anis Benblidia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3184721" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04447370v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2022.101526" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04453691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hentati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15030808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320633v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.108056" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2021.08.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03260869v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khoukhi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107490" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Chahla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-020-09884-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271767v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2911129" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02347441v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5296/npa.v10i3.13807" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ameur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWMC.2017.083047" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273061v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273070v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongwen Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/am.2016.76049" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Peng Tay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwok Hung Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ga&#239;ti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2016.2569093" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274343v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Trigui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271826v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Mir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-014-1957-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613323v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Nebih-Korkaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866359v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Badis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-109" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274349v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijwmn.2012.4601" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613325v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouabdallah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.676" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adjewa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Merghem-Boulahia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kacfah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC65282.2025.11059643" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05484956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS64151.2025.10921897" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05418702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Adjewa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770340" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420236v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet64211.2024.10851727" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04446937v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10182745" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04444669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10183071" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04444664v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10278814" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498738v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013640" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271756v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adila Mebrek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02401500v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923298" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274775v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271852v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007361704830490" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273024v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273912v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274292v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271760v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274777v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273014v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273989v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273278v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272223v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Klaimi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Rahim-Amoud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Jrad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274360v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613332v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khalid Yassine Settouti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Didi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531492v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2015.7157996" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Benidris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Benmammar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613331v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273006v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271813v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Benatia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2013.60" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274763v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272806v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271819v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Boughanmi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38227-7_29" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-02KQ2CTP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274283v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274749v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587117v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271703v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272210v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272220v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez Arraez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273011v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613335v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Mansouri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289199v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Abid" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atiq Ahmed" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fernandes Macedo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613345v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Perros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2008.4812881" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613348v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2008.4575181" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334821v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306116v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2007.4404171" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306113v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2007.32" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491402v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2005.1651934" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491399v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2005.1558968" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02612556v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khalid Ben Omar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Settouti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03260928v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72065-0_10" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334811v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02612550v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02612559v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>