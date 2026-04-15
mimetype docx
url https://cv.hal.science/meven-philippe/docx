--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -868,247 +868,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the thermal regime of perched talus slopes: The Gislá landslide (06/10/2020, Iceland)</w:t>
+                <w:t xml:space="preserve">Modelling the thermo-hydrological dynamics of permafrost in fractured rock walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meven Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th DACH Permafrost Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WSL, Jan 2025, Davos (Suisse), Switzerland</w:t>
+              <w:t xml:space="preserve">IAG REGIONAL CONFERENCE ON GEOMORPHOLOGY 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Timișoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913462v1</w:t>
+                <w:t xml:space="preserve">hal-05375171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the thermo-hydrological dynamics of permafrost in fractured rock walls</w:t>
+                <w:t xml:space="preserve">Modelling the thermal regime of perched talus slopes: The Gislá landslide (06/10/2020, Iceland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meven Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Morino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAG REGIONAL CONFERENCE ON GEOMORPHOLOGY 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Timișoara, Romania</w:t>
+              <w:t xml:space="preserve">15th DACH Permafrost Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WSL, Jan 2025, Davos (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375171v1</w:t>
+                <w:t xml:space="preserve">hal-04913462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progresses and challenges to assess permafrost-related processes in slope failures: examples from the French Alps and Iceland</w:t>
               </w:r>
@@ -1793,135 +1793,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREFERENTIAL DISTRIBUTION OF ICE-WEDGE POLYGONS IN RELATION TO REGOLITH PROPERTIES (UTOPIA PLANITIA, MARS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gullies on Mars and observations of seasonal ices in CaSSIS and HiRISE data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pommerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Raack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meven Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar and Planetary Sciences Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">27ème Réunion des sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160605v1</w:t>
+                <w:t xml:space="preserve">hal-03587958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molards on Mars - Signs of a disrupted cryosphere?</w:t>
               </w:r>
@@ -2026,152 +2043,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gullies on Mars and observations of seasonal ices in CaSSIS and HiRISE data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PREFERENTIAL DISTRIBUTION OF ICE-WEDGE POLYGONS IN RELATION TO REGOLITH PROPERTIES (UTOPIA PLANITIA, MARS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meven Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Pasquon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Susan J. Conway</w:t>
+                <w:t xml:space="preserve">R J Soare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Pommerol</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L E Mc Keown</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Réunion des sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Lunar and Planetary Sciences Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587958v1</w:t>
+                <w:t xml:space="preserve">hal-03160605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molards as an analogue for ejecta-ice interactions on Mars</w:t>
               </w:r>
@@ -2555,51 +2555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The seasonal evolution of ices on the gullied slopes of Sisyphi Cavi on Mars using CaSSIS and HiRISE orbital images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2689,51 +2689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gullies on Mars and seasonal ices visualised using the Colour and Stereo Surface Imaging System (CaSSIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pommerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Raack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3063,277 +3063,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of sediment transport processes by liquid water and brine under Martian pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CONTEMPORARY GULLY ACTIVITY IN SISYPHI CAVI, MARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Raack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meven Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marion Massé</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hiesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europlanet Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">50th Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, The Woodlands, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989872v1</w:t>
+                <w:t xml:space="preserve">hal-02406504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTEMPORARY GULLY ACTIVITY IN SISYPHI CAVI, MARS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of sediment transport processes by liquid water and brine under Martian pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meven Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Raack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Hiesinger</w:t>
+                <w:t xml:space="preserve">Sabrina Carpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, The Woodlands, Texas, United States</w:t>
+              <w:t xml:space="preserve">Europlanet Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406504v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3409,51 +3409,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EAD83D3"/>
+    <w:nsid w:val="FFDE01B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3640,51 +3640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meven-philippe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1221-5741" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393906v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Philippe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Morino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monzie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134ad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917832v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Na Morino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mass&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115475" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008487v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. J Soare" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Williams" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Mc Keown" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114208" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Raack" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tertius Bickel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113899" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375171v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11060" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soare" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Mckeown" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6348" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Soare" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren E. Mckeown" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-282" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J Soare" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Mc Keown" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Peignaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svennevig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587958v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pommerol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280950v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9628" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font-Ertlen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160613v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8268" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452448v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lewis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincendon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8812" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091563v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Mcewen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-21643" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091567v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Collins-May" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-347" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091544v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bickel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989872v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406504v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Heyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hiesinger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meven-philippe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1221-5741" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393906v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Philippe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Morino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monzie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134ad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917832v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Na Morino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mass&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115475" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008487v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. J Soare" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Williams" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Mc Keown" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114208" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Raack" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tertius Bickel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113899" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913462v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11060" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soare" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Mckeown" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6348" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Soare" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren E. Mckeown" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-282" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pommerol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Peignaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svennevig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J Soare" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Mc Keown" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280950v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9628" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font-Ertlen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160613v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8268" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452448v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lewis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincendon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8812" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091563v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Mcewen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-21643" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091567v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Collins-May" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-347" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091544v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bickel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Heyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hiesinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>