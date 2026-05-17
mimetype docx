--- v1 (2026-04-15)
+++ v2 (2026-05-17)
@@ -868,247 +868,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the thermo-hydrological dynamics of permafrost in fractured rock walls</w:t>
+                <w:t xml:space="preserve">Modelling the thermal regime of perched talus slopes: The Gislá landslide (06/10/2020, Iceland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meven Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Morino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAG REGIONAL CONFERENCE ON GEOMORPHOLOGY 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Timișoara, Romania</w:t>
+              <w:t xml:space="preserve">15th DACH Permafrost Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WSL, Jan 2025, Davos (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375171v1</w:t>
+                <w:t xml:space="preserve">hal-04913462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the thermal regime of perched talus slopes: The Gislá landslide (06/10/2020, Iceland)</w:t>
+                <w:t xml:space="preserve">Modelling the thermo-hydrological dynamics of permafrost in fractured rock walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meven Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th DACH Permafrost Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WSL, Jan 2025, Davos (Suisse), Switzerland</w:t>
+              <w:t xml:space="preserve">IAG REGIONAL CONFERENCE ON GEOMORPHOLOGY 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Timișoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913462v1</w:t>
+                <w:t xml:space="preserve">hal-05375171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progresses and challenges to assess permafrost-related processes in slope failures: examples from the French Alps and Iceland</w:t>
               </w:r>
@@ -1793,152 +1793,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gullies on Mars and observations of seasonal ices in CaSSIS and HiRISE data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PREFERENTIAL DISTRIBUTION OF ICE-WEDGE POLYGONS IN RELATION TO REGOLITH PROPERTIES (UTOPIA PLANITIA, MARS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meven Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Pasquon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Susan J. Conway</w:t>
+                <w:t xml:space="preserve">R J Soare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Pommerol</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L E Mc Keown</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Réunion des sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Lunar and Planetary Sciences Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587958v1</w:t>
+                <w:t xml:space="preserve">hal-03160605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molards on Mars - Signs of a disrupted cryosphere?</w:t>
               </w:r>
@@ -2043,135 +2026,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREFERENTIAL DISTRIBUTION OF ICE-WEDGE POLYGONS IN RELATION TO REGOLITH PROPERTIES (UTOPIA PLANITIA, MARS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gullies on Mars and observations of seasonal ices in CaSSIS and HiRISE data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Pasquon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pommerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Raack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meven Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar and Planetary Sciences Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">27ème Réunion des sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160605v1</w:t>
+                <w:t xml:space="preserve">hal-03587958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molards as an analogue for ejecta-ice interactions on Mars</w:t>
               </w:r>
@@ -2555,51 +2555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The seasonal evolution of ices on the gullied slopes of Sisyphi Cavi on Mars using CaSSIS and HiRISE orbital images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Pasquon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2689,51 +2689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gullies on Mars and seasonal ices visualised using the Colour and Stereo Surface Imaging System (CaSSIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pommerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Raack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3409,51 +3409,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFDE01B7"/>
+    <w:nsid w:val="96DE58A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3640,51 +3640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meven-philippe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1221-5741" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393906v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Philippe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Morino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monzie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134ad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917832v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Na Morino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mass&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115475" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008487v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. J Soare" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Williams" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Mc Keown" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114208" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Raack" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tertius Bickel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113899" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913462v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11060" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soare" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Mckeown" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6348" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Soare" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren E. Mckeown" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-282" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pommerol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Peignaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svennevig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J Soare" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Mc Keown" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280950v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9628" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font-Ertlen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160613v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8268" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452448v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lewis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincendon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8812" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091563v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Mcewen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-21643" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091567v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Collins-May" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-347" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091544v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bickel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Heyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hiesinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/meven-philippe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1221-5741" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393906v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Philippe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Morino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monzie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134ad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917832v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Na Morino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mass&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115475" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008487v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. J Soare" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Williams" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Mc Keown" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114208" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Raack" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tertius Bickel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113899" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375171v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11060" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soare" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Mckeown" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6348" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Soare" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren E. Mckeown" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-282" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J Soare" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Mc Keown" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Peignaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svennevig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587958v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Pasquon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pommerol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280950v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9628" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font-Ertlen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160613v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8268" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452448v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lewis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincendon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8812" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091563v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Mcewen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-21643" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091567v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Collins-May" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-347" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091544v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bickel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Heyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hiesinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>