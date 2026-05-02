--- v0 (2026-03-31)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Morgane Evin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4249-7209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179778595</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinal cord morphology and PKD2L1+ cells distribution: effects of age, sex, and spinal segment in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugdivine Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ramirez-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wanaverbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.1652848. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnana.2025.1652848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neck brace design and fit are linked to head mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Beauséjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12283-025-00503-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the effect of displacement rate on the mechanical properties of denticulate ligaments through uniaxial tensile testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Berriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kerkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebro-spinal flow pattern in the cervical subarachnoid space of healthy volunteers: Influence of the spinal cord morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugdivine Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0290927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological analysis of ventricular septal defect by echocardiography for prediction of aortic regurgitation in pediatric population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua El Louali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ovaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-32940-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical evaluation of Back injuries during typical snowboarding backward falls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (3), pp.224-234. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.14254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality trait prediction by machine learning using physiological data and driving behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe James Béquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helène Tattegrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mlwa.2022.100353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Assessment of the Bi-Leaflet Mechanical Heart Valve: Investigating the EOA Using the Acoustic Source Term Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Joannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Grieve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (22), pp.11771. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app122211771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile mechanical properties of the cervical, thoracic and lumbar porcine spinal meninges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Diotalevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.104280. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.104280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Bi-axial tensile tests of spinal meningeal tissues and constitutive models comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2021.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the scale reduction in designing sockets for trans-tibial amputees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Dakhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234 (8), pp761-768. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954411920921648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical comparison of spinal cord compression types occurring in Degenerative Cervical Myelopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.105174. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.105174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isometric osteopathic manipulation influences on cervical ranges of motion and correlation with osteopathic palpatory diagnosis: A randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Niewiadomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complementary Therapies in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of experimental, morphological and mechanical factors on the murine spinal cord subjected to transverse contusion: A finite element study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), 14p. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervical Canal Morphology: Effects of Neck Flexion in Normal Condition - New Elements for Biomechanical Simulations and Surgical Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (16), pp1102-1109. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/BRS.0000000000003496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating heartbeat-related in-plane motion and stress levels induced at the aortic root</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rapacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMedical Engineering OnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12938-019-0632-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacroiliac joint morphologic changes from infancy to adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Dube-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (10), pp.1730-1738. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spinee.2019.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating heartbeat-related in-plane motion and stress levels induced at the aortic root</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rapacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMedical Engineering OnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12938-019-0632-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Global Range of Motion of the Helmeted Head Through Rotational and Translational Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Boisclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13588265.2019.1593288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is skin pressure a relevant factor for socket assessment in patients with lower limb amputation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Dakhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thefenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (6), pp.669-677. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/THC-191637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of cervical ranges of motion and compensatory strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Niewiadomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Afquir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chiropractic & Manual Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (9), 9p. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12998-018-0223-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinal injury analysis for typical snowboarding backward falls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐dominique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.13342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-rescan reproducibility of ventricular and atrial MRI feature tracking strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp.197-203. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-rescan reproducibility of ventricular and atrial MRI feature tracking strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp197-203. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation and quantification of fibrosis, fat and fatty fibrosis in human left atrial myocardium using ex vivo MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Kusmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (10), pp.e0205104. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0205104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac MR Strain: A Noninvasive Biomarker of Fibrofatty Remodeling of the Left Atrial Myocardium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian T Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Atassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 286 (1), pp83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac MR Strain: A Noninvasive Biomarker of Fibrofatty Remodeling of the Left Atrial Myocardium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Atassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 286 (1), pp.83-92. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1148/radiol.2017162787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac MR Strain: A Noninvasive Biomarker of Fibrofatty Remodeling of the Left Atrial Myocardium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Atassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 286 (1), pp.83-92. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1148/radiol.2017162787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinal injury analysis for typical snowboarding backward falls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐dominique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.sms.13342. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.13342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element model of a below-knee amputation: a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Dakhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (S1), pp35-36. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2017.1382848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Effective Orifice Areas of Mitral Prosthetic Heart Valves: An In Vitro Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Mickael Grieve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pibarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heart Valve Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (6), pp.677-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oversizing and elliptical shape of aortic annulus on transcatheter valve hemodynamics: An in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Zenses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Collart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 208, pp.28-35. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijcard.2016.01.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left atrial aging: a cardiac magnetic resonance feature-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golmehr Ashrafpoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 310 (5), pp.H542-H549. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpheart.00504.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of obesity and epicardial fat on early left atrial dysfunction assessed by cardiac MRI strain analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn M. Broadhouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser M. Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel T. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Glastras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Diabetology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1), pp.164. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12933-016-0481-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01421754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitral valve-in-valve hemodynamic performance: An in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guivier-Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Rodes-Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pibarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thoracic and Cardiovascular Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151 (4), pp.1051+. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcvs.2015.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the Current Doppler Echocardiography Criteria Able to Discriminate Mitral Bileaflet Mechanical Heart Valve Malfunction? An In Vitro Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guivier-Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pibarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Kadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (5), pp.E52-E60. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aor.12653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of left atrial function by MRI myocardial feature tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rosenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawek Kusmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (2), pp.379-389. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.24851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro study of valve-in-valve performance with the CoreValve self-expandable prosthesis implanted in different positions and sizes within the Trifecta surgical heart valve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -S. Zenses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1, SI), pp.2086-2087. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left atrium wall tracking from MR images for strain assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hatem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rosenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouazizi-Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (sup1), pp.14-15. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2014.931055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitral bileaflet mechanical heart valves dysfunction and patient/prosthesis mismatch: in vitro investigation of differential diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guivier-Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Zenses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (S1), pp.30-32. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.815967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Effective Orifice Areas of Mitral Prosthetic Heart Valves: An In-Vitro Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Grieve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Pibarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heart Valve Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1970, 26 (6), pp.677-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave decomposition applied to LA phasic longitudinal strain evaluated from MRI feature tracking to estimate a true LA booster strain index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bouazizi-Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Barcelonnette, Spain. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jeaa356.277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets biphasiques de l&apos;alcool dans le contexte de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Nguma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Banet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMOB 2021, 1er salon de la Sécurité Routière au service des Mobilités en entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BIALCOL. Effets biphasiques de l&apos;alcool sur la conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Nguma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Covasr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Salon de Provence, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets biphasiques de l'alcool sur la conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Nguma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session du comité des études de la DSR - Délégation à la Sécurité Routière - Thématique des facteurs comportementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Salon de Provence, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelisation of quantification of head and neck risks associated with tackles in rugby union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cogoluenhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Forodighasemabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp273-275, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1714910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress effects of the cerebrospinal pulsatile flow on the spinal cord by a 3D fluid-structure modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp93-95, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1713493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the aortic morphological changes in aging on aortic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amine Bouqentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp415-417, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1714965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left ventricle vortex detection by 3D + t phase contrast MRI: a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frederick Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Grieve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp71-73, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1713483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of functional state after alcohol consumption by classification and machine learning technics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Taillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Loeches de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBM 2018, IEEE International Conference on Bioinformatics and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Madrid, Spain. pp2237-2242, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBM.2018.8621310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left Atrial Strain in Obese, Type 2 Diabetic Patients by Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Broadhouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glastras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heart Lung and Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Australie, Australia. pp.S239-S240, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hlc.2016.06.558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-study Repeatability of Left Ventr icular Strain Measurement using Feature Tracking on MRI Cine Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Mousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CINC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMR left atrial characterization in Cushing's syndrome: a feature tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kamenicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Mousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Raissuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, NICE, France. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1532-429X-17-S1-P42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Differential Meaning of LV and LA Strains in Aortic Valve Stenosis: A Feature Tracking MRI Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Bouazizi-Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22489/CinC.2017.191-279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-study repeatability of left ventricular strain measurement using feature tracking on MRI cine images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Mousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.173-176, 2015, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIC.2015.7408614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left atrium MRI 4D-flow in atrial fibrillation: Association with LA function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Grieve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.5-8, 2015, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIC.2015.7408572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pixel-wise absolute pressures in the aortic arch from 3D MRI velocity data and carotid artery applanation tonometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Bargiotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bollache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2014.6944773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets biphasiques de l'alcool et jeunes conducteurs : BIALCOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Nguma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2020, 54p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Morgane Evin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4249-7209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179778595</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinal cord morphology and PKD2L1+ cells distribution: effects of age, sex, and spinal segment in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugdivine Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ramirez-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wanaverbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.1652848. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnana.2025.1652848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neck brace design and fit are linked to head mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Beauséjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12283-025-00503-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the effect of displacement rate on the mechanical properties of denticulate ligaments through uniaxial tensile testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Berriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kerkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebro-spinal flow pattern in the cervical subarachnoid space of healthy volunteers: Influence of the spinal cord morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugdivine Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0290927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological analysis of ventricular septal defect by echocardiography for prediction of aortic regurgitation in pediatric population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua El Louali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ovaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-32940-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical evaluation of Back injuries during typical snowboarding backward falls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (3), pp.224-234. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.14254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Assessment of the Bi-Leaflet Mechanical Heart Valve: Investigating the EOA Using the Acoustic Source Term Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Joannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Grieve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (22), pp.11771. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app122211771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality trait prediction by machine learning using physiological data and driving behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe James Béquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helène Tattegrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mlwa.2022.100353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Bi-axial tensile tests of spinal meningeal tissues and constitutive models comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2021.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile mechanical properties of the cervical, thoracic and lumbar porcine spinal meninges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Diotalevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.104280. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.104280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of experimental, morphological and mechanical factors on the murine spinal cord subjected to transverse contusion: A finite element study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), 14p. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervical Canal Morphology: Effects of Neck Flexion in Normal Condition - New Elements for Biomechanical Simulations and Surgical Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (16), pp1102-1109. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/BRS.0000000000003496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the scale reduction in designing sockets for trans-tibial amputees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Dakhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234 (8), pp761-768. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954411920921648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical comparison of spinal cord compression types occurring in Degenerative Cervical Myelopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.105174. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.105174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isometric osteopathic manipulation influences on cervical ranges of motion and correlation with osteopathic palpatory diagnosis: A randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Niewiadomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complementary Therapies in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Global Range of Motion of the Helmeted Head Through Rotational and Translational Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Boisclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13588265.2019.1593288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating heartbeat-related in-plane motion and stress levels induced at the aortic root</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rapacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMedical Engineering OnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12938-019-0632-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacroiliac joint morphologic changes from infancy to adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Dube-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (10), pp.1730-1738. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spinee.2019.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating heartbeat-related in-plane motion and stress levels induced at the aortic root</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rapacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMedical Engineering OnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12938-019-0632-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is skin pressure a relevant factor for socket assessment in patients with lower limb amputation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Dakhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thefenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (6), pp.669-677. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/THC-191637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of cervical ranges of motion and compensatory strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Niewiadomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Afquir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chiropractic & Manual Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (9), 9p. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12998-018-0223-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinal injury analysis for typical snowboarding backward falls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐dominique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.sms.13342. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.13342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac MR Strain: A Noninvasive Biomarker of Fibrofatty Remodeling of the Left Atrial Myocardium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian T Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Atassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 286 (1), pp83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-rescan reproducibility of ventricular and atrial MRI feature tracking strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp197-203. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation and quantification of fibrosis, fat and fatty fibrosis in human left atrial myocardium using ex vivo MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Kusmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (10), pp.e0205104. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0205104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinal injury analysis for typical snowboarding backward falls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐dominique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.13342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-rescan reproducibility of ventricular and atrial MRI feature tracking strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp.197-203. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac MR Strain: A Noninvasive Biomarker of Fibrofatty Remodeling of the Left Atrial Myocardium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Atassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 286 (1), pp.83-92. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1148/radiol.2017162787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac MR Strain: A Noninvasive Biomarker of Fibrofatty Remodeling of the Left Atrial Myocardium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Atassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 286 (1), pp.83-92. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1148/radiol.2017162787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element model of a below-knee amputation: a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Dakhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (S1), pp35-36. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2017.1382848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Effective Orifice Areas of Mitral Prosthetic Heart Valves: An In Vitro Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Mickael Grieve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pibarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heart Valve Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (6), pp.677-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of obesity and epicardial fat on early left atrial dysfunction assessed by cardiac MRI strain analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn M. Broadhouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser M. Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel T. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Glastras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Diabetology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1), pp.164. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12933-016-0481-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01421754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oversizing and elliptical shape of aortic annulus on transcatheter valve hemodynamics: An in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Zenses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Collart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 208, pp.28-35. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijcard.2016.01.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left atrial aging: a cardiac magnetic resonance feature-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golmehr Ashrafpoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 310 (5), pp.H542-H549. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpheart.00504.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitral valve-in-valve hemodynamic performance: An in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guivier-Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Rodes-Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pibarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thoracic and Cardiovascular Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151 (4), pp.1051+. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcvs.2015.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the Current Doppler Echocardiography Criteria Able to Discriminate Mitral Bileaflet Mechanical Heart Valve Malfunction? An In Vitro Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guivier-Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pibarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Kadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (5), pp.E52-E60. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aor.12653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro study of valve-in-valve performance with the CoreValve self-expandable prosthesis implanted in different positions and sizes within the Trifecta surgical heart valve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -S. Zenses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1, SI), pp.2086-2087. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of left atrial function by MRI myocardial feature tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rosenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawek Kusmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (2), pp.379-389. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.24851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left atrium wall tracking from MR images for strain assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hatem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rosenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouazizi-Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (sup1), pp.14-15. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2014.931055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitral bileaflet mechanical heart valves dysfunction and patient/prosthesis mismatch: in vitro investigation of differential diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guivier-Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Zenses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (S1), pp.30-32. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.815967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Effective Orifice Areas of Mitral Prosthetic Heart Valves: An In-Vitro Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Grieve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Pibarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heart Valve Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1970, 26 (6), pp.677-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave decomposition applied to LA phasic longitudinal strain evaluated from MRI feature tracking to estimate a true LA booster strain index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bouazizi-Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Barcelonnette, Spain. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jeaa356.277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets biphasiques de l&apos;alcool dans le contexte de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Nguma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Banet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMOB 2021, 1er salon de la Sécurité Routière au service des Mobilités en entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BIALCOL. Effets biphasiques de l&apos;alcool sur la conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Nguma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Covasr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Salon de Provence, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets biphasiques de l'alcool sur la conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Nguma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session du comité des études de la DSR - Délégation à la Sécurité Routière - Thématique des facteurs comportementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Salon de Provence, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left ventricle vortex detection by 3D + t phase contrast MRI: a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frederick Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Grieve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp71-73, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1713483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelisation of quantification of head and neck risks associated with tackles in rugby union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cogoluenhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Forodighasemabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp273-275, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1714910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress effects of the cerebrospinal pulsatile flow on the spinal cord by a 3D fluid-structure modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp93-95, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1713493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the aortic morphological changes in aging on aortic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amine Bouqentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp415-417, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1714965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of functional state after alcohol consumption by classification and machine learning technics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Taillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Loeches de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBM 2018, IEEE International Conference on Bioinformatics and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Madrid, Spain. pp2237-2242, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBM.2018.8621310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left Atrial Strain in Obese, Type 2 Diabetic Patients by Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Broadhouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glastras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heart Lung and Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Australie, Australia. pp.S239-S240, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hlc.2016.06.558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-study Repeatability of Left Ventr icular Strain Measurement using Feature Tracking on MRI Cine Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Mousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CINC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMR left atrial characterization in Cushing's syndrome: a feature tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kamenicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Mousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Raissuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, NICE, France. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1532-429X-17-S1-P42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Differential Meaning of LV and LA Strains in Aortic Valve Stenosis: A Feature Tracking MRI Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Bouazizi-Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22489/CinC.2017.191-279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-study repeatability of left ventricular strain measurement using feature tracking on MRI cine images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Mousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.173-176, 2015, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIC.2015.7408614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left atrium MRI 4D-flow in atrial fibrillation: Association with LA function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Grieve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.5-8, 2015, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIC.2015.7408572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pixel-wise absolute pressures in the aortic arch from 3D MRI velocity data and carotid artery applanation tonometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Bargiotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bollache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2014.6944773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets biphasiques de l'alcool et jeunes conducteurs : BIALCOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Nguma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2020, 54p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BED43804"/>
+    <w:nsid w:val="1E186E77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mevin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4249-7209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179778595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329155v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugdivine Leblond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ramirez-Franco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wanaverbecq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2025.1652848" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416520v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Beaus&#233;jour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Llari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12283-025-00503-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berriot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kerkouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laroche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gerard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106824" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Sudres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254095v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua El Louali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Soler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fouilloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ovaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32940-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050199v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;jean Arnoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14254" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe James B&#233;quet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100353" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03971096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joannic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Monnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Grieve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122211771" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716317v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wagnac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Diotalevi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104280" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03482335v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.11.028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937831v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Dakhil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Tarrade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Behr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuhao Mo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411920921648" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02992367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;vy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baucher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Roche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Callot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.105174" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941951v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niewiadomski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan-Jean Bianco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Arnoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournely" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232975" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942037v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000003496" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117888v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-019-0632-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256538v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coudert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Dube-Cyr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vital" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2019.05.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02735321v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Lecoublet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Boisclair" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2019.1593288" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02735281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thefenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/THC-191637" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937761v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Afquir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12998-018-0223-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02867969v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Laporte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13342" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942125v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Huber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.11.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842347v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01902581v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Bouazizi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Rahhal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kusmia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Defrance" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205104" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian T Huber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Atassi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981442v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2017162787" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009025v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050236v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823004v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Campion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382848" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843145v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mickael Grieve" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pibarot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454816v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Zenses" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Collart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2016.01.048" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303940v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Perdrix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golmehr Ashrafpoor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00504.2015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01421754v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M. Broadhouse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser M. Callaghan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel T. Mcgrath" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Glastras" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-016-0481-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454817v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Rodes-Cabau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcvs.2015.11.039" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454778v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kadem" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12653" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TLRQSFGS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cluzel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosenbaum" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawek Kusmia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24851" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B44D2DD2998E181946ABAB0AD3A2367002CC99D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414102v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -S. Zenses" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stanova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Obadia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069634" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02634490v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redheuil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hatem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rosenbaum" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouazizi-Verdier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931055" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278235v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815967" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02316388v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Pibarot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943663v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lamy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Soulat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Evin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouazizi-Verdier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jeaa356.277" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350912v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nguma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Galy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Banet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030989v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052761v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Banet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945553v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cogoluenhes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Forodighasemabadi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714910" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942185v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713493" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945558v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Bouqentar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boufi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714965" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942263v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Callaghan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frederick Fletcher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713483" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166340v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Taillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Loeches de La Fuente" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2018.8621310" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944173v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Broadhouse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Callaghan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcgrath" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glastras" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hlc.2016.06.558" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492956v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mousseaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492944v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Charles" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenicky" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Raissuni" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-17-S1-P42" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942183v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Bouazizi-Verdier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2017.191-279" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942162v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lamy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2015.7408614" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942154v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2015.7408572" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150795v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bargiotas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Redheuil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Cesare" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bollache" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944773" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935278v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mevin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4249-7209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179778595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329155v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugdivine Leblond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ramirez-Franco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wanaverbecq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2025.1652848" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416520v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Beaus&#233;jour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Llari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12283-025-00503-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berriot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kerkouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laroche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gerard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106824" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Sudres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254095v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua El Louali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Soler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fouilloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ovaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32940-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050199v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;jean Arnoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14254" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03971096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joannic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Monnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Grieve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122211771" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe James B&#233;quet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100353" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03482335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.11.028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wagnac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Diotalevi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104280" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournely" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Arnoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232975" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Callot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000003496" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Dakhil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Tarrade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Behr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuhao Mo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411920921648" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02992367v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;vy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Roche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.105174" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niewiadomski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan-Jean Bianco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02735321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Lecoublet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Boisclair" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2019.1593288" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050243v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-019-0632-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coudert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Dube-Cyr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vital" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2019.05.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117888v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02735281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thefenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/THC-191637" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937761v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Afquir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12998-018-0223-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050236v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Laporte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13342" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842296v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian T Huber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Rahhal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Atassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842347v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Huber" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.11.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01902581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Bouazizi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kusmia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Defrance" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205104" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02867969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942125v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981442v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2017162787" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009025v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823004v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Campion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382848" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843145v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mickael Grieve" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pibarot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01421754v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M. Broadhouse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser M. Callaghan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel T. Mcgrath" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Glastras" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-016-0481-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Zenses" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Collart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2016.01.048" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Perdrix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golmehr Ashrafpoor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00504.2015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454817v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Rodes-Cabau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcvs.2015.11.039" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454778v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kadem" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12653" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TLRQSFGS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414102v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -S. Zenses" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stanova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Obadia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069634" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492759v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cluzel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosenbaum" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawek Kusmia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24851" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B44D2DD2998E181946ABAB0AD3A2367002CC99D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02634490v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redheuil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hatem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rosenbaum" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouazizi-Verdier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931055" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278235v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815967" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02316388v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Pibarot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943663v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lamy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Soulat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Evin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouazizi-Verdier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jeaa356.277" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350912v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nguma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Galy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Banet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030989v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052761v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Banet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942263v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Callaghan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frederick Fletcher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713483" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945553v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cogoluenhes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Forodighasemabadi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714910" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942185v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713493" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945558v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Bouqentar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boufi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714965" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166340v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Taillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Loeches de La Fuente" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2018.8621310" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944173v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Broadhouse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Callaghan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcgrath" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glastras" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hlc.2016.06.558" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492956v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mousseaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492944v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Charles" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenicky" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Raissuni" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-17-S1-P42" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942183v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Bouazizi-Verdier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2017.191-279" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942162v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lamy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2015.7408614" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942154v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2015.7408572" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150795v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bargiotas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Redheuil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Cesare" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bollache" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944773" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935278v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>