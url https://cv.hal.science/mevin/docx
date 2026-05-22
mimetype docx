--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Morgane Evin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4249-7209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179778595</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinal cord morphology and PKD2L1+ cells distribution: effects of age, sex, and spinal segment in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugdivine Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ramirez-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wanaverbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.1652848. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnana.2025.1652848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neck brace design and fit are linked to head mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Beauséjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12283-025-00503-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the effect of displacement rate on the mechanical properties of denticulate ligaments through uniaxial tensile testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Berriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kerkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebro-spinal flow pattern in the cervical subarachnoid space of healthy volunteers: Influence of the spinal cord morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugdivine Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0290927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological analysis of ventricular septal defect by echocardiography for prediction of aortic regurgitation in pediatric population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua El Louali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ovaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-32940-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical evaluation of Back injuries during typical snowboarding backward falls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (3), pp.224-234. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.14254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Assessment of the Bi-Leaflet Mechanical Heart Valve: Investigating the EOA Using the Acoustic Source Term Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Joannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Grieve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (22), pp.11771. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app122211771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality trait prediction by machine learning using physiological data and driving behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe James Béquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helène Tattegrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mlwa.2022.100353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Bi-axial tensile tests of spinal meningeal tissues and constitutive models comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2021.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile mechanical properties of the cervical, thoracic and lumbar porcine spinal meninges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Diotalevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.104280. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.104280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of experimental, morphological and mechanical factors on the murine spinal cord subjected to transverse contusion: A finite element study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), 14p. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervical Canal Morphology: Effects of Neck Flexion in Normal Condition - New Elements for Biomechanical Simulations and Surgical Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (16), pp1102-1109. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/BRS.0000000000003496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the scale reduction in designing sockets for trans-tibial amputees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Dakhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234 (8), pp761-768. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954411920921648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical comparison of spinal cord compression types occurring in Degenerative Cervical Myelopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.105174. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.105174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isometric osteopathic manipulation influences on cervical ranges of motion and correlation with osteopathic palpatory diagnosis: A randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Niewiadomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complementary Therapies in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Global Range of Motion of the Helmeted Head Through Rotational and Translational Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Boisclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13588265.2019.1593288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating heartbeat-related in-plane motion and stress levels induced at the aortic root</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rapacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMedical Engineering OnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12938-019-0632-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacroiliac joint morphologic changes from infancy to adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Dube-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (10), pp.1730-1738. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spinee.2019.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating heartbeat-related in-plane motion and stress levels induced at the aortic root</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rapacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMedical Engineering OnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12938-019-0632-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is skin pressure a relevant factor for socket assessment in patients with lower limb amputation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Dakhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thefenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (6), pp.669-677. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/THC-191637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of cervical ranges of motion and compensatory strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Niewiadomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Afquir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chiropractic & Manual Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (9), 9p. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12998-018-0223-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinal injury analysis for typical snowboarding backward falls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐dominique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.sms.13342. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.13342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac MR Strain: A Noninvasive Biomarker of Fibrofatty Remodeling of the Left Atrial Myocardium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian T Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Atassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 286 (1), pp83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-rescan reproducibility of ventricular and atrial MRI feature tracking strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp197-203. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation and quantification of fibrosis, fat and fatty fibrosis in human left atrial myocardium using ex vivo MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Kusmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (10), pp.e0205104. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0205104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinal injury analysis for typical snowboarding backward falls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐dominique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.13342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-rescan reproducibility of ventricular and atrial MRI feature tracking strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp.197-203. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac MR Strain: A Noninvasive Biomarker of Fibrofatty Remodeling of the Left Atrial Myocardium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Atassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 286 (1), pp.83-92. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1148/radiol.2017162787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac MR Strain: A Noninvasive Biomarker of Fibrofatty Remodeling of the Left Atrial Myocardium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Atassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 286 (1), pp.83-92. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1148/radiol.2017162787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element model of a below-knee amputation: a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Dakhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (S1), pp35-36. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2017.1382848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Effective Orifice Areas of Mitral Prosthetic Heart Valves: An In Vitro Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Mickael Grieve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pibarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heart Valve Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (6), pp.677-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of obesity and epicardial fat on early left atrial dysfunction assessed by cardiac MRI strain analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn M. Broadhouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser M. Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel T. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Glastras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Diabetology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1), pp.164. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12933-016-0481-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01421754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oversizing and elliptical shape of aortic annulus on transcatheter valve hemodynamics: An in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Zenses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Collart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 208, pp.28-35. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijcard.2016.01.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left atrial aging: a cardiac magnetic resonance feature-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golmehr Ashrafpoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 310 (5), pp.H542-H549. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpheart.00504.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitral valve-in-valve hemodynamic performance: An in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guivier-Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Rodes-Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pibarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thoracic and Cardiovascular Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151 (4), pp.1051+. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcvs.2015.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the Current Doppler Echocardiography Criteria Able to Discriminate Mitral Bileaflet Mechanical Heart Valve Malfunction? An In Vitro Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guivier-Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pibarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Kadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (5), pp.E52-E60. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aor.12653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro study of valve-in-valve performance with the CoreValve self-expandable prosthesis implanted in different positions and sizes within the Trifecta surgical heart valve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -S. Zenses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1, SI), pp.2086-2087. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of left atrial function by MRI myocardial feature tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rosenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawek Kusmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (2), pp.379-389. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.24851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left atrium wall tracking from MR images for strain assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hatem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rosenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouazizi-Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (sup1), pp.14-15. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2014.931055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitral bileaflet mechanical heart valves dysfunction and patient/prosthesis mismatch: in vitro investigation of differential diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guivier-Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Zenses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (S1), pp.30-32. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.815967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Effective Orifice Areas of Mitral Prosthetic Heart Valves: An In-Vitro Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Grieve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Pibarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heart Valve Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1970, 26 (6), pp.677-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave decomposition applied to LA phasic longitudinal strain evaluated from MRI feature tracking to estimate a true LA booster strain index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bouazizi-Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Barcelonnette, Spain. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jeaa356.277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets biphasiques de l&apos;alcool dans le contexte de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Nguma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Banet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMOB 2021, 1er salon de la Sécurité Routière au service des Mobilités en entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BIALCOL. Effets biphasiques de l&apos;alcool sur la conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Nguma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Covasr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Salon de Provence, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets biphasiques de l'alcool sur la conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Nguma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session du comité des études de la DSR - Délégation à la Sécurité Routière - Thématique des facteurs comportementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Salon de Provence, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left ventricle vortex detection by 3D + t phase contrast MRI: a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frederick Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Grieve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp71-73, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1713483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelisation of quantification of head and neck risks associated with tackles in rugby union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cogoluenhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Forodighasemabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp273-275, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1714910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress effects of the cerebrospinal pulsatile flow on the spinal cord by a 3D fluid-structure modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp93-95, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1713493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the aortic morphological changes in aging on aortic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amine Bouqentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp415-417, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1714965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of functional state after alcohol consumption by classification and machine learning technics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Taillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Loeches de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBM 2018, IEEE International Conference on Bioinformatics and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Madrid, Spain. pp2237-2242, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBM.2018.8621310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left Atrial Strain in Obese, Type 2 Diabetic Patients by Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Broadhouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glastras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heart Lung and Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Australie, Australia. pp.S239-S240, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hlc.2016.06.558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-study Repeatability of Left Ventr icular Strain Measurement using Feature Tracking on MRI Cine Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Mousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CINC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMR left atrial characterization in Cushing's syndrome: a feature tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kamenicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Mousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Raissuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, NICE, France. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1532-429X-17-S1-P42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Differential Meaning of LV and LA Strains in Aortic Valve Stenosis: A Feature Tracking MRI Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Bouazizi-Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22489/CinC.2017.191-279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-study repeatability of left ventricular strain measurement using feature tracking on MRI cine images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Mousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.173-176, 2015, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIC.2015.7408614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left atrium MRI 4D-flow in atrial fibrillation: Association with LA function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Grieve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.5-8, 2015, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIC.2015.7408572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pixel-wise absolute pressures in the aortic arch from 3D MRI velocity data and carotid artery applanation tonometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Bargiotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bollache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2014.6944773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets biphasiques de l'alcool et jeunes conducteurs : BIALCOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Nguma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2020, 54p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Morgane Evin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4249-7209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179778595</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Ayxry5QAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinal cord morphology and PKD2L1+ cells distribution: effects of age, sex, and spinal segment in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugdivine Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ramirez-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wanaverbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.1652848. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnana.2025.1652848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neck brace design and fit are linked to head mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Beauséjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12283-025-00503-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the effect of displacement rate on the mechanical properties of denticulate ligaments through uniaxial tensile testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Berriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kerkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebro-spinal flow pattern in the cervical subarachnoid space of healthy volunteers: Influence of the spinal cord morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugdivine Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0290927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological analysis of ventricular septal defect by echocardiography for prediction of aortic regurgitation in pediatric population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua El Louali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ovaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-32940-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical evaluation of Back injuries during typical snowboarding backward falls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (3), pp.224-234. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.14254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Assessment of the Bi-Leaflet Mechanical Heart Valve: Investigating the EOA Using the Acoustic Source Term Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Joannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Grieve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (22), pp.11771. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app122211771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality trait prediction by machine learning using physiological data and driving behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe James Béquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helène Tattegrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mlwa.2022.100353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Bi-axial tensile tests of spinal meningeal tissues and constitutive models comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godio-Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2021.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile mechanical properties of the cervical, thoracic and lumbar porcine spinal meninges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Diotalevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.104280. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.104280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of experimental, morphological and mechanical factors on the murine spinal cord subjected to transverse contusion: A finite element study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fournely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), 14p. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervical Canal Morphology: Effects of Neck Flexion in Normal Condition - New Elements for Biomechanical Simulations and Surgical Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (16), pp1102-1109. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/BRS.0000000000003496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the scale reduction in designing sockets for trans-tibial amputees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Dakhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234 (8), pp761-768. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954411920921648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical comparison of spinal cord compression types occurring in Degenerative Cervical Myelopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.105174. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2020.105174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isometric osteopathic manipulation influences on cervical ranges of motion and correlation with osteopathic palpatory diagnosis: A randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Niewiadomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complementary Therapies in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Global Range of Motion of the Helmeted Head Through Rotational and Translational Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieg Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Boisclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13588265.2019.1593288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating heartbeat-related in-plane motion and stress levels induced at the aortic root</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rapacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMedical Engineering OnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12938-019-0632-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacroiliac joint morphologic changes from infancy to adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Dube-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (10), pp.1730-1738. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spinee.2019.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating heartbeat-related in-plane motion and stress levels induced at the aortic root</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rapacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMedical Engineering OnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12938-019-0632-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is skin pressure a relevant factor for socket assessment in patients with lower limb amputation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Dakhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thefenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (6), pp.669-677. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/THC-191637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of cervical ranges of motion and compensatory strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Niewiadomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan-Jean Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Afquir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chiropractic & Manual Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (9), 9p. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12998-018-0223-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinal injury analysis for typical snowboarding backward falls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐dominique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.sms.13342. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.13342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac MR Strain: A Noninvasive Biomarker of Fibrofatty Remodeling of the Left Atrial Myocardium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian T Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Atassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 286 (1), pp.83-92. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1148/radiol.2017162787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinal injury analysis for typical snowboarding backward falls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐dominique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.13342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-rescan reproducibility of ventricular and atrial MRI feature tracking strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp.197-203. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation and quantification of fibrosis, fat and fatty fibrosis in human left atrial myocardium using ex vivo MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Kusmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (10), pp.e0205104. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0205104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element model of a below-knee amputation: a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Dakhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Llari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhao Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (S1), pp35-36. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2017.1382848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Effective Orifice Areas of Mitral Prosthetic Heart Valves: An In Vitro Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Mickael Grieve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pibarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heart Valve Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (6), pp.677-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of obesity and epicardial fat on early left atrial dysfunction assessed by cardiac MRI strain analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn M. Broadhouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser M. Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel T. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Glastras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Diabetology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1), pp.164. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12933-016-0481-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01421754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left atrial aging: a cardiac magnetic resonance feature-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golmehr Ashrafpoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 310 (5), pp.H542-H549. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpheart.00504.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oversizing and elliptical shape of aortic annulus on transcatheter valve hemodynamics: An in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Zenses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Collart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 208, pp.28-35. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijcard.2016.01.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitral valve-in-valve hemodynamic performance: An in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guivier-Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Rodes-Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pibarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thoracic and Cardiovascular Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151 (4), pp.1051+. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcvs.2015.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the Current Doppler Echocardiography Criteria Able to Discriminate Mitral Bileaflet Mechanical Heart Valve Malfunction? An In Vitro Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guivier-Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pibarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Kadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (5), pp.E52-E60. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aor.12653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro study of valve-in-valve performance with the CoreValve self-expandable prosthesis implanted in different positions and sizes within the Trifecta surgical heart valve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -S. Zenses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1, SI), pp.2086-2087. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of left atrial function by MRI myocardial feature tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rosenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawek Kusmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (2), pp.379-389. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.24851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left atrium wall tracking from MR images for strain assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hatem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rosenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouazizi-Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (sup1), pp.14-15. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2014.931055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitral bileaflet mechanical heart valves dysfunction and patient/prosthesis mismatch: in vitro investigation of differential diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guivier-Curien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Zenses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (S1), pp.30-32. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.815967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Effective Orifice Areas of Mitral Prosthetic Heart Valves: An In-Vitro Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Grieve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Pibarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heart Valve Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1970, 26 (6), pp.677-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave decomposition applied to LA phasic longitudinal strain evaluated from MRI feature tracking to estimate a true LA booster strain index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bouazizi-Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Cardiovascular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Barcelonnette, Spain. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ehjci/jeaa356.277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets biphasiques de l&apos;alcool dans le contexte de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Nguma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Banet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMOB 2021, 1er salon de la Sécurité Routière au service des Mobilités en entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BIALCOL. Effets biphasiques de l&apos;alcool sur la conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Nguma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Covasr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Salon de Provence, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets biphasiques de l'alcool sur la conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Nguma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session du comité des études de la DSR - Délégation à la Sécurité Routière - Thématique des facteurs comportementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Salon de Provence, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left ventricle vortex detection by 3D + t phase contrast MRI: a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frederick Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Grieve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp71-73, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1713483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelisation of quantification of head and neck risks associated with tackles in rugby union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cogoluenhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Forodighasemabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp273-275, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1714910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress effects of the cerebrospinal pulsatile flow on the spinal cord by a 3D fluid-structure modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp93-95, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1713493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the aortic morphological changes in aging on aortic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amine Bouqentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp415-417, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1714965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of functional state after alcohol consumption by classification and machine learning technics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Taillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Loeches de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBM 2018, IEEE International Conference on Bioinformatics and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Madrid, Spain. pp2237-2242, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBM.2018.8621310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left Atrial Strain in Obese, Type 2 Diabetic Patients by Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Broadhouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glastras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heart Lung and Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Australie, Australia. pp.S239-S240, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hlc.2016.06.558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-study Repeatability of Left Ventr icular Strain Measurement using Feature Tracking on MRI Cine Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Mousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CINC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMR left atrial characterization in Cushing's syndrome: a feature tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kamenicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Mousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Raissuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, NICE, France. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1532-429X-17-S1-P42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Differential Meaning of LV and LA Strains in Aortic Valve Stenosis: A Feature Tracking MRI Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Bouazizi-Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22489/CinC.2017.191-279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left atrium MRI 4D-flow in atrial fibrillation: Association with LA function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Grieve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.5-8, 2015, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIC.2015.7408572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-study repeatability of left ventricular strain measurement using feature tracking on MRI cine images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Mousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.173-176, 2015, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIC.2015.7408614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pixel-wise absolute pressures in the aortic arch from 3D MRI velocity data and carotid artery applanation tonometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Bargiotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bollache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2014.6944773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets biphasiques de l'alcool et jeunes conducteurs : BIALCOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berthelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Nguma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2020, 54p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId247"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E186E77"/>
+    <w:nsid w:val="0ACF6B0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mevin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4249-7209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179778595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329155v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugdivine Leblond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ramirez-Franco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wanaverbecq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2025.1652848" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416520v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Beaus&#233;jour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Llari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12283-025-00503-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berriot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kerkouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laroche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gerard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106824" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Sudres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254095v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua El Louali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Soler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fouilloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ovaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32940-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050199v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;jean Arnoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14254" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03971096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joannic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Monnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Grieve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122211771" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe James B&#233;quet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100353" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03482335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.11.028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wagnac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Diotalevi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104280" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournely" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Arnoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232975" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Callot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000003496" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Dakhil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Tarrade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Behr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuhao Mo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411920921648" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02992367v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;vy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Roche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.105174" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niewiadomski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan-Jean Bianco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02735321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Lecoublet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Boisclair" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2019.1593288" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050243v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-019-0632-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coudert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Dube-Cyr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vital" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2019.05.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117888v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02735281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thefenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/THC-191637" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937761v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Afquir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12998-018-0223-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050236v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Laporte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13342" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842296v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian T Huber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Rahhal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Atassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842347v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Huber" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.11.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01902581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Bouazizi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kusmia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Defrance" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205104" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02867969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942125v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981442v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2017162787" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009025v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823004v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Campion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382848" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843145v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mickael Grieve" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pibarot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01421754v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M. Broadhouse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser M. Callaghan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel T. Mcgrath" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Glastras" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-016-0481-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Zenses" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Collart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2016.01.048" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Perdrix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golmehr Ashrafpoor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00504.2015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454817v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Rodes-Cabau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcvs.2015.11.039" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454778v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kadem" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12653" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TLRQSFGS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414102v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -S. Zenses" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stanova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Obadia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069634" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492759v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cluzel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosenbaum" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawek Kusmia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24851" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B44D2DD2998E181946ABAB0AD3A2367002CC99D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02634490v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redheuil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hatem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rosenbaum" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouazizi-Verdier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931055" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278235v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815967" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02316388v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Pibarot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943663v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lamy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Soulat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Evin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouazizi-Verdier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jeaa356.277" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350912v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nguma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Galy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Banet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030989v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052761v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Banet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942263v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Callaghan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frederick Fletcher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713483" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945553v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cogoluenhes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Forodighasemabadi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714910" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942185v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713493" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945558v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Bouqentar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boufi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714965" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166340v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Taillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Loeches de La Fuente" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2018.8621310" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944173v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Broadhouse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Callaghan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcgrath" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glastras" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hlc.2016.06.558" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492956v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mousseaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492944v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Charles" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenicky" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Raissuni" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-17-S1-P42" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942183v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Bouazizi-Verdier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2017.191-279" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942162v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lamy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2015.7408614" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942154v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2015.7408572" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150795v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bargiotas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Redheuil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Cesare" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bollache" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944773" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935278v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mevin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4249-7209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179778595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Ayxry5QAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329155v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugdivine Leblond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ramirez-Franco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wanaverbecq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2025.1652848" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416520v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Beaus&#233;jour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Llari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12283-025-00503-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927193v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berriot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kerkouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laroche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gerard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106824" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Sudres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290927" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254095v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua El Louali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Soler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fouilloux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ovaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32940-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;jean Arnoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14254" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03971096v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joannic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Monnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Grieve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122211771" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe James B&#233;quet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100353" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03482335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.11.028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wagnac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Diotalevi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104280" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941808v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fournely" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Arnoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232975" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Callot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000003496" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Dakhil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Tarrade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Behr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuhao Mo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411920921648" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02992367v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;vy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baucher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Roche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2020.105174" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941951v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niewiadomski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan-Jean Bianco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02735321v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Lecoublet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Boisclair" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2019.1593288" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-019-0632-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256538v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coudert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Dube-Cyr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vital" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2019.05.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050243v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02735281v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thefenne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/THC-191637" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937761v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Afquir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12998-018-0223-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050236v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Laporte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13342" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842296v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian T Huber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Rahhal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Atassi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2017162787" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02867969v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942125v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Huber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.11.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01902581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Bouazizi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kusmia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Defrance" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205104" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823004v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Campion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382848" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843145v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mickael Grieve" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pibarot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01421754v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M. Broadhouse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser M. Callaghan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel T. Mcgrath" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Glastras" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-016-0481-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303940v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Perdrix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golmehr Ashrafpoor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00504.2015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454816v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Zenses" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Collart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2016.01.048" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Rodes-Cabau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcvs.2015.11.039" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454778v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kadem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12653" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TLRQSFGS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414102v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -S. Zenses" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stanova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Obadia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069634" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492759v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cluzel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosenbaum" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawek Kusmia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24851" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B44D2DD2998E181946ABAB0AD3A2367002CC99D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02634490v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redheuil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hatem" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rosenbaum" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouazizi-Verdier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931055" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278235v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815967" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02316388v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Pibarot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943663v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lamy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Soulat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Evin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouazizi-Verdier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jeaa356.277" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nguma" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Galy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Banet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030989v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052761v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Banet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942263v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Callaghan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frederick Fletcher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713483" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945553v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cogoluenhes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Forodighasemabadi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714910" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942185v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713493" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945558v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Bouqentar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boufi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714965" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166340v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Taillard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Loeches de La Fuente" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2018.8621310" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944173v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Broadhouse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Callaghan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mcgrath" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glastras" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hlc.2016.06.558" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492956v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mousseaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492944v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Charles" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenicky" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Raissuni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-17-S1-P42" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942183v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Bouazizi-Verdier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2017.191-279" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942154v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2015.7408572" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942162v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lamy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2015.7408614" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150795v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bargiotas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Redheuil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Cesare" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bollache" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944773" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935278v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>