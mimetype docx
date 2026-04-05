--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -395,241 +395,890 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedwet: Linguistic Features of an Endangered Argot of Gurage Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etaferahu Hailu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Korangy, E. Gutova. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Handbook of Multilingualism, Identity, and Language Endangerment in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Singapore; Springer Nature Singapore, pp.541-574, 2025, Springer Handbooks in Languages and Linguistics, 978-981-96-4728-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-4729-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistic variation in Ethiopian languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nils P. Heßel; Vera Tsukanova; Michael Waltisberg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Perlentaucher. Festschrift für Stefan Weninger zu seinem 65. Geburtstag am 6. August 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Otto Harrassowitz, pp.225-238, 2024, 9783447122337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethiopian languages and their demographic distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moges Yigezu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of Ethiopian Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 978–0–19–872854–2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scripts and writing in Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of Ethiopian Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 978–0–19–872854–2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistic diversity in Ethiopian languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moges Yigezu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of Ethiopian Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 978–0–19–872854–2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of Ethiopian Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 978–0–19–872854–2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesqan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousman Shafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of Ethiopian Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 978–0–19–872854–2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kambaata-Amharic language intertwining in a corpus of conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Treis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Afrikanist*innentag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universität Wien, Jun 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of the relative clause in Amharic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference of Ethiopian Studies (ICES22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hawassa University, Ethiopia, Sep 2025, Hawassa, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a common framework of reference for teaching Amharic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -645,1875 +1294,1226 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference of Ethiopian Studies (ICES22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hawassa University, Ethiopia, Sep 2025, Hawassa, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kambaata-Amharic code-switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Treis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Deutscher Orientalistentag, DOT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DMG, Friedrich-Alexander-Universität Erlangen-Nürnberg, Sep 2025, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On nominal number marking in Amharic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Afrikanistentag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Vienna, Department of African Studies, Jun 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Oxford Handbook of Ethiopian Languages (OHEL): Online book presentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Online Meeting Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WAKHVA–Wissenschaftlicher Arbeitskreis Horn von Afrika e.V., Feb 2024, Berlin (online), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections on &amp;quot;The Oxford Handbook of Ethiopian Languages (OHEL)&amp;quot; and its preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : 125 ans d’amharique et d’études éthiopiennes à l’Inalco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delombera Negga, Serge Dewel, Margaux Herman, Ronny Meyer, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amharic over time and space: standard language, dialects, registers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forschungskolloquium de Interdisziplinären Zentrums für Dialekte und Sprachvariation, Friedrich-Alexander-Universität Erlangen-Nürnberg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des langues éthiosémitiques du sud : Prédicats complexes en Amharique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral : Linguistique sémitique et contact de langues en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inalco, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On verbal complex predicates in Amharic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual Conference of the College of Humanities, Language Studies, Journalism and Communication, Addis Ababa University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHLSJC, May 2024, Addis Ababa / Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of grammar teaching in Amharic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching Amharic as a Foreign Language: Developing a Common Framework of Reference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Getie Gelaye; Ronny Meyer, Dec 2024, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedwet – an endangered argot of Gurage women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etaferahu Hailu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Llacan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Villejuif, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedwet – an endangered argot of Gurage women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etaferahu Hailu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Annual Conference of the College of Humanities, Language Studies, Journalism and Communiation (CHLSJC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Addis Ababa University, College College of Humanities, Language Studies, Journalism and Communiation, May 2023, Addis Abeba, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ፌድወት Fedwet – Linguistic features of an endangered argot among Gurage women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etaferahu Hailu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Afrikanistentag: Im/materielles Erbe neu kalibriert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut für Afrikanistik, Leipzig University, May 2023, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic Diversity within Amharic: Standard Language, Dialects, Registers</w:t>
+                <w:t xml:space="preserve">Some Issues of Complex Predicates in Amharic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Summer School on Amharic Language and Ethiopian Cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bahir Dar, Ethiopia</w:t>
+              <w:t xml:space="preserve">First Conference of the ComPLETE Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mainz University, Nov 2022, Mainz (Mayence), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831872v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Issues of Complex Predicates in Amharic</w:t>
+                <w:t xml:space="preserve">Linguistic Diversity within Amharic: Standard Language, Dialects, Registers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Conference of the ComPLETE Project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mainz University, Nov 2022, Mainz (Mayence), Germany</w:t>
+              <w:t xml:space="preserve">First International Summer School on Amharic Language and Ethiopian Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bahir Dar, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040958v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE CAUSAL-NONCAUSAL RELATION IN MUHER (ETHIOSEMITIC)</w:t>
+                <w:t xml:space="preserve">Exceptional imperative constructions in Muher: the apprehensive paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress of African Linguistics (WOCAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">24. Afrikanist*innentag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Goethe-Universität, Frankfourt, Jul 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831906v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional imperative constructions in Muher: the apprehensive paradigm</w:t>
+                <w:t xml:space="preserve">THE CAUSAL-NONCAUSAL RELATION IN MUHER (ETHIOSEMITIC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Afrikanist*innentag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Goethe-Universität, Frankfourt, Jul 2021, Online, Germany</w:t>
+              <w:t xml:space="preserve">10th World Congress of African Linguistics (WOCAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984018v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verb formation in Amharic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris Workshop Perspectives on Templatic Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078635v1</w:t>
-              </w:r>
-[...647 lines deleted...]
-                <w:t xml:space="preserve">hal-03983994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2927,51 +2927,51 @@
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedilu Wakjira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zelealem Leyew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 978–0–19–872854–2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -3159,51 +3159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbessa Teferra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reintges" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331749v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getie Gelaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wo&#322;k-Sore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delombera Negga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dewel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05126644v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Treis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoseph Yonas Zecharias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331748v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253148v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124703v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601801v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601823v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645690v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etaferahu Hailu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-4729-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-handbook-of-ethiopian-languages-9780198728542?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moges Yigezu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983991v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983994v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousman Shafi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Rouillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Danilova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Rouillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16466" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177219v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Fantu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237231186336" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983811v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedilu Wakjira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelealem Leyew" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbessa Teferra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reintges" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331749v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getie Gelaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wo&#322;k-Sore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delombera Negga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dewel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etaferahu Hailu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-4729-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moges Yigezu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-handbook-of-ethiopian-languages-9780198728542?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983994v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousman Shafi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05126644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Treis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoseph Yonas Zecharias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253148v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124703v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601801v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645690v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601843v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040958v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078635v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Rouillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Danilova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Rouillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16466" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177219v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Fantu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237231186336" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983811v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedilu Wakjira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelealem Leyew" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>