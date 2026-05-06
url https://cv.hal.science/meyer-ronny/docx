--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -66,2454 +66,2454 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panel 14.5: Exploring Subordinate Clauses in African Afroasiatic Languages: Structures, Functions, and Typological Perspectives</w:t>
+                <w:t xml:space="preserve">Kambaata-Amharic language intertwining in a corpus of conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yvonne Treis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chris Reintges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference of Ethiopian Studies (ICES22), Hawassa University, Ethiopia</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+              <w:t xml:space="preserve">26. Afrikanist*innentag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Wien, Jun 2025, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331751v1</w:t>
+                <w:t xml:space="preserve">hal-05126644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panel 14.5 Teaching Amharic to foreigners: Developing a common modern syllabus, didactic methods, and teaching materials አማርኛን ለውጭ አገር ዜጎች ማስተማር፦ ወጥነት ያለው ዘመናዊ የሥርዓተ ትምህርት፣ የማስተማሪያ ሥነ ዘዴ እና የትምህርት መርጃ መሣሪያ ዝግጅት</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The structure of the relative clause in Amharic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd International Conference of Ethiopian Studies (ICES22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hawassa University, Ethiopia, Sep 2025, Hawassa, Ethiopia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331749v1</w:t>
+                <w:t xml:space="preserve">hal-05331744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International conference: 125 years of Amharic and Ethiopian Studes at Inalco (1898/99–2023/24), 14–15 March 2024, Inalco, Paris</w:t>
+                <w:t xml:space="preserve">On a common framework of reference for teaching Amharic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getie Gelaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd International Conference of Ethiopian Studies (ICES22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hawassa University, Ethiopia, Sep 2025, Hawassa, Ethiopia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kambaata-Amharic code-switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yvonne Treis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35. Deutscher Orientalistentag, DOT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DMG, Friedrich-Alexander-Universität Erlangen-Nürnberg, Sep 2025, Erlangen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On nominal number marking in Amharic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26. Afrikanistentag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna, Department of African Studies, Jun 2025, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Oxford Handbook of Ethiopian Languages (OHEL): Online book presentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Online Meeting Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAKHVA–Wissenschaftlicher Arbeitskreis Horn von Afrika e.V., Feb 2024, Berlin (online), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflections on &amp;quot;The Oxford Handbook of Ethiopian Languages (OHEL)&amp;quot; and its preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : 125 ans d’amharique et d’études éthiopiennes à l’Inalco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delombera Negga, Serge Dewel, Margaux Herman, Ronny Meyer, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amharic over time and space: standard language, dialects, registers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forschungskolloquium de Interdisziplinären Zentrums für Dialekte und Sprachvariation, Friedrich-Alexander-Universität Erlangen-Nürnberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Erlangen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typologie des langues éthiosémitiques du sud : Prédicats complexes en Amharique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral : Linguistique sémitique et contact de langues en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco, Feb 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On verbal complex predicates in Amharic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st Annual Conference of the College of Humanities, Language Studies, Journalism and Communication, Addis Ababa University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHLSJC, May 2024, Addis Ababa / Virtual, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The structure of grammar teaching in Amharic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teaching Amharic as a Foreign Language: Developing a Common Framework of Reference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Getie Gelaye; Ronny Meyer, Dec 2024, Hamburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedwet – an endangered argot of Gurage women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etaferahu Hailu</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delombera Negga</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th Annual Conference of the College of Humanities, Language Studies, Journalism and Communiation (CHLSJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Addis Ababa University, College College of Humanities, Language Studies, Journalism and Communiation, May 2023, Addis Abeba, Ethiopia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedwet – an endangered argot of Gurage women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Dewel</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etaferahu Hailu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Llacan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Villejuif, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ፌድወት Fedwet – Linguistic features of an endangered argot among Gurage women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04601903v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etaferahu Hailu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25. Afrikanistentag: Im/materielles Erbe neu kalibriert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut für Afrikanistik, Leipzig University, May 2023, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some Issues of Complex Predicates in Amharic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Conference of the ComPLETE Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mainz University, Nov 2022, Mainz (Mayence), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistic Diversity within Amharic: Standard Language, Dialects, Registers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Summer School on Amharic Language and Ethiopian Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bahir Dar, Ethiopia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exceptional imperative constructions in Muher: the apprehensive paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24. Afrikanist*innentag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Goethe-Universität, Frankfourt, Jul 2021, Online, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE CAUSAL-NONCAUSAL RELATION IN MUHER (ETHIOSEMITIC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th World Congress of African Linguistics (WOCAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Leiden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verb formation in Amharic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris Workshop Perspectives on Templatic Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedwet: Linguistic Features of an Endangered Argot of Gurage Women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etaferahu Hailu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Korangy, E. Gutova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Handbook of Multilingualism, Identity, and Language Endangerment in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Singapore; Springer Nature Singapore, pp.541-574, 2025, Springer Handbooks in Languages and Linguistics, 978-981-96-4728-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-96-4729-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistic variation in Ethiopian languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nils P. Heßel; Vera Tsukanova; Michael Waltisberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Perlentaucher. Festschrift für Stefan Weninger zu seinem 65. Geburtstag am 6. August 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Otto Harrassowitz, pp.225-238, 2024, 9783447122337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethiopian languages and their demographic distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moges Yigezu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Ethiopian Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 978–0–19–872854–2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scripts and writing in Ethiopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Ethiopian Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 978–0–19–872854–2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistic diversity in Ethiopian languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moges Yigezu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Ethiopian Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 978–0–19–872854–2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Ethiopian Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 978–0–19–872854–2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesqan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousman Shafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Ethiopian Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 978–0–19–872854–2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kambaata-Amharic language intertwining in a corpus of conversations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Treis</w:t>
+                <w:t xml:space="preserve">Panel 14.5: Exploring Subordinate Clauses in African Afroasiatic Languages: Structures, Functions, and Typological Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anbessa Teferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronny Meyer</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reintges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Afrikanist*innentag</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05126644v1</w:t>
+              <w:t xml:space="preserve">22nd International Conference of Ethiopian Studies (ICES22), Hawassa University, Ethiopia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of the relative clause in Amharic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Panel 14.5 Teaching Amharic to foreigners: Developing a common modern syllabus, didactic methods, and teaching materials አማርኛን ለውጭ አገር ዜጎች ማስተማር፦ ወጥነት ያለው ዘመናዊ የሥርዓተ ትምህርት፣ የማስተማሪያ ሥነ ዘዴ እና የትምህርት መርጃ መሣሪያ ዝግጅት</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05331744v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getie Gelaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anbessa Teferra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Wołk-Sore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a common framework of reference for teaching Amharic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">International conference: 125 years of Amharic and Ethiopian Studes at Inalco (1898/99–2023/24), 14–15 March 2024, Inalco, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Treis</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delombera Negga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoseph Yonas Zecharias</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dewel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...851 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...256 lines deleted...]
-                <w:t xml:space="preserve">hal-04078635v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2570,64 +2570,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Danilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delombera Negga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : 125 ans d’amharique et d’études éthiopiennes à L’INALCO (1898/99–2023/24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
@@ -2688,51 +2688,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideophones and verbal constructions with the verb ‘say’ in Amharic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Ideophones: honing in on a descriptive and typological concept, 4 (1), pp.201-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2779,51 +2779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The grammar of typically developing Oromo-speaking 3-year-olds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Fantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2889,89 +2889,89 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Oxford Handbook of Ethiopian Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedilu Wakjira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zelealem Leyew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 978–0–19–872854–2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -3159,51 +3159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbessa Teferra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reintges" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331749v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getie Gelaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wo&#322;k-Sore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delombera Negga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dewel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etaferahu Hailu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-4729-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moges Yigezu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-handbook-of-ethiopian-languages-9780198728542?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983994v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousman Shafi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05126644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Treis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoseph Yonas Zecharias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253148v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124703v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601801v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645690v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601843v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040958v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078635v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Rouillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Danilova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Rouillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16466" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177219v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Fantu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237231186336" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983811v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedilu Wakjira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelealem Leyew" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05126644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Treis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoseph Yonas Zecharias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Meyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331744v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331748v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getie Gelaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253148v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124703v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601801v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601823v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645690v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601843v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etaferahu Hailu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040958v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984018v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-4729-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856736v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983990v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moges Yigezu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-handbook-of-ethiopian-languages-9780198728542?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983991v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousman Shafi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331751v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbessa Teferra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reintges" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wo&#322;k-Sore" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601903v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delombera Negga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dewel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Rouillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Danilova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Rouillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16466" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177219v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Fantu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237231186336" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983811v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedilu Wakjira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelealem Leyew" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>