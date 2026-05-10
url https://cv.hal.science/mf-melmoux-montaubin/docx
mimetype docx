--- v0 (2026-03-19)
+++ v1 (2026-05-10)
@@ -434,476 +434,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les interviews de Huysmans éditées par Jean-Marie Seillan : questions théoriques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités huysmansiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 369-388, 2023, Etudes dix-neuviémistes, 978-2-406-14971-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14973-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le romantisme de Jules Barbey d’Aurevilly, Ce qui ne meurt pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Barbey d’Aurevilly et le romantisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.245-268, 2023, Rencontres ; 585. Série Études dix-neuviémistes ; 61, 978-2-406-14746-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14746-6.p.0245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...76 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par les précipices ou sur les lisières&amp;quot;... : entre préfaces et épigraphes, l’œuvre de fiction de Charles Nodier ...</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Par les précipices ou sur les lisières”. Entre préfaces et épigraphes, l’oeuvre de fiction de Charles Nodier »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin; Valentina Bisconti. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charles Nodier, création et métacréation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Classiques Garnier, 2020</w:t>
+              <w:t xml:space="preserve">, Classiques Garnier, 2020, Charles Nodier, création et métacréation, 978-2-406-09212-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674484v1</w:t>
+                <w:t xml:space="preserve">hal-03756345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poétique du roman psychologique : Octave Mirbeau lecteur de Paul Bourget</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour une poétique mirbellienne du roman d'analyse ... : Octave Mirbeau lecteur de Bourget ...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émile Zola et Octave Mirbeau. Regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Classiques Garnier, 2020, Émile Zola et Octave Mirbeau. Regards croisés, 978-2-406-09754-9. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Classiques Garnier, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...66 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par les précipices ou sur les lisières&amp;quot;... : entre préfaces et épigraphes, l’œuvre de fiction de Charles Nodier ...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charles Nodier, création et métacréation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Classiques Garnier, 2020, Charles Nodier, création et métacréation, 978-2-406-09212-4</w:t>
+              <w:t xml:space="preserve">, Classiques Garnier, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...43 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique du roman psychologique : Octave Mirbeau lecteur de Paul Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anna Gural-Migdal; Sandor Kalai. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émile Zola et Octave Mirbeau. Regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Classiques Garnier, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Classiques Garnier, 2020, Émile Zola et Octave Mirbeau. Regards croisés, 978-2-406-09754-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09756-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674482v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péladan et sa Rose-Croix : échec ou malentendu ?</w:t>
               </w:r>
@@ -1250,178 +1250,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mirbeau lecteur de Bourget ... : Poétique du roman \guillemotleft psychologique \guillemotright ...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Paradoxes d’Octave Mirbeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Barbey d’Aurevilly, spectateur classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Glaudes; Mathilde Bertrand; Elise Sorel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Barbey d’Aurevilly et l’âge classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.277-293, 2018, Barbey d’Aurevilly et l’âge classique, 978-2-406-06177-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06179-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06179-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03758474v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03674481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbey d'Aurevilly spectateur classique ...</w:t>
               </w:r>
@@ -3409,169 +3409,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pamphlets masqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pamphlet, utopie, manifeste XIXe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p. 67-80, 2001, 2-7475-0396-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Leurres et incertitudes : lire la presse du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Eve Thérenty; Alain Vaillant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1836. L’An I de l’ère médiatique. Analyse littéraire et historique de La Presse de Girardin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nouveau Monde édition, p. 327-335, 2001, 2-84736-045-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629519v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04629523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chroniqueurs et romanciers. Réflexion sur une forme de la modernité littéraire</w:t>
               </w:r>
@@ -4319,873 +4319,1375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Barbey d’Aurevilly, Perspectives critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin; Pierre Glaudes. Classiques Garnier, 2016, Barbey d’Aurevilly, Perspectives critiques, 978-2-406-05899-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05901-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Barbey d'Aurevilly critique dramatique ... : Une approche institutionnelle ...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 2016, Barbey d’Aurevilly. Perspectives critiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Barbey d’Aurevilly, Ce qui ne meurt pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin. Champion, 1, 2015, Jules Barbey d'Aurevilly, Ce qui ne meurt pas, 9782745326577</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin. Champion, 1, 2015, Jules Barbey d'Aurevilly, Ce qui ne meurt pas, 9782745326577</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Barbey d’Aurevilly, Les Critiques ou les juges jugés, Œuvre critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin. Les Belles Lettres, II, 2009, Jules Barbey d’Aurevilly, Les Critiques ou les juges jugés, Œuvre critique, Pierre Glaudes; Catherine Mayaux, 2251500006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03756056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Barbey d’Aurevilly, Journalistes et Polémistes, Chroniqueurs et pamphlétaires, Œuvre critique,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin. Les Belles Lettres, IV, 2009, Jules Barbey d’Aurevilly, Journalistes et Polémistes, Chroniqueurs et pamphlétaires, Œuvre critique, Pierre Glaudes; Catherine Mayaux, 2251500022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03756048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin. Les Belles Lettres, II, 2009, Jules Barbey d’Aurevilly, Les Critiques ou les juges jugés, Œuvre critique, Pierre Glaudes; Catherine Mayaux, 2251500006</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbey d'Aurevilly romancier et critique de romans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre d'études du roman et du romanesque UPJV; Marie-Françoise Melmoux-Montaubin. Encrage, Hors-série, 2009, Romanesques, Marie Dollé; Alain Schaffner, 978-2-916129-04-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Centre d'études du roman et du romanesque UPJV; Marie-Françoise Melmoux-Montaubin. Encrage, Hors-série, 2009, Romanesques, Marie Dollé; Alain Schaffner, 978-2-916129-04-4</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Barbey d’Aurevilly, Les Romanciers, Œuvre critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin. Les Belles Lettres, I, 2005, Jules Barbey d’Aurevilly, Les Romanciers, Œuvre critique, Pierre Glaudes; Catherine Mayaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin. Les Belles Lettres, I, 2005, Jules Barbey d’Aurevilly, Les Romanciers, Œuvre critique, Pierre Glaudes; Catherine Mayaux</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03756086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Écrivain-journaliste au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin. Les Cahiers intempestifs, 2003, L’Écrivain-journaliste au XIXe siècle : un mutant des Lettres, 2-911698-24-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin. Les Cahiers intempestifs, 2003, L’Écrivain-journaliste au XIXe siècle : un mutant des Lettres, 2-911698-24-X</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03756135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbey d'Aurevilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin. Memini; PUF, 22, 2001, Barbey d'Aurevilly. Bibliographie des écrivains français, 8886609329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin. Memini; PUF, 22, 2001, Barbey d'Aurevilly. Bibliographie des écrivains français, 8886609329</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03756173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roman d'art dans la seconde moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin. Klincksieck, 2000, Le Roman d'art dans la seconde moitié du XIXe siècle, Stéphane Michaud, 2252032502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03756247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles lectures politiques de Jules et Michel Verne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reffait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, pp.402, 2023, Hors-série, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14427-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Renouveau des écritures romanesques au tournant des XIXe et XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 51, 2022, Le Renouveau des écritures romanesques au tournant des XIXe et XXe siècl</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03756442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Voyages extraordinaires de Jules Verne : de la création à la réception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin; Christophe Reffait. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les Voyages extraordinaires de Jules Verne : de la création à la réception, 978-2-36058-025-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred de Vigny romancier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hautbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Laurie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Sudret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 51, 2010, André Laurie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vallès-Mirbeau. Journalisme et littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reffait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Nouvelles lectures politiques de Jules et Michel Verne, Hors-Série (15), pp.11-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14427-4.p.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élection dans les Voyages extraordinaires de Jules Verne, un imaginaire de la démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Nouvelles lectures politiques de Jules et Michel Verne, Hors-Série (15), pp.185-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14427-4.p.0185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Chroniques de Maupassant (1876-1882)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5201,2071 +5703,1569 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Flaubert Maupassant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Maupassant : Histoire d'en rire, 40, pp.7-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les romans de Georges Darien : écrire un « livre vrai »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Le renouveau des écritures romanesques au tournant des XIXe et XXe siècles, 51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Voyages dans “l’Extrême Europe”. Le rêve européen de Jules Verne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Jules Verne, une vision du XIXe siècle, 4 – 2022 (4), pp.829-848</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Memoranda de Jules Barbey d'Aurevilly... : Histoire, météorologie, géographie des sentiments...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Beau Danube jaune : poétique du roman géographique de Jules Verne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rom.191.0112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonialisation et territorialisation de la littérature : causes, enjeux et effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Ancrages territoriaux de la littérature. Patrimoine et territoire, 96, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/recherchestravaux.2361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les robinsonnades de Jules Verne : la fabrique du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Ecrire le quotidien, 48, pp.73-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honneur de la presse&amp;quot; et &amp;quot;honneur du livre&amp;quot; : une éthique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.129-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le “roman sentimental” des petits naturalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Les "petits" naturalistes : une littérature au second degré ?, pp.76-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypertextualités décadentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Svet Literatury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Spécial, pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Barbey d'Aurevilly et la littérature italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Lettres Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Intertextualités, 20 (série Barbey d'Aurevilly), pp.9-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Honneur de la presse » et « honneur du livre » : une éthique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Octave Mirbeau romancier, dramaturge et critique, 64, pp.129-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manifeste décadent: un manifeste pour rire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Préfaces et manifestes du XIXe siècle, sous la direction de José-Luis Diaz, 295, pp.189-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œuvre de Georges Darien ou la satire au péril de la fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, p. 205-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandeur et décadence de la presse au XIXe siècle selon Jules Barbey d’Aurevilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Barbey polémiste, 58 (1), pp.85-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/litts.2008.2253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un gentilhomme, Les Blouses, ou l'impossible roman paysan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vallès et la littérature populaire, 34, p. 207-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Mirbeau : Tératogonie et hybridations ou la naissance d’un intellectuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Emergence et hybridation des genres, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autopsie d'un décès. La critique dans la presse quotidienne de 1836 à 1891</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, La littérature fin de siècle au crible de la presse quotidienne, 33 (121), pp.9-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/roman.2003.1198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallès-Mirbeau, du recueil à l'autobiographie : stratégies pour échapper au livre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Vallès-Mirbeau, Journalisme et littérature, 31, p. 253-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décadence, une histoire d'influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 27 (98), pp.85-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/roman.1997.4292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'esthète fin-de-siècle : l'oeuvre interdite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Corps et âme, 26 (91), pp.89-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/roman.1996.3075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fin de siècle, « grand mardi gras de l'esprit » [sur Jean lorrain]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, Les petits maîtres du rire, 22 (75), pp.63-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/roman.1992.6002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669193v1</w:t>
-              </w:r>
-[...500 lines deleted...]
-                <w:t xml:space="preserve">hal-04629485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7553,51 +7553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Melmoux-Montaubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044499v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629490v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04699483v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187504v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14746-6.p.0245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14973-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03758445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09756-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03756345v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674482v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03758459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08702-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674475v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.6680" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03758474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06179-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03758532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03758417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03758549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674485v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glaudes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03758560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03758901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6066-1.p.0435" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03774389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629475v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629477v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03669720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629517v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629518v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03669722v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629522v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.6258" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03670879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.156" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03669718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.10731" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffait" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17453-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Comp&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Seguin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invenit.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bisconti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hautbout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://association-carmen.fr/un-autre-jules-verne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03755901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geisler-Szmulewicz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blondeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rosemberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://canalnord.org/ancrages-passages" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674478v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03758407v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05901-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03755999v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03756048v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03756056v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629473v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03756086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03756135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03756173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03756247v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14427-4.p.0011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14427-4.p.0185" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03780002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03758395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856653v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674480v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674483v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.191.0112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03670863v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.2361" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688692v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674477v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03758980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03758494v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03774381v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674489v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03774392v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03669134v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litts.2008.2253" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629511v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520378v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03669173v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roman.2003.1198" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629486v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03669186v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roman.1997.4292" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03669179v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roman.1996.3075" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03669193v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roman.1992.6002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050932v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14427-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03756442v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03758433v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629462v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sudret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629485v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Prescod" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guyon-Lecoq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Melmoux-Montaubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044499v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629490v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04699483v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629488v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14973-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187504v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14746-6.p.0245" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03756345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03758445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09756-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03758459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08702-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674475v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.6680" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03758474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06179-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03758532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03758417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03758549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674485v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glaudes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03758560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03758901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6066-1.p.0435" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03774389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629475v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629477v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03669720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629517v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629518v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03669722v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629522v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.6258" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629523v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03670879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.156" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03669718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.10731" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffait" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17453-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Comp&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Seguin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invenit.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bisconti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hautbout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://association-carmen.fr/un-autre-jules-verne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03755901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geisler-Szmulewicz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blondeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rosemberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://canalnord.org/ancrages-passages" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03758407v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05901-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03755999v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03756056v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03756048v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629473v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03756086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03756135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03756173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03756247v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14427-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03756442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03758433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628659v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629462v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sudret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050987v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14427-4.p.0011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051029v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14427-4.p.0185" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03780002v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03758395v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856653v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674480v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674483v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.191.0112" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03670863v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.2361" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688692v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674477v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03758980v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03758494v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03774381v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03674489v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03774392v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629511v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03669134v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litts.2008.2253" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629482v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520378v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03669173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roman.2003.1198" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04629486v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03669186v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roman.1997.4292" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03669179v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roman.1996.3075" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03669193v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roman.1992.6002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Prescod" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guyon-Lecoq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>