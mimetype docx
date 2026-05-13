--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-France PILET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en sécurité et qualité microbiologique des aliments</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mf-pilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7286-8517</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of LXG toxin B as a potential mediator of interbacterial antagonism in Lactococcus piscium CNCM I-4031 strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Vittoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Club des Bactéries Lactiques 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T7SS effector of Lactococcus piscium is involved in the contact-dependent growth inhibition of Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Guiguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Catinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Candiotto Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the virulence and inert surface adhesion of Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pilchova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gudmundsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOFILMS 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des aliments par l’utilisation de cultures protectrices : apprentissage par le jeu sérieux « Fast &amp; Ferments »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Schlusselhuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Habonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFM, Oct 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARE FOODS ENRICHED WITH QUORUM SENSING AUTOINDUCERS CAPABLE OF AFFECTING THE NEONATAL ASSEMBLY OF THE GUT MICROBIOTA IN RATS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Targeting microbiota : towards clinical revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, international society of microbiota, Oct 2023, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could The Presence of the Quorum Sensing Inducers AI-2 in Bacteria-Enriched Foods Affect the Composition of the Gut Microbiota?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International scientific conference probiotics, prebiotics gut and microbiota health, IPC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de bactéries productrices d’auto-inducteurs de type ai-2 et optimisation de la production dans des aliments modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Segain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2021, 16e congrès national de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and phenotypic characterization of the food spoilage bacterium &amp;lt;em&amp;gt;brochothrix thermosphacta&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Illikoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Symposium on Microbial Spoilers in Food (SPOILERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Quimper, France. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2018.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation microbiological risk assessment meta-omics: The next need for integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocolin Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Mataragas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agapi Doulgeraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-france Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium of the International-Association-for-Food-Protection (IAFP) on Next Generation Microbiological Risk Assessment - Integration of Omics Data into Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece. pp.8, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic evolution during storage of meat and seafood products towards the selection of core and variable components of microbial spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High hydrostatic pressure effects on Salmonella typhimurium. Physiological and morphological damages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-france Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Tholozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference of the International Committee on Food Microbiology and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Veldhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of omics to biopreservation: Toward food microbiome engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.951182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Manufacturing Process on the Microbiota, Organoleptic Properties and Volatilome of Three Salmon-Based Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Wiernasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Gigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Rohloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (11), 2517 (24p.). </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10112517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Manufacturing Process on the Microbiota, Organoleptic Properties and Volatilome of Three Salmon-Based Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Wiernasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Gigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Rohloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (11), pp.2517. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10112517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salmon Gravlax Biopreservation With Lactic Acid Bacteria: A Polyphasic Approach to Assessing the Impact on Organoleptic Properties, Microbial Ecosystem and Volatilome Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Wiernasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.03103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salmon Gravlax Biopreservation With Lactic Acid Bacteria: A Polyphasic Approach to Assessing the Impact on Organoleptic Properties, Microbial Ecosystem and Volatilome Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Wiernasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.03103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopréservation et hautes pressions: des outils pour la maîtrise des dangers microbiologiques dans les aliments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of lactate and acetate removal on the microbiota of French fresh pork sausages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-france Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.328-336. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2018.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprotective Effect of Lactococcus piscium CNCM I-4031 Against Listeria monocytogenes Growth and Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taous Saraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Passerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.01564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Lactococcus piscium CNCM I-4031, a Bioprotective Strain for Seafood Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taous Saraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Remenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.e01510-e01516. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01510-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria Selection for Biopreservation as a Part of Hurdle Technology Approach Applied on Seafood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Wiernasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Passerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2017.00119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving simultaneously the quality and safety of cooked and peeled shrimp using a cocktail of bioprotective lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taous Saraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-france Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 241, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic acid bacteria selection for biopreservation as a part of hurdle technology approach applied on seafood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Wiernasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-france Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délphine Passerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2017.00119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Growth and Bacteriocin Activity of the Food Bioprotective Carnobacterium divergens V41 in an Animal Origin Protein Free Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brillet-Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2016.00128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactococcus piscium: a psychrotrophic lactic acid bacterium with bioprotective or spoilage activity in fooda review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taous Saraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bjorkroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Pilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (4), pp.907-918. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.13179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective Effect of Carnobacterium spp. against Listeria monocytogenes during Host Cell Invasion Using In Vitro HT29 Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Pilchova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmila Pazlarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Tresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2016.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition mechanism of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; by a bioprotective bacteria &amp;lt;em&amp;gt;Lactococcus piscium&amp;lt;/em&amp;gt; CNCM I-4031</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taous Saraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Abdoulaye Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chéreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.70-78. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Carnobacterium divergens V41, a Bacteriocin-Producing Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Remenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (5), pp.e01109-16. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01109-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial spoilers of food: behavior, fitness and functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Remenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jaffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.45-53. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2014.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a real-time PCR method coupled with a selective pre-enrichment step for quantification of &amp;lt;em&amp;gt;Morganella morganii&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Morganella psychrotolerans&amp;lt;/em&amp;gt; in fish products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Podeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paw Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jette Emborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 203, pp.55-62. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biopréservation: une stratégie d’avenir pour la conservation des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIA. Revue Economique et Technique de l'Industrie Alimentaire Européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, novembre-décembre, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and ecological selection of core and food-specific bacterial communities associated with meat and seafood spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Caekebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), pp.1105-1118. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2014.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the spoilage potential of bacteria isolated from spoiled cooked whole tropical shrimp (Penaeus vannamei) stored under modified atmosphere packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Mace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jaffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2013.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Rapid Real-Time PCR Method as a Tool To Quantify Viable Photobacterium phosphoreum Bacteria in Salmon (Salmo salar) Steaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Mace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelthoum Mamlouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoyka Chipchakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Joffraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (8), pp.2612 - 2619. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03677-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the spoilage potential of bacteria isolated from spoiled raw salmon (Salmo salar) fillets stored under modified atmosphere packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Mace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Joffraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Malcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160 (3), pp.227 - 238. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2012.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory and physicochemical evolution of tropical cooked peeled shrimp inoculated by Brochothrix thermosphacta and Lactococcus piscium CNCM I-4031 during storage at 8 degrees C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 152 (3), pp.82 - 90. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature, pH and NaCl concentration on the maximal growth rate of Brochothrix thermosphacta and a bioprotective bacteria Lactococcus piscium CNCM I-4031</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Abdoulaye Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (2), pp.222 - 228. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2012.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the spoilage microbiota in raw salmon (Salmo salar) steaks stored under vacuum or modified atmosphere packaging combining conventional methods and PCR-TTGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Mace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (1), pp.164 - 172. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2011.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of viable Brochothrix thermosphacta in cooked shrimp and salmon by real-time PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelthoum K. Mamlouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Mace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan M. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel E. Jaffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir M. Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (1), pp.173 - 179. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2011.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and characterization of a new bacteriocin active against Campylobacter produced by Lactobacillus salivarius SMXD51</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kergourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Choiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (1), pp.129 - 134. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2012.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of lactic acid bacteria involved in the spoilage of pasteurized &amp;quot;foie gras&amp;quot; products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Matamoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 85 (3), pp.467-471. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of a non-bacteriocinogenic &amp;lt;em&amp;gt;Lactococcus piscium&amp;lt;/em&amp;gt; strain against &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; in sterilised tropical cooked peeled shrimp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Abdoulaye Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aquatic Food Product Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, pp.84-92. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10498850.2010.486910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of &amp;lt;em&amp;gt;Brochothrix thermosphacta&amp;lt;/em&amp;gt; and sensory improvement of tropical peeled cooked shrimp by &amp;lt;em&amp;gt;Lactococcus piscium&amp;lt;/em&amp;gt; CNCM I-4031</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Abdoulaye Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (4), pp.357-361. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1472-765X.2010.02801.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of storage temperature on gene expression and virulence potential of Listeria monocytogenes strains grown in a salmon matrix.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Holst-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taran Skjerdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (6), pp.795-801. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2010.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to Cold and Proteomic Responses of the Psychrotrophic Biopreservative Lactococcus piscium Strain CNCM I-4031</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Matamoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (24), pp.8011 - 8018. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01331-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divercin V41 from gene characterization to food applications: 1998-2008, a decade of solved and unsolved questions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rihakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. W. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1472-765X.2008.02490.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the bacterial ecosystem in tropical cooked and peeled shrimps using a polyphasic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (1), pp.20-29. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of listeria monocytogenes to liquid smoke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan M. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Chafsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (6), pp.1744-1753. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.03731.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of Salmonella typhimurium and Listeria monocytogenes using high-pressure treatments: destruction or sublethal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jugiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (4), pp.357-362. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1472-765X.2006.01868.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of inoculation of Carnobacterium divergens V41, a biopreservative strain against Listeria monocytogenes risk, on the microbiological, chemical and sensory quality of cold-smoked salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 104 (3), pp.309-324. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2005.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divercin V41, a new bacteriocin with two disulphide bonds produced by Carnobacterium divergens V41 : primary structure and genomic organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorokine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 144, pp.2837-2844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of carnobacterium divergens V41, carnobacterium piscicola V1 and lactobacillus brevis LB62 by in situ hybridization- flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Connil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Onno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 27, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divercin V41, a new bacteriocin with two disulphide bonds produced by Carnobacterium divergens V41: primary structure and genomic organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Metivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorokine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 144 (10), pp.2837-2844. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00221287-144-10-2837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Two Bacteriocins Produced by Carnobacterium piscicola and Carnobacterium divergens Isolated from Fish and Active Against Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Novel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 58 (3), pp.256-262. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4315/0362-028X-58.3.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for two bacteriocins produced by Carnobacterium piscicola and Carnobacterium divergens isolated from fish and active against Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Novel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 58 (3), pp.256-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopréservation et hautes pressions : des outils pour la maîtrise des dangers microbiologiques dans les aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Lamballerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations du RMT – ACTIA – FLOREPRO pour « l’usage des cultures protectrices »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced 'omics approaches applied to microbial food safety & quality : from ecosystems to the emerging foodborne pathogen Campylobacter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenni Hultman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Björkroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paramithiotis Spiros and Patra K Jayanta, 2019, 9781138088085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-france Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flores protectrices pour la conservation des aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 160 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-France PILET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en sécurité et qualité microbiologique des aliments</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mf-pilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7286-8517</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bacteriolysin of Lactococcus carnosus is potentially involved in mediating contact-dependent antagonism against Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dubreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), 18595 (15p.). </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-03177-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of omics to biopreservation: Toward food microbiome engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.951182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Manufacturing Process on the Microbiota, Organoleptic Properties and Volatilome of Three Salmon-Based Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Wiernasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Gigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Rohloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (11), 2517 (24p.). </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10112517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Manufacturing Process on the Microbiota, Organoleptic Properties and Volatilome of Three Salmon-Based Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Wiernasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Gigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Rohloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (11), pp.2517. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10112517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salmon Gravlax Biopreservation With Lactic Acid Bacteria: A Polyphasic Approach to Assessing the Impact on Organoleptic Properties, Microbial Ecosystem and Volatilome Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Wiernasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.03103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salmon Gravlax Biopreservation With Lactic Acid Bacteria: A Polyphasic Approach to Assessing the Impact on Organoleptic Properties, Microbial Ecosystem and Volatilome Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Wiernasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.03103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopréservation et hautes pressions: des outils pour la maîtrise des dangers microbiologiques dans les aliments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of lactate and acetate removal on the microbiota of French fresh pork sausages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-france Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.328-336. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2018.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprotective Effect of Lactococcus piscium CNCM I-4031 Against Listeria monocytogenes Growth and Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taous Saraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Passerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.01564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Lactococcus piscium CNCM I-4031, a Bioprotective Strain for Seafood Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taous Saraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Remenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.e01510-e01516. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01510-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria Selection for Biopreservation as a Part of Hurdle Technology Approach Applied on Seafood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Wiernasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Passerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2017.00119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic acid bacteria selection for biopreservation as a part of hurdle technology approach applied on seafood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Wiernasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-france Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délphine Passerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2017.00119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving simultaneously the quality and safety of cooked and peeled shrimp using a cocktail of bioprotective lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taous Saraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-france Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 241, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Growth and Bacteriocin Activity of the Food Bioprotective Carnobacterium divergens V41 in an Animal Origin Protein Free Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brillet-Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2016.00128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective Effect of Carnobacterium spp. against Listeria monocytogenes during Host Cell Invasion Using In Vitro HT29 Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Pilchova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarmila Pazlarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Tresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2016.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactococcus piscium: a psychrotrophic lactic acid bacterium with bioprotective or spoilage activity in fooda review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taous Saraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bjorkroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Pilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (4), pp.907-918. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.13179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition mechanism of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; by a bioprotective bacteria &amp;lt;em&amp;gt;Lactococcus piscium&amp;lt;/em&amp;gt; CNCM I-4031</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taous Saraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Abdoulaye Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chéreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.70-78. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Carnobacterium divergens V41, a Bacteriocin-Producing Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Remenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (5), pp.e01109-16. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01109-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial spoilers of food: behavior, fitness and functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Remenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jaffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Zagorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.45-53. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2014.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a real-time PCR method coupled with a selective pre-enrichment step for quantification of &amp;lt;em&amp;gt;Morganella morganii&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Morganella psychrotolerans&amp;lt;/em&amp;gt; in fish products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Podeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paw Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jette Emborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 203, pp.55-62. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biopréservation: une stratégie d’avenir pour la conservation des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIA. Revue Economique et Technique de l'Industrie Alimentaire Européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, novembre-décembre, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and ecological selection of core and food-specific bacterial communities associated with meat and seafood spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Caekebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), pp.1105-1118. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2014.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the spoilage potential of bacteria isolated from spoiled cooked whole tropical shrimp (Penaeus vannamei) stored under modified atmosphere packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Mace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jaffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2013.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Rapid Real-Time PCR Method as a Tool To Quantify Viable Photobacterium phosphoreum Bacteria in Salmon (Salmo salar) Steaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Mace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelthoum Mamlouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoyka Chipchakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Joffraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (8), pp.2612 - 2619. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03677-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the spoilage potential of bacteria isolated from spoiled raw salmon (Salmo salar) fillets stored under modified atmosphere packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Mace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Joffraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Malcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160 (3), pp.227 - 238. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2012.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory and physicochemical evolution of tropical cooked peeled shrimp inoculated by Brochothrix thermosphacta and Lactococcus piscium CNCM I-4031 during storage at 8 degrees C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 152 (3), pp.82 - 90. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of viable Brochothrix thermosphacta in cooked shrimp and salmon by real-time PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelthoum K. Mamlouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Mace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan M. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel E. Jaffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir M. Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (1), pp.173 - 179. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2011.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the spoilage microbiota in raw salmon (Salmo salar) steaks stored under vacuum or modified atmosphere packaging combining conventional methods and PCR-TTGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Mace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (1), pp.164 - 172. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2011.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature, pH and NaCl concentration on the maximal growth rate of Brochothrix thermosphacta and a bioprotective bacteria Lactococcus piscium CNCM I-4031</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Abdoulaye Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (2), pp.222 - 228. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2012.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and characterization of a new bacteriocin active against Campylobacter produced by Lactobacillus salivarius SMXD51</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kergourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Choiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (1), pp.129 - 134. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2012.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of lactic acid bacteria involved in the spoilage of pasteurized &amp;quot;foie gras&amp;quot; products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Matamoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 85 (3), pp.467-471. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of &amp;lt;em&amp;gt;Brochothrix thermosphacta&amp;lt;/em&amp;gt; and sensory improvement of tropical peeled cooked shrimp by &amp;lt;em&amp;gt;Lactococcus piscium&amp;lt;/em&amp;gt; CNCM I-4031</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Abdoulaye Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (4), pp.357-361. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1472-765X.2010.02801.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of a non-bacteriocinogenic &amp;lt;em&amp;gt;Lactococcus piscium&amp;lt;/em&amp;gt; strain against &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; in sterilised tropical cooked peeled shrimp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Abdoulaye Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aquatic Food Product Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, pp.84-92. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10498850.2010.486910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of storage temperature on gene expression and virulence potential of Listeria monocytogenes strains grown in a salmon matrix.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Holst-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taran Skjerdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (6), pp.795-801. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2010.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to Cold and Proteomic Responses of the Psychrotrophic Biopreservative Lactococcus piscium Strain CNCM I-4031</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Matamoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (24), pp.8011 - 8018. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01331-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divercin V41 from gene characterization to food applications: 1998-2008, a decade of solved and unsolved questions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rihakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Belguesmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. W. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1472-765X.2008.02490.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the bacterial ecosystem in tropical cooked and peeled shrimps using a polyphasic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (1), pp.20-29. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of listeria monocytogenes to liquid smoke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan M. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Chafsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (6), pp.1744-1753. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.03731.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of Salmonella typhimurium and Listeria monocytogenes using high-pressure treatments: destruction or sublethal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jugiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (4), pp.357-362. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1472-765X.2006.01868.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of inoculation of Carnobacterium divergens V41, a biopreservative strain against Listeria monocytogenes risk, on the microbiological, chemical and sensory quality of cold-smoked salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 104 (3), pp.309-324. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2005.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divercin V41, a new bacteriocin with two disulphide bonds produced by Carnobacterium divergens V41 : primary structure and genomic organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorokine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 144, pp.2837-2844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of carnobacterium divergens V41, carnobacterium piscicola V1 and lactobacillus brevis LB62 by in situ hybridization- flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Connil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Onno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 27, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divercin V41, a new bacteriocin with two disulphide bonds produced by Carnobacterium divergens V41: primary structure and genomic organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Metivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sorokine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 144 (10), pp.2837-2844. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00221287-144-10-2837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Two Bacteriocins Produced by Carnobacterium piscicola and Carnobacterium divergens Isolated from Fish and Active Against Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Novel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 58 (3), pp.256-262. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4315/0362-028X-58.3.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for two bacteriocins produced by Carnobacterium piscicola and Carnobacterium divergens isolated from fish and active against Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Novel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 58 (3), pp.256-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of LXG toxin B as a potential mediator of interbacterial antagonism in Lactococcus piscium CNCM I-4031 strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Vittoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Club des Bactéries Lactiques 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T7SS effector of Lactococcus piscium is involved in the contact-dependent growth inhibition of Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Guiguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Catinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Candiotto Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the virulence and inert surface adhesion of Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pilchova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gudmundsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOFILMS 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des aliments par l’utilisation de cultures protectrices : apprentissage par le jeu sérieux « Fast &amp; Ferments »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Schlusselhuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Habonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFM, Oct 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARE FOODS ENRICHED WITH QUORUM SENSING AUTOINDUCERS CAPABLE OF AFFECTING THE NEONATAL ASSEMBLY OF THE GUT MICROBIOTA IN RATS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Targeting microbiota : towards clinical revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, international society of microbiota, Oct 2023, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could The Presence of the Quorum Sensing Inducers AI-2 in Bacteria-Enriched Foods Affect the Composition of the Gut Microbiota?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International scientific conference probiotics, prebiotics gut and microbiota health, IPC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de bactéries productrices d’auto-inducteurs de type ai-2 et optimisation de la production dans des aliments modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Segain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2021, 16e congrès national de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and phenotypic characterization of the food spoilage bacterium &amp;lt;em&amp;gt;brochothrix thermosphacta&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Illikoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Symposium on Microbial Spoilers in Food (SPOILERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Quimper, France. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2018.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation microbiological risk assessment meta-omics: The next need for integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocolin Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Mataragas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agapi Doulgeraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-france Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium of the International-Association-for-Food-Protection (IAFP) on Next Generation Microbiological Risk Assessment - Integration of Omics Data into Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Athènes, Greece. pp.8, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic evolution during storage of meat and seafood products towards the selection of core and variable components of microbial spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Christieans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High hydrostatic pressure effects on Salmonella typhimurium. Physiological and morphological damages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-france Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Tholozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference of the International Committee on Food Microbiology and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Veldhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopréservation et hautes pressions : des outils pour la maîtrise des dangers microbiologiques dans les aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Lamballerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations du RMT – ACTIA – FLOREPRO pour « l’usage des cultures protectrices »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced 'omics approaches applied to microbial food safety & quality : from ecosystems to the emerging foodborne pathogen Campylobacter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenni Hultman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Björkroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paramithiotis Spiros and Patra K Jayanta, 2019, 9781138088085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-france Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flores protectrices pour la conservation des aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 160 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A1F4373"/>
+    <w:nsid w:val="D9870087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mf-pilet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7286-8517" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490667v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Tareb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Harb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grattard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Vittoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rez&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490959v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Guiguin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Catinaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Candiotto Guimaraes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pilchova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilbaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cappelier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gudmundsd&#243;ttir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Pilet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770074v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bazin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Habonneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717960v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Illikoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rossero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chauvet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Pilet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.01.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cocolin Luca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Mataragas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdichon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agapi Doulgeraki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-france Pilet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.11.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Christieans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771084v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ritz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tholozan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751737v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.951182" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203643v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Wiernasz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Gigout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Cornet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Rohloff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10112517" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05547727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gigout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05547718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chevalier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03103" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03233709v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618848v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju-Albert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.06.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621899v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cappelier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Passerini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01564" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent March&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Remenant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pr&#233;vost" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01510-16" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05547746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00119" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602753v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillouet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.09.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601583v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lphine Passerini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635817v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brillet-Viel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Pilet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00128" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602402v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bjorkroth" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13179" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Pilchova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmila Pazlarova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tresse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00088" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631287v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.01.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498294v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borges" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01109-16" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638636v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaffres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Dousset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Zagorec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.03.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ9B1RCS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632864v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Podeur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paw Dalgaard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jette Emborg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.03.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02319067v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204375v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caekebeke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.202" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631434v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Mace" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lalanne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.11.018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649129v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelthoum Mamlouk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyka Chipchakova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Joffraud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03677-12" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646734v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Malcheva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.10.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649161v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.07.015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647010v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.02.014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.10.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004204v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelthoum K. Mamlouk" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan M. Guilbaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Jaffres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir M. Ferchichi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.09.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2NKT7RD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650293v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Messaoudi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kergourlay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ferchichi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.05.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1P5S4C8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658370v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Matamoros" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.02.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF4N2VM4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664626v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gu&#233;rin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10498850.2010.486910" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658731v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2010.02801.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658831v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duodu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Holst-Jensen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taran Skjerdal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.04.012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSKJP89V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659512v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01331-10" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393674v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rihakova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belguesmia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. W. Petit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2008.02490.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656956v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sohier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Pilet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.05.017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT2B4WN5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662626v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03731.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658494v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jugiau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rama" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2006.01868.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680652v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brillet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.03.012" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696861v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;tivier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousset" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sorokine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anglade" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692689v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Connil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Onno" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Breuil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031518v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metivier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Pilet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dousset" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anglade" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-10-2837" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031503v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Barr&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Novel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmazeaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-58.3.256" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708516v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barr&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Novel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmazeaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02319042v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798437v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier Verges" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789112v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Gu&#233;rin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rouger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Hultman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bj&#246;rkroth" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056787v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pr&#233;vost" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Stahl" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2108-flores-protectrices-pour-la-conservation-des-aliments.html" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331074v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Montel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mf-pilet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7286-8517" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105681v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Tareb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rez&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Harb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Monnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-03177-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751737v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Christieans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.951182" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203643v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Wiernasz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Gigout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Cornet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Rohloff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10112517" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05547727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gigout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05547718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chevalier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03233709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618848v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628858v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju-Albert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-france Pilet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.06.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZXLTGW1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cappelier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Passerini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01564" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent March&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Remenant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pr&#233;vost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01510-16" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05547746v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Pilet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00119" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lphine Passerini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602753v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillouet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.09.024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brillet-Viel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Pilet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00128" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636270v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Pilchova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarmila Pazlarova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tresse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00088" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602402v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bjorkroth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13179" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631287v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.01.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borges" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01109-16" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638636v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaffres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Dousset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Zagorec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.03.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ9B1RCS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Podeur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paw Dalgaard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jette Emborg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.03.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02319067v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caekebeke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.202" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631434v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Mace" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lalanne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.11.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649129v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelthoum Mamlouk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyka Chipchakova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Joffraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03677-12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646734v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Malcheva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.10.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649161v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.07.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004204v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelthoum K. Mamlouk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan M. Guilbaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Jaffres" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir M. Ferchichi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.09.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2NKT7RD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.10.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647010v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.02.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650293v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Messaoudi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kergourlay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ferchichi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.05.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1P5S4C8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658370v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Matamoros" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.02.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF4N2VM4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658731v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2010.02801.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664626v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gu&#233;rin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10498850.2010.486910" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658831v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duodu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Holst-Jensen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taran Skjerdal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.04.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSKJP89V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659512v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01331-10" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393674v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rihakova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belguesmia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. W. Petit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Pilet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2008.02490.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656956v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sohier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Pilet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.05.017" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT2B4WN5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662626v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03731.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658494v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ritz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jugiau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rama" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2006.01868.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680652v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brillet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.03.012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696861v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;tivier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousset" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sorokine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anglade" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692689v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Connil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Onno" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Breuil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031518v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metivier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Pilet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dousset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anglade" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-10-2837" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031503v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Barr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Novel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmazeaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-58.3.256" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708516v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barr&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Novel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmazeaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490667v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grattard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Vittoz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490959v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Guiguin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Catinaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Candiotto Guimaraes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570252v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pilchova" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilbaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cappelier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gudmundsd&#243;ttir" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770074v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bazin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Habonneau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491014v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717960v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890286v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736072v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Illikoud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rossero" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chauvet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.01.015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738122v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cocolin Luca" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Mataragas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdichon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agapi Doulgeraki" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.11.008" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204341v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771084v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tholozan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02319042v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798437v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier Verges" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789112v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Gu&#233;rin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rouger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Hultman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bj&#246;rkroth" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056787v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pr&#233;vost" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Stahl" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2108-flores-protectrices-pour-la-conservation-des-aliments.html" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331074v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Montel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>