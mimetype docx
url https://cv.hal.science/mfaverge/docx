--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -4931,51 +4931,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Supernodal Solver exploiting Low-Rankness Property</w:t>
+                <w:t xml:space="preserve">Sparse Supernodal Solver Using Block Low-Rank Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
@@ -5006,97 +5006,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sparse Days 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18th IEEE International Workshop on Parallel and Distributed Scientific and Engineering Computing (PDSEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585622v1</w:t>
+                <w:t xml:space="preserve">hal-01502215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Supernodal Solver Using Block Low-Rank Compression</w:t>
+                <w:t xml:space="preserve">Sparse Supernodal Solver exploiting Low-Rankness Property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
@@ -5127,73 +5127,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Workshop on Parallel and Distributed Scientific and Engineering Computing (PDSEC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Sparse Days 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502215v1</w:t>
+                <w:t xml:space="preserve">hal-01585622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidiagonalization and R-Bidiagonalization: Parallel Tiled Algorithms, Critical Paths and Distributed-Memory Implementation</w:t>
               </w:r>
@@ -6171,373 +6171,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocking strategy optimizations for sparse direct linear solver on heterogeneous architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Cartesian Transport Sweep for Massively Parallel Architectures with PARSEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salli Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Pichon</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Plagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sparse Days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hyderabad, India. pp.581-590, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2015.75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187881v1</w:t>
+                <w:t xml:space="preserve">hal-01078362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Cartesian Transport Sweep for Massively Parallel Architectures with PARSEC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salli Moustafa</w:t>
+                <w:t xml:space="preserve">Hierarchical DAG Scheduling for Hybrid Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ramet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Hyderabad, India. pp.581-590, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2015, Hyderabad, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2015.75⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01078362v1</w:t>
+                <w:t xml:space="preserve">hal-01078359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical DAG Scheduling for Hybrid Distributed Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blocking strategy optimizations for sparse direct linear solver on heterogeneous architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jack Dongarra</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">Sparse Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint Girons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078359v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divide and Conquer Symmetric Tridiagonal Eigensolver for Multicore Architectures</w:t>
               </w:r>
@@ -7536,385 +7536,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing LU-QR hybrid solvers for performance and stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing a systolic algorithm for QR factorization on multicore clusters with PaRSEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kurzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Luszczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">PROPER 2013 - 6th Workshop on Productivity and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930238v1</w:t>
+                <w:t xml:space="preserve">hal-00844492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a systolic algorithm for QR factorization on multicore clusters with PaRSEC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+                <w:t xml:space="preserve">Linear Algebra Libraries with DAG Runtimes on GPUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROPER 2013 - 6th Workshop on Productivity and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (SIAM CSE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844492v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Algebra Libraries with DAG Runtimes on GPUs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing LU-QR hybrid solvers for performance and stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Lowery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (SIAM CSE 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Boston, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934573v1</w:t>
+                <w:t xml:space="preserve">hal-00930238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical QR factorization algorithms for multi-core cluster systems</w:t>
               </w:r>
@@ -8335,368 +8335,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distibuted Dense Numerical Linear Algebra Algorithms on massively parallel architectures: DPLASMA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Danalis</w:t>
+                <w:t xml:space="preserve">High Performance Matrix Inversion Based on LU Factorization for Multicore Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack J. Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ltaief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Luszczek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 25th IEEE International Symposium on Parallel \&amp; Distributed Processing Workshops and Phd Forum (IPDPSW'11), PDSEC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Anchorage, United States. pp.1432--1441</w:t>
+              <w:t xml:space="preserve">Proceedings of MTAGS11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809680v1</w:t>
+                <w:t xml:space="preserve">hal-00809750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance Matrix Inversion Based on LU Factorization for Multicore Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack J. Dongarra</w:t>
+                <w:t xml:space="preserve">An open source tool chain for performance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Degomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Piotr Luszczek</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of MTAGS11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Seattle, United States</w:t>
+              <w:t xml:space="preserve">5th Parallel Tools Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809750v1</w:t>
+                <w:t xml:space="preserve">hal-00707236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open source tool chain for performance analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Augustin Degomme</w:t>
+                <w:t xml:space="preserve">Distibuted Dense Numerical Linear Algebra Algorithms on massively parallel architectures: DPLASMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Danalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzam Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Parallel Tools Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Proceedings of the 25th IEEE International Symposium on Parallel \&amp; Distributed Processing Workshops and Phd Forum (IPDPSW'11), PDSEC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Anchorage, United States. pp.1432--1441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707236v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QR Factorization on a Multicore Node Enhanced with Multiple GPU Accelerators</w:t>
               </w:r>
@@ -8816,51 +8816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EZTrace: a generic framework for performance analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12179,271 +12179,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925017v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a Systolic Algorithm for QR Factorization on Multicore Clusters with PaRSEC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+                <w:t xml:space="preserve">On Algorithmic Variants of Parallel Gaussian Elimination: Comparison of Implementations in Terms of Performance and Numerical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplice Donfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Kurzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8390, INRIA. 2013, pp.16</w:t>
+              <w:t xml:space="preserve">[Research Report] 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879248v1</w:t>
+                <w:t xml:space="preserve">hal-00867837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Algorithmic Variants of Parallel Gaussian Elimination: Comparison of Implementations in Terms of Performance and Numerical Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jack Dongarra</w:t>
+                <w:t xml:space="preserve">Implementing a Systolic Algorithm for QR Factorization on Multicore Clusters with PaRSEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Gates</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Kurzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Luszczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2013</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8390, INRIA. 2013, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867837v1</w:t>
+                <w:t xml:space="preserve">hal-00879248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse direct solvers with accelerators over DAG runtimes</w:t>
               </w:r>
@@ -13151,51 +13151,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EB28202"/>
+    <w:nsid w:val="268FD444"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13382,51 +13382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mfaverge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2128-1230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140338217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088833v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7811" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080624v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salli Moustafa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;votte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plagne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.03.019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOCS.2018.06.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01725804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Jagode" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Danalis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reazul Hoque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pruvost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2766064" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585079v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Sukkari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ltaief" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keyes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2755655" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485507v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1062454" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107457v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Lowery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2015.06.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Donfack" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gates" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kurzak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3306" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPGMP4VL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Luszczek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3110" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HSD334Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930217v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2013.98" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jacquelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2013.01.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XNJM63V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2012.242" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05538493v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Walther" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecouvez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04883872v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert d'Aviau de Piolant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Tayeb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04984070v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia Lisito" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kuhn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05148627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04527103v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61763-8_10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585047v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kherraz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589448v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763824v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789625v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31209-0_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773486v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esragul Korkmaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC53243.2021.00024" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03149953v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Carratal&#225;-S&#225;ez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Salvador Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973315v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Gou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Zoobi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02513433v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140189v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956962v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326084v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956959v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956960v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585622v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484113v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421379v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421384v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421383v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251812v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421368v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421376v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187881v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078362v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2015.75" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078359v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bouteiller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078356v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Haidar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187882v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100987v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lacoste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100979v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078364v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00978602v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987094v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2014.9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987110v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283949v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844492v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934573v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764022v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2012.62" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769030v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichitaro Yamazaki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809654v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luszczek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809680v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809750v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707236v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Coulomb" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547614v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Augonnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2011.90" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587216v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rue" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Ishikawa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654193v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809755v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416496v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344026v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344709v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416502v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05132586v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04867213v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956928v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660653v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asym Yarkhan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03609275v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03718312v4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773985v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03152932v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02489269v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02491495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01961675v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01450732v3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630208v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389232v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387575v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276746v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332774v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142204v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Alaya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925017v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879248v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867837v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700066v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamazaki Ichitaro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809663v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulceneia Becker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809765v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549827v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809712v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453997v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mfaverge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2128-1230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140338217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088833v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7811" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080624v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salli Moustafa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;votte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plagne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.03.019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOCS.2018.06.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01725804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Jagode" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Danalis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reazul Hoque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pruvost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2766064" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585079v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Sukkari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ltaief" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keyes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2755655" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485507v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1062454" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107457v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Lowery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2015.06.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Donfack" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gates" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kurzak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3306" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPGMP4VL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Luszczek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3110" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HSD334Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930217v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2013.98" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jacquelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2013.01.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XNJM63V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2012.242" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05538493v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Walther" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecouvez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04883872v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert d'Aviau de Piolant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Tayeb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04984070v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia Lisito" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kuhn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05148627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04527103v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61763-8_10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585047v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kherraz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589448v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763824v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789625v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31209-0_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773486v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esragul Korkmaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC53243.2021.00024" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03149953v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Carratal&#225;-S&#225;ez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Salvador Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973315v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Gou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Zoobi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02513433v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140189v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956962v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326084v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956959v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956960v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585622v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484113v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421379v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421384v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421383v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251812v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421368v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421376v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2015.75" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078359v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bouteiller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187881v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078356v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Haidar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187882v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100987v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lacoste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100979v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078364v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00978602v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987094v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2014.9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987110v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283949v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844492v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934573v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764022v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2012.62" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769030v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichitaro Yamazaki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809654v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luszczek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809750v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707236v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Coulomb" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809680v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547614v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Augonnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2011.90" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587216v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rue" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Ishikawa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654193v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809755v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416496v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344026v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344709v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416502v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05132586v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04867213v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956928v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660653v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asym Yarkhan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03609275v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03718312v4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773985v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03152932v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02489269v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02491495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01961675v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01450732v3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630208v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389232v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387575v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276746v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332774v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142204v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Alaya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925017v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867837v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879248v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700066v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamazaki Ichitaro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809663v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulceneia Becker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809765v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549827v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809712v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453997v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>