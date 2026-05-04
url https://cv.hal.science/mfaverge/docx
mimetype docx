--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -727,278 +727,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving High Performance on Supercomputers with a Sequential Task-based Programming Model</w:t>
+                <w:t xml:space="preserve">Asynchronous Task-Based Polar Decomposition on Single Node Manycore Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+                <w:t xml:space="preserve">Dalal Sukkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aumage</w:t>
+                <w:t xml:space="preserve">Hatem Ltaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Pruvost</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Keyes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2017, XX, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2017.2766064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2017.2755655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618526v1</w:t>
+                <w:t xml:space="preserve">hal-01585079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Task-Based Polar Decomposition on Single Node Manycore Architectures</w:t>
+                <w:t xml:space="preserve">Achieving High Performance on Supercomputers with a Sequential Task-based Programming Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalal Sukkari</w:t>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Ltaief</w:t>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Furmento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Keyes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florent Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, XX, </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2017.2755655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2017.2766064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585079v1</w:t>
+                <w:t xml:space="preserve">hal-01618526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reordering Strategy for Blocking Optimization in Sparse Linear Solvers</w:t>
               </w:r>
@@ -1407,51 +1407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack J. Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Ltaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Luszczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2166,1196 +2166,1222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving energy efficiency of HPC applications using unbalanced GPU power capping</w:t>
+                <w:t xml:space="preserve">Batching the tasks of the LU factorization with partial pivoting on top of runtime systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert d'Aviau de Piolant</w:t>
+                <w:t xml:space="preserve">Alycia Lisito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayfa Tayeb</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCW (Ipdps workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883872v2</w:t>
+                <w:t xml:space="preserve">hal-05148627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable and portable LU factorization with partial pivoting on top of runtime systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving energy efficiency of HPC applications using unbalanced GPU power capping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert d'Aviau de Piolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alycia Lisito</w:t>
+                <w:t xml:space="preserve">Hayfa Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS25 - 39th IEEE International Parallel and Distributed Processing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Milan, Italy</w:t>
+              <w:t xml:space="preserve">HCW (Ipdps workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984070v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraction de tenseurs au-dessus de supports d'exécutions Application à la méthode Coupled-Cluster</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brieuc Nicolas</w:t>
+                <w:t xml:space="preserve">Scalable and portable LU factorization with partial pivoting on top of runtime systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alycia Lisito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Herault</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IPDPS25 - 39th IEEE International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137639v1</w:t>
+                <w:t xml:space="preserve">hal-04984070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batching the tasks of the LU factorization with partial pivoting on top of runtime systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alycia Lisito</w:t>
+                <w:t xml:space="preserve">Contraction de tenseurs au-dessus de supports d'exécutions Application à la méthode Coupled-Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ramet</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Herault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148627v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing sparse direct solver scalability through runtime system automatic data partition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Comparative Study of Mixed-Precision and Low-Rank Compression Techniques in Sparse Direct Solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alycia Lisito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ramet</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kherraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAMTA 2024 - Workshop on Asynchronous Many-Task Systems and Applications 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 SIAM Conference on Applied Linear Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, May 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527103v1</w:t>
+                <w:t xml:space="preserve">hal-04585047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Tasks Scheduling with Multiple Priorities on Heterogeneous Computing Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+                <w:t xml:space="preserve">Enhancing sparse direct solver scalability through runtime system automatic data partition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alycia Lisito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCW 2024 IEEE International Parallel and Distributed Processing Symposium Workshops (IPDPSW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, San franscisco, CA, United States. pp.31-40, </w:t>
+              <w:t xml:space="preserve">WAMTA 2024 - Workshop on Asynchronous Many-Task Systems and Applications 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Knoxville, United States. pp.105-110, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW63119.2024.00014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61763-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498634v1</w:t>
+                <w:t xml:space="preserve">hal-04527103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Mixed-Precision and Low-Rank Compression Techniques in Sparse Direct Solvers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brieuc Nicolas</w:t>
+                <w:t xml:space="preserve">Dynamic Tasks Scheduling with Multiple Priorities on Heterogeneous Computing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kherraz</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 SIAM Conference on Applied Linear Algebra</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HCW 2024 IEEE International Parallel and Distributed Processing Symposium Workshops (IPDPSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, San franscisco, CA, United States. pp.31-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW63119.2024.00014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04585047v1</w:t>
+                <w:t xml:space="preserve">hal-04498634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New parallel features in the sparse solver PaStiX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alycia Lisito</w:t>
+                <w:t xml:space="preserve">On the Arithmetic Intensity of Distributed-Memory Dense Matrix Multiplication Involving a Symmetric Input Matrix (SYMM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sparse Days 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IPDPS 2023 - 37th International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2023, St. Petersburg, FL, United States. pp.357-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589448v1</w:t>
+                <w:t xml:space="preserve">hal-04093162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Arithmetic Intensity of Distributed-Memory Dense Matrix Multiplication Involving a Symmetric Input Matrix (SYMM)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+                <w:t xml:space="preserve">New parallel features in the sparse solver PaStiX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alycia Lisito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2023 - 37th International Parallel and Distributed Processing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2023, St. Petersburg, FL, United States. pp.357-367</w:t>
+              <w:t xml:space="preserve">Sparse Days 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093162v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MulTreePrio: Scheduling task-based applications for heterogeneous computing systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+                <w:t xml:space="preserve">Programming Heterogeneous Architectures Using Hierarchical Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Namyst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2022 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HeteroPar 2022 - twentieth international workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom. pp.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-31209-0_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763824v1</w:t>
+                <w:t xml:space="preserve">hal-03789625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming Heterogeneous Architectures Using Hierarchical Tasks</w:t>
+                <w:t xml:space="preserve">Programmation des architectures hétérogènes à l'aide de tâches hiérarchiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
@@ -3369,228 +3395,202 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raymond Namyst</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroPar 2022 - twentieth international workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPAS 2022 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-31209-0_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03789625v1</w:t>
+                <w:t xml:space="preserve">hal-03773486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation des architectures hétérogènes à l'aide de tâches hiérarchiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MulTreePrio: Scheduling task-based applications for heterogeneous computing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2022 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773486v1</w:t>
+                <w:t xml:space="preserve">hal-03763824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciding Non-Compressible Blocks in Sparse Direct Solvers using Incomplete Factorization</w:t>
               </w:r>
@@ -3687,545 +3687,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Generic Tiled Algorithms Toward Scalable H-Matrices Factorizations on Top of Runtime Systems</w:t>
+                <w:t xml:space="preserve">Tiled Algorithms for Efficient Task-Parallel H-Matrix Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Carratalá-Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Salvador Quintana-Ortí</w:t>
+                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
+                <w:t xml:space="preserve">Enrique S Quintana-Ortí</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM PP20 - SIAM Conference on Parallel Processing for Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Seattle, United States</w:t>
+              <w:t xml:space="preserve">PDSEC 2020 - 21st IEEE International Workshop on Parallel and Distributed Scientific and Engineering Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, News Orleans, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149953v1</w:t>
+                <w:t xml:space="preserve">hal-02513433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving mapping for sparse direct solvers: A trade-off between data locality and load balancing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+                <w:t xml:space="preserve">Recent Developments Around the Block Low-Rank PaStiX Solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroPar 2020 - 26th International European Conference on Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Warsaw / Virtual, Poland. pp.1-16</w:t>
+              <w:t xml:space="preserve">PP 2020 - SIAM Conference on Parallel Processing for Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973315v1</w:t>
+                <w:t xml:space="preserve">hal-03140189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiled Algorithms for Efficient Task-Parallel H-Matrix Solvers</w:t>
+                <w:t xml:space="preserve">Exploiting Generic Tiled Algorithms Toward Scalable H-Matrices Factorizations on Top of Runtime Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Carratalá-Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Salvador Quintana-Ortí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sylvand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrique S Quintana-Ortí</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDSEC 2020 - 21st IEEE International Workshop on Parallel and Distributed Scientific and Engineering Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, News Orleans, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">SIAM PP20 - SIAM Conference on Parallel Processing for Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513433v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Developments Around the Block Low-Rank PaStiX Solver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Pichon</w:t>
+                <w:t xml:space="preserve">Improving mapping for sparse direct solvers: A trade-off between data locality and load balancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changjiang Gou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Zoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PP 2020 - SIAM Conference on Parallel Processing for Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Seattle, United States</w:t>
+              <w:t xml:space="preserve">EuroPar 2020 - 26th International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Warsaw / Virtual, Poland. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140189v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Task-Based Polar Decomposition Using PARSEC on Massively Parallel Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalal Sukkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Ltaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Keyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4257,256 +4257,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank Revealing QR Methods for Sparse Block Low Rank Solvers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esragul Korkmaz</w:t>
+                <w:t xml:space="preserve">Block Low-rank Algebraic Clustering for Sparse Direct Solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sparse Days 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (CSE19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Spokane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326070v1</w:t>
+                <w:t xml:space="preserve">hal-01956962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block Low-rank Algebraic Clustering for Sparse Direct Solvers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rank Revealing QR Methods for Sparse Block Low Rank Solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esragul Korkmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (CSE19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Spokane, United States</w:t>
+              <w:t xml:space="preserve">Sparse Days 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956962v1</w:t>
+                <w:t xml:space="preserve">hal-02326070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rank Revealing QR Methods for Sparse Block Low Rank Solvers</w:t>
               </w:r>
@@ -4689,51 +4689,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la compression Block Low-Rank pour accélérer un solveur direct creux supernodal</w:t>
+                <w:t xml:space="preserve">Supernodes ordering to enhance Block Low-Rank compression in sparse direct solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
@@ -4764,97 +4764,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2018 - Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">PMAA 2018 - 10th International Workshop on Parallel Matrix Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956959v1</w:t>
+                <w:t xml:space="preserve">hal-01956960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supernodes ordering to enhance Block Low-Rank compression in sparse direct solvers</w:t>
+                <w:t xml:space="preserve">Utilisation de la compression Block Low-Rank pour accélérer un solveur direct creux supernodal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
@@ -4885,97 +4885,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMAA 2018 - 10th International Workshop on Parallel Matrix Algorithms and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">COMPAS 2018 - Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956960v1</w:t>
+                <w:t xml:space="preserve">hal-01956959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Supernodal Solver Using Block Low-Rank Compression</w:t>
+                <w:t xml:space="preserve">Sparse Supernodal Solver exploiting Low-Rankness Property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
@@ -5006,97 +5006,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Workshop on Parallel and Distributed Scientific and Engineering Computing (PDSEC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Sparse Days 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502215v1</w:t>
+                <w:t xml:space="preserve">hal-01585622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Supernodal Solver exploiting Low-Rankness Property</w:t>
+                <w:t xml:space="preserve">Sparse Supernodal Solver Using Block Low-Rank Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
@@ -5127,73 +5127,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sparse Days 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18th IEEE International Workshop on Parallel and Distributed Scientific and Engineering Computing (PDSEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585622v1</w:t>
+                <w:t xml:space="preserve">hal-01502215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidiagonalization and R-Bidiagonalization: Parallel Tiled Algorithms, Critical Paths and Distributed-Memory Implementation</w:t>
               </w:r>
@@ -5605,184 +5605,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting H-Matrices in Sparse Direct Solvers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting Kepler architecture in sparse direct solver with runtime systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Parallel Matrix Algorithms and Applications (PMAA'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251812v1</w:t>
+                <w:t xml:space="preserve">hal-01421372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Blocking Strategies for Sparse Direct Solvers on Top of Generic Runtimes</w:t>
+                <w:t xml:space="preserve">Exploiting H-Matrices in Sparse Direct Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5810,196 +5797,183 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251808v1</w:t>
+                <w:t xml:space="preserve">hal-01251812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Supernodal Solver Using Hierarchical Compression</w:t>
+                <w:t xml:space="preserve">Impact of Blocking Strategies for Sparse Direct Solvers on Top of Generic Runtimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Fast Direct Solvers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Purdue, United States</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421368v1</w:t>
+                <w:t xml:space="preserve">hal-01251808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of low rank approximations for sparse direct solvers</w:t>
+                <w:t xml:space="preserve">Sparse Supernodal Solver Using Hierarchical Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
@@ -6030,920 +6004,946 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Annual Meeting (AN'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Boston, United States</w:t>
+              <w:t xml:space="preserve">Workshop on Fast Direct Solvers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Purdue, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421376v1</w:t>
+                <w:t xml:space="preserve">hal-01421368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Kepler architecture in sparse direct solver with runtime systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of low rank approximations for sparse direct solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Parallel Matrix Algorithms and Applications (PMAA'2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SIAM Annual Meeting (AN'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421372v1</w:t>
+                <w:t xml:space="preserve">hal-01421376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Cartesian Transport Sweep for Massively Parallel Architectures with PARSEC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salli Moustafa</w:t>
+                <w:t xml:space="preserve">A task-based sparse direct solver suited for large scale hierarchical/heterogeneous architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Plagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (SIAM CSE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Salt Lake City, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078362v1</w:t>
+                <w:t xml:space="preserve">hal-01100979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical DAG Scheduling for Hybrid Distributed Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blocking strategy optimizations for sparse direct linear solver on heterogeneous architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jack Dongarra</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">Sparse Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint Girons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078359v1</w:t>
+                <w:t xml:space="preserve">hal-01187881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocking strategy optimizations for sparse direct linear solver on heterogeneous architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Cartesian Transport Sweep for Massively Parallel Architectures with PARSEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salli Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Pichon</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Plagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sparse Days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hyderabad, India. pp.581-590, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2015.75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187881v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divide and Conquer Symmetric Tridiagonal Eigensolver for Multicore Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Pichon</w:t>
+                <w:t xml:space="preserve">Hierarchical DAG Scheduling for Hybrid Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzam Haidar</w:t>
+                <w:t xml:space="preserve">Aurelien Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jakub Kurzak</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078356v3</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of H-Matrix Arithmetic in PaStiX: a Preliminary Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divide and Conquer Symmetric Tridiagonal Eigensolver for Multicore Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzam Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Roman</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kurzak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Fast Direct Solvers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187882v1</w:t>
+                <w:t xml:space="preserve">hal-01078356v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design of parallel linear solvers for large scale problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of H-Matrix Arithmetic in PaStiX: a Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-Symposium on Recent advances in matrix computations for extreme-scale computers at ICIAM'15 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Beijing, China</w:t>
+              <w:t xml:space="preserve">Workshop on Fast Direct Solvers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100987v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A task-based sparse direct solver suited for large scale hierarchical/heterogeneous architectures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">On the design of parallel linear solvers for large scale problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (SIAM CSE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">Mini-Symposium on Recent advances in matrix computations for extreme-scale computers at ICIAM'15 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100979v1</w:t>
+                <w:t xml:space="preserve">hal-01100987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel 3D Sweep Kernel with PARSEC</w:t>
               </w:r>
@@ -7037,103 +7037,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of Distributed Linear Algebra on Hybrid Nodes over the StarPU Runtime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Portland, Oregon, United States</w:t>
@@ -7162,51 +7162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking advantage of hybrid systems for sparse direct solvers via task-based runtimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7292,51 +7292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward parallel scalable linear solvers suited for large scale hierarchical parallel platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7417,103 +7417,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing clusters of hybrid nodes with a sequential task-based programming model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Parallel Matrix Algorithms and Applications (PMAA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lugano, Switzerland</w:t>
@@ -7536,597 +7536,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a systolic algorithm for QR factorization on multicore clusters with PaRSEC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing LU-QR hybrid solvers for performance and stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Lowery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Piotr Luszczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROPER 2013 - 6th Workshop on Productivity and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844492v1</w:t>
+                <w:t xml:space="preserve">hal-00930238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Algebra Libraries with DAG Runtimes on GPUs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bouteiller</w:t>
+                <w:t xml:space="preserve">Implementing a systolic algorithm for QR factorization on multicore clusters with PaRSEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kurzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Luszczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (SIAM CSE 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Boston, United States</w:t>
+              <w:t xml:space="preserve">PROPER 2013 - 6th Workshop on Productivity and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934573v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing LU-QR hybrid solvers for performance and stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear Algebra Libraries with DAG Runtimes on GPUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (SIAM CSE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930238v1</w:t>
+                <w:t xml:space="preserve">hal-00934573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical QR factorization algorithms for multi-core cluster systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine Grain Scheduling for Sparse Solver on Manycore Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS'2012, the 26th IEEE International Parallel and Distributed Processing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Savannah, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764022v1</w:t>
+                <w:t xml:space="preserve">hal-00769026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Grain Scheduling for Sparse Solver on Manycore Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical QR factorization algorithms for multi-core cluster systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ramet</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPS'2012, the 26th IEEE International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2012.62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769026v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a supernodal sparse direct solver over DAG runtimes</w:t>
               </w:r>
@@ -8138,51 +8138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Bosilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichitaro Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8335,860 +8335,860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance Matrix Inversion Based on LU Factorization for Multicore Architectures</w:t>
+                <w:t xml:space="preserve">Exploiting Fine-Grain Parallelism in Recursive LU Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack J. Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Ltaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Luszczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of MTAGS11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Seattle, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of ParCo 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809750v1</w:t>
+                <w:t xml:space="preserve">hal-00809755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open source tool chain for performance analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Augustin Degomme</w:t>
+                <w:t xml:space="preserve">Distibuted Dense Numerical Linear Algebra Algorithms on massively parallel architectures: DPLASMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Danalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzam Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Parallel Tools Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Proceedings of the 25th IEEE International Symposium on Parallel \&amp; Distributed Processing Workshops and Phd Forum (IPDPSW'11), PDSEC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Anchorage, United States. pp.1432--1441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707236v1</w:t>
+                <w:t xml:space="preserve">hal-00809680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distibuted Dense Numerical Linear Algebra Algorithms on massively parallel architectures: DPLASMA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Danalis</w:t>
+                <w:t xml:space="preserve">High Performance Matrix Inversion Based on LU Factorization for Multicore Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack J. Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ltaief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Luszczek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 25th IEEE International Symposium on Parallel \&amp; Distributed Processing Workshops and Phd Forum (IPDPSW'11), PDSEC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Anchorage, United States. pp.1432--1441</w:t>
+              <w:t xml:space="preserve">Proceedings of MTAGS11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809680v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QR Factorization on a Multicore Node Enhanced with Multiple GPU Accelerators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jack Dongarra</w:t>
+                <w:t xml:space="preserve">An open source tool chain for performance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Degomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trahay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th Parallel Tools Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dresden, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00547614v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EZTrace: a generic framework for performance analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Rue</w:t>
+                <w:t xml:space="preserve">QR Factorization on a Multicore Node Enhanced with Multiple GPU Accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Augonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raymond Namyst</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ltaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Anchorage, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2011.90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00587216v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00547614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LU Factorization for Accelerator-based Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jack Dongarra</w:t>
+                <w:t xml:space="preserve">EZTrace: a generic framework for performance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trahay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Langou</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Sharm El-Sheikh, Egypt</w:t>
+              <w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Newport Beach, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654193v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00587216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Fine-Grain Parallelism in Recursive LU Factorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack J. Dongarra</w:t>
+                <w:t xml:space="preserve">LU Factorization for Accelerator-based Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Augonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ParCo 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">9th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Sharm El-Sheikh, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809755v1</w:t>
+                <w:t xml:space="preserve">hal-00654193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un solveur de systèmes linéaires creux adapté aux machines NUMA</w:t>
               </w:r>
@@ -9338,51 +9338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NUMA Aware Scheduler for a Parallel Sparse Direct Solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9642,90 +9642,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable and Portable LU Factorization with Partial Pivoting on top of Runtime Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alycia Lisito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10573,64 +10573,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-based randomized singular value decomposition and multidimensional scaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10835,64 +10835,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique S Quintana-Ortí</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9327, Inria. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10914,103 +10914,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving mapping for sparse direct solvers: A trade-off between data locality and load balancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changjiang Gou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al Zoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9328, Inria Rhône-Alpes. 2020, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11148,51 +11148,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Supernodal Solver Using Block Low-Rank Compression</w:t>
+                <w:t xml:space="preserve">Sparse Supernodal Solver Using Block Low-Rank Compression: design, performance and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
@@ -11220,309 +11220,309 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9022, Inria Bordeaux Sud-Ouest. 2017, pp.24</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9130, Inria Bordeaux Sud-Ouest. 2017, pp.1-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450732v3</w:t>
+                <w:t xml:space="preserve">hal-01660665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Parallel Solution of the 3D Stationary Boltzmann Transport Equation for Diffusive Problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Févotte</w:t>
+                <w:t xml:space="preserve">Sparse Supernodal Solver Using Block Low-Rank Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9116, Inria; EDF Lab. 2017, pp.22</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9022, Inria Bordeaux Sud-Ouest. 2017, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630208v2</w:t>
+                <w:t xml:space="preserve">hal-01450732v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Supernodal Solver Using Block Low-Rank Compression: design, performance and analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Darve</w:t>
+                <w:t xml:space="preserve">Efficient Parallel Solution of the 3D Stationary Boltzmann Transport Equation for Diffusive Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salli Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Févotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Plagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9130, Inria Bordeaux Sud-Ouest. 2017, pp.1-32</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9116, Inria; EDF Lab. 2017, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660665v1</w:t>
+                <w:t xml:space="preserve">hal-01630208v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidiagonalization with Parallel Tiled Algorithms</w:t>
               </w:r>
@@ -11613,90 +11613,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous Task-Based Polar Decomposition on Manycore Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalal Sukkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Ltaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Keyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] KAUST. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11823,103 +11823,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving High Performance on Supercomputers with a Sequential Task-based Programming Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8927, Inria Bordeaux Sud-Ouest; Bordeaux INP; CNRS; Université de Bordeaux; CEA. 2016, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11971,51 +11971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Péré-Laperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12067,51 +12067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking advantage of hybrid systems for sparse direct solvers via task-based runtimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12179,301 +12179,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925017v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Algorithmic Variants of Parallel Gaussian Elimination: Comparison of Implementations in Terms of Performance and Numerical Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jack Dongarra</w:t>
+                <w:t xml:space="preserve">Implementing a Systolic Algorithm for QR Factorization on Multicore Clusters with PaRSEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Gates</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Kurzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Luszczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2013</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8390, INRIA. 2013, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867837v1</w:t>
+                <w:t xml:space="preserve">hal-00879248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a Systolic Algorithm for QR Factorization on Multicore Clusters with PaRSEC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+                <w:t xml:space="preserve">On Algorithmic Variants of Parallel Gaussian Elimination: Comparison of Implementations in Terms of Performance and Numerical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplice Donfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Kurzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8390, INRIA. 2013, pp.16</w:t>
+              <w:t xml:space="preserve">[Research Report] 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879248v1</w:t>
+                <w:t xml:space="preserve">hal-00867837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse direct solvers with accelerators over DAG runtimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12665,51 +12665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack J. Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Ltaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Luszczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12738,241 +12738,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NUMA Aware Scheduler for a Parallel Sparse Direct Solver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distibuted Dense Numerical Linear Algebra Algorithms on Massively Parallel Architectures: DPLASMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Danalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7498, INRIA. 2010, pp.22</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzam Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00549827v1</w:t>
+                <w:t xml:space="preserve">hal-00809712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distibuted Dense Numerical Linear Algebra Algorithms on Massively Parallel Architectures: DPLASMA</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A NUMA Aware Scheduler for a Parallel Sparse Direct Solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2010</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7498, INRIA. 2010, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809712v1</w:t>
+                <w:t xml:space="preserve">inria-00549827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13151,51 +13151,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="268FD444"/>
+    <w:nsid w:val="B679E855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13382,51 +13382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mfaverge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2128-1230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140338217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088833v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7811" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080624v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salli Moustafa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;votte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plagne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.03.019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOCS.2018.06.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01725804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Jagode" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Danalis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reazul Hoque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pruvost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2766064" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585079v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Sukkari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ltaief" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keyes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2755655" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485507v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1062454" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107457v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Lowery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2015.06.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Donfack" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gates" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kurzak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3306" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPGMP4VL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Luszczek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3110" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HSD334Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930217v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2013.98" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jacquelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2013.01.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XNJM63V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2012.242" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05538493v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Walther" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecouvez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04883872v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert d'Aviau de Piolant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Tayeb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04984070v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia Lisito" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kuhn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05148627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04527103v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61763-8_10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585047v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kherraz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589448v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763824v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789625v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31209-0_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773486v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esragul Korkmaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC53243.2021.00024" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03149953v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Carratal&#225;-S&#225;ez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Salvador Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973315v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Gou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Zoobi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02513433v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140189v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956962v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326084v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956959v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956960v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585622v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484113v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421379v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421384v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421383v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251812v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421368v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421376v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2015.75" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078359v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bouteiller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187881v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078356v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Haidar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187882v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100987v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lacoste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100979v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078364v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00978602v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987094v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2014.9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987110v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283949v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844492v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934573v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764022v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2012.62" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769030v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichitaro Yamazaki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809654v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luszczek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809750v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707236v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Coulomb" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809680v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547614v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Augonnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2011.90" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587216v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rue" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Ishikawa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654193v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809755v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416496v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344026v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344709v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416502v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05132586v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04867213v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956928v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660653v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asym Yarkhan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03609275v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03718312v4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773985v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03152932v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02489269v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02491495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01961675v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01450732v3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630208v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389232v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387575v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276746v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332774v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142204v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Alaya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925017v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867837v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879248v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700066v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamazaki Ichitaro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809663v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulceneia Becker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809765v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549827v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809712v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453997v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mfaverge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2128-1230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140338217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088833v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7811" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080624v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salli Moustafa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;votte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plagne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.03.019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOCS.2018.06.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01725804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Jagode" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Danalis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reazul Hoque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Sukkari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ltaief" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keyes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2755655" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pruvost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2766064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485507v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1062454" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107457v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Lowery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2015.06.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Donfack" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gates" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kurzak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3306" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPGMP4VL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Luszczek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3110" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HSD334Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930217v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2013.98" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jacquelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2013.01.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XNJM63V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2012.242" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05538493v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Walther" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecouvez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05148627v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia Lisito" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kuhn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04883872v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert d'Aviau de Piolant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Tayeb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04984070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137639v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kherraz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04527103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61763-8_10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498634v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093162v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589448v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789625v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31209-0_7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773486v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esragul Korkmaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC53243.2021.00024" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02513433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Carratal&#225;-S&#225;ez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03149953v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Salvador Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973315v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Gou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Zoobi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956962v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326070v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326084v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956960v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956959v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585622v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484113v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421379v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421384v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421383v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421372v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251812v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251808v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421368v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421376v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lacoste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078362v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2015.75" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bouteiller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078356v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Haidar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187882v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078364v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00978602v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987094v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2014.9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987110v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283949v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844492v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934573v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769026v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764022v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2012.62" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769030v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichitaro Yamazaki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809654v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luszczek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809755v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809680v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809750v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707236v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Coulomb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547614v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Augonnet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2011.90" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587216v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Ishikawa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654193v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416496v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344026v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344709v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416502v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05132586v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04867213v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956928v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660653v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asym Yarkhan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03609275v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03718312v4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773985v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03152932v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02489269v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02491495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01961675v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660665v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01450732v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630208v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389232v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387575v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276746v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332774v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142204v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Alaya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925017v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879248v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867837v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700066v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamazaki Ichitaro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809663v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulceneia Becker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809765v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809712v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549827v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453997v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>