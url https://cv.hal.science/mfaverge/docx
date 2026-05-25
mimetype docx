--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1375,505 +1375,505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving Numerical Accuracy and High Performance using Recursive Tile LU Factorization</w:t>
+                <w:t xml:space="preserve">PaRSEC: A programming paradigm exploiting heterogeneity for enhancing scalability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack J. Dongarra</w:t>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Danalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpe.3110⟩</w:t>
+              <w:t xml:space="preserve">Computing in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (6), pp.36-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCSE.2013.98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865472v1</w:t>
+                <w:t xml:space="preserve">hal-00930217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PaRSEC: A programming paradigm exploiting heterogeneity for enhancing scalability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical QR factorization algorithms for multi-core clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Bosilca</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hérault</w:t>
+                <w:t xml:space="preserve">Mathias Jacquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MCSE.2013.98⟩</w:t>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (4-5), pp.212-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parco.2013.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930217v1</w:t>
+                <w:t xml:space="preserve">hal-00809770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical QR factorization algorithms for multi-core clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack Dongarra</w:t>
+                <w:t xml:space="preserve">Achieving Numerical Accuracy and High Performance using Recursive Tile LU Factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack J. Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hérault</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ltaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Jacquelin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piotr Luszczek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 39 (4-5), pp.212-232. </w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (6), pp.1408-1431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.parco.2013.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpe.3110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809770v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LU Factorization with Partial Pivoting for a Multicore System with Accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Kurzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Luszczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack J. Dongarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 99 (PrePrints), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3203,185 +3203,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming Heterogeneous Architectures Using Hierarchical Tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MulTreePrio: Scheduling task-based applications for heterogeneous computing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroPar 2022 - twentieth international workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPAS 2022 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789625v1</w:t>
+                <w:t xml:space="preserve">hal-03763824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation des architectures hétérogènes à l'aide de tâches hiérarchiques</w:t>
+                <w:t xml:space="preserve">Programming Heterogeneous Architectures Using Hierarchical Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
@@ -3395,202 +3369,228 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Thibault</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2022 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HeteroPar 2022 - twentieth international workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom. pp.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-31209-0_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773486v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MulTreePrio: Scheduling task-based applications for heterogeneous computing systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+                <w:t xml:space="preserve">Programmation des architectures hétérogènes à l'aide de tâches hiérarchiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2022 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763824v1</w:t>
+                <w:t xml:space="preserve">hal-03773486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciding Non-Compressible Blocks in Sparse Direct Solvers using Incomplete Factorization</w:t>
               </w:r>
@@ -4149,364 +4149,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Task-Based Polar Decomposition Using PARSEC on Massively Parallel Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Keyes</w:t>
+                <w:t xml:space="preserve">Block Low-rank Algebraic Clustering for Sparse Direct Solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Cluster 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (CSE19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Spokane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272946v1</w:t>
+                <w:t xml:space="preserve">hal-01956962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block Low-rank Algebraic Clustering for Sparse Direct Solvers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rank Revealing QR Methods for Sparse Block Low Rank Solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esragul Korkmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (CSE19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Spokane, United States</w:t>
+              <w:t xml:space="preserve">Sparse Days 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956962v1</w:t>
+                <w:t xml:space="preserve">hal-02326070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank Revealing QR Methods for Sparse Block Low Rank Solvers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esragul Korkmaz</w:t>
+                <w:t xml:space="preserve">Leveraging Task-Based Polar Decomposition Using PARSEC on Massively Parallel Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalal Sukkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ltaief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Keyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sparse Days 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE Cluster 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326070v1</w:t>
+                <w:t xml:space="preserve">hal-02272946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rank Revealing QR Methods for Sparse Block Low Rank Solvers</w:t>
               </w:r>
@@ -4931,51 +4931,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Supernodal Solver exploiting Low-Rankness Property</w:t>
+                <w:t xml:space="preserve">Sparse Supernodal Solver Using Block Low-Rank Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
@@ -5006,326 +5006,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sparse Days 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18th IEEE International Workshop on Parallel and Distributed Scientific and Engineering Computing (PDSEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585622v1</w:t>
+                <w:t xml:space="preserve">hal-01502215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Supernodal Solver Using Block Low-Rank Compression</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bidiagonalization and R-Bidiagonalization: Parallel Tiled Algorithms, Critical Paths and Distributed-Memory Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Roman</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Workshop on Parallel and Distributed Scientific and Engineering Computing (PDSEC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orlando, United States</w:t>
+              <w:t xml:space="preserve">IPDPS'17 - 31st IEEE International Parallel and Distributed Processing Symposium </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502215v1</w:t>
+                <w:t xml:space="preserve">hal-01484113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidiagonalization and R-Bidiagonalization: Parallel Tiled Algorithms, Critical Paths and Distributed-Memory Implementation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sparse Supernodal Solver Using Hierarchical Compression over Runtime System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jack Dongarra</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS'17 - 31st IEEE International Parallel and Distributed Processing Symposium </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Orlando, United States</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computation Science and Engineering (CSE'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484113v1</w:t>
+                <w:t xml:space="preserve">hal-01421379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Supernodal Solver Using Hierarchical Compression over Runtime System</w:t>
+                <w:t xml:space="preserve">Sparse Supernodal Solver exploiting Low-Rankness Property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
@@ -5356,73 +5356,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computation Science and Engineering (CSE'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Sparse Days 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421379v1</w:t>
+                <w:t xml:space="preserve">hal-01585622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Blocking Strategies for Sparse Direct Solvers on Top of Generic Runtimes</w:t>
               </w:r>
@@ -6266,481 +6266,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocking strategy optimizations for sparse direct linear solver on heterogeneous architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Cartesian Transport Sweep for Massively Parallel Architectures with PARSEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salli Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Pichon</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Plagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sparse Days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hyderabad, India. pp.581-590, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2015.75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187881v1</w:t>
+                <w:t xml:space="preserve">hal-01078362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Cartesian Transport Sweep for Massively Parallel Architectures with PARSEC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salli Moustafa</w:t>
+                <w:t xml:space="preserve">Hierarchical DAG Scheduling for Hybrid Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ramet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Hyderabad, India. pp.581-590, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2015, Hyderabad, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2015.75⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01078362v1</w:t>
+                <w:t xml:space="preserve">hal-01078359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical DAG Scheduling for Hybrid Distributed Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">George Bosilca</w:t>
+                <w:t xml:space="preserve">Divide and Conquer Symmetric Tridiagonal Eigensolver for Multicore Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzam Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jack Dongarra</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kurzak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078359v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078356v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divide and Conquer Symmetric Tridiagonal Eigensolver for Multicore Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blocking strategy optimizations for sparse direct linear solver on heterogeneous architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jakub Kurzak</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">Sparse Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint Girons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078356v3</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of H-Matrix Arithmetic in PaStiX: a Preliminary Study</w:t>
               </w:r>
@@ -6923,260 +6923,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel 3D Sweep Kernel with PARSEC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salli Moustafa</w:t>
+                <w:t xml:space="preserve">Overview of Distributed Linear Algebra on Hybrid Nodes over the StarPU Runtime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Furmento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCC Workshop on HPC-CFD in Energy/Transport Domains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078364v1</w:t>
+                <w:t xml:space="preserve">hal-00978602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Distributed Linear Algebra on Hybrid Nodes over the StarPU Runtime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aumage</w:t>
+                <w:t xml:space="preserve">Parallel 3D Sweep Kernel with PARSEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salli Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Plagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Portland, Oregon, United States</w:t>
+              <w:t xml:space="preserve">HPCC Workshop on HPC-CFD in Energy/Transport Domains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978602v1</w:t>
+                <w:t xml:space="preserve">hal-01078364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking advantage of hybrid systems for sparse direct solvers via task-based runtimes</w:t>
               </w:r>
@@ -7214,51 +7214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Bosilca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCW'2014 workshop of IPDPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Phoenix, United States. pp.29-38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7536,627 +7536,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing LU-QR hybrid solvers for performance and stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing a systolic algorithm for QR factorization on multicore clusters with PaRSEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kurzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Luszczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">PROPER 2013 - 6th Workshop on Productivity and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930238v1</w:t>
+                <w:t xml:space="preserve">hal-00844492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a systolic algorithm for QR factorization on multicore clusters with PaRSEC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+                <w:t xml:space="preserve">Linear Algebra Libraries with DAG Runtimes on GPUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROPER 2013 - 6th Workshop on Productivity and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (SIAM CSE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844492v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Algebra Libraries with DAG Runtimes on GPUs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing LU-QR hybrid solvers for performance and stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Lowery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (SIAM CSE 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Boston, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934573v1</w:t>
+                <w:t xml:space="preserve">hal-00930238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Grain Scheduling for Sparse Solver on Manycore Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical QR factorization algorithms for multi-core cluster systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ramet</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPS'2012, the 26th IEEE International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2012.62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769026v1</w:t>
+                <w:t xml:space="preserve">hal-00764022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical QR factorization algorithms for multi-core cluster systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine Grain Scheduling for Sparse Solver on Manycore Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS'2012, the 26th IEEE International Parallel and Distributed Processing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Conference on Parallel Processing for Scientific Computing (SIAM PP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Savannah, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2012.62⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00764022v1</w:t>
+                <w:t xml:space="preserve">hal-00769026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a supernodal sparse direct solver over DAG runtimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Bosilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8272,51 +8272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Luszczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack J. Dongarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VECPAR 2012 - 10th International Meeting on High-Performance Computing for Computational Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8341,90 +8341,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Fine-Grain Parallelism in Recursive LU Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack J. Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Ltaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Luszczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of ParCo 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8443,670 +8443,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distibuted Dense Numerical Linear Algebra Algorithms on massively parallel architectures: DPLASMA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Danalis</w:t>
+                <w:t xml:space="preserve">High Performance Matrix Inversion Based on LU Factorization for Multicore Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack J. Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ltaief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Luszczek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 25th IEEE International Symposium on Parallel \&amp; Distributed Processing Workshops and Phd Forum (IPDPSW'11), PDSEC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Anchorage, United States. pp.1432--1441</w:t>
+              <w:t xml:space="preserve">Proceedings of MTAGS11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809680v1</w:t>
+                <w:t xml:space="preserve">hal-00809750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance Matrix Inversion Based on LU Factorization for Multicore Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack J. Dongarra</w:t>
+                <w:t xml:space="preserve">An open source tool chain for performance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Degomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Piotr Luszczek</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of MTAGS11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Seattle, United States</w:t>
+              <w:t xml:space="preserve">5th Parallel Tools Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809750v1</w:t>
+                <w:t xml:space="preserve">hal-00707236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open source tool chain for performance analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Augustin Degomme</w:t>
+                <w:t xml:space="preserve">QR Factorization on a Multicore Node Enhanced with Multiple GPU Accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Augonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ltaief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Parallel Tools Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Anchorage, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2011.90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707236v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00547614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QR Factorization on a Multicore Node Enhanced with Multiple GPU Accelerators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jack Dongarra</w:t>
+                <w:t xml:space="preserve">EZTrace: a generic framework for performance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trahay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hatem Ltaief</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Newport Beach, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2011.90⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00547614v1</w:t>
+                <w:t xml:space="preserve">inria-00587216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EZTrace: a generic framework for performance analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Rue</w:t>
+                <w:t xml:space="preserve">Distibuted Dense Numerical Linear Algebra Algorithms on massively parallel architectures: DPLASMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Danalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raymond Namyst</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzam Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Newport Beach, CA, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the 25th IEEE International Symposium on Parallel \&amp; Distributed Processing Workshops and Phd Forum (IPDPSW'11), PDSEC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Anchorage, United States. pp.1432--1441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00587216v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LU Factorization for Accelerator-based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Augonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10198,51 +10198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multithreading in the PLASMA Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Kurzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Luszczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asym Yarkhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10340,254 +10340,254 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming Heterogeneous Architectures Using Hierarchical Tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reaching the Quality of SVD for Low-Rank Compression Through QR Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esragul Korkmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9466, Inria Bordeaux Sud-Ouest. 2022, pp.21</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9476, Inria Bordeaux - Sud Ouest. 2022, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609275v2</w:t>
+                <w:t xml:space="preserve">hal-03718312v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaching the Quality of SVD for Low-Rank Compression Through QR Variants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Programming Heterogeneous Architectures Using Hierarchical Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9476, Inria Bordeaux - Sud Ouest. 2022, pp.43</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Furmento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Namyst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9466, Inria Bordeaux Sud-Ouest. 2022, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718312v4</w:t>
+                <w:t xml:space="preserve">hal-03609275v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-based randomized singular value decomposition and multidimensional scaling</w:t>
               </w:r>
@@ -11502,342 +11502,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630208v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidiagonalization with Parallel Tiled Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asynchronous Task-Based Polar Decomposition on Manycore Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalal Sukkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ltaief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8969, INRIA. 2016</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Keyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] KAUST. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389232v2</w:t>
+                <w:t xml:space="preserve">hal-01387575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Task-Based Polar Decomposition on Manycore Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hatem Ltaief</w:t>
+                <w:t xml:space="preserve">Reordering strategy for blocking optimization in sparse linear solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] KAUST. 2016</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8860, Inria Bordeaux Sud-Ouest; LaBRI - Laboratoire Bordelais de Recherche en Informatique; Bordeaux INP; Université de Bordeaux. 2016, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387575v1</w:t>
+                <w:t xml:space="preserve">hal-01276746v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reordering strategy for blocking optimization in sparse linear solvers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bidiagonalization with Parallel Tiled Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8860, Inria Bordeaux Sud-Ouest; LaBRI - Laboratoire Bordelais de Recherche en Informatique; Bordeaux INP; Université de Bordeaux. 2016, pp.26</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8969, INRIA. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276746v2</w:t>
+                <w:t xml:space="preserve">hal-01389232v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving High Performance on Supercomputers with a Sequential Task-based Programming Model</w:t>
               </w:r>
@@ -12119,51 +12119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Bosilca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8446, INRIA. 2014, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12179,271 +12179,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925017v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a Systolic Algorithm for QR Factorization on Multicore Clusters with PaRSEC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+                <w:t xml:space="preserve">On Algorithmic Variants of Parallel Gaussian Elimination: Comparison of Implementations in Terms of Performance and Numerical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplice Donfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Kurzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8390, INRIA. 2013, pp.16</w:t>
+              <w:t xml:space="preserve">[Research Report] 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879248v1</w:t>
+                <w:t xml:space="preserve">hal-00867837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Algorithmic Variants of Parallel Gaussian Elimination: Comparison of Implementations in Terms of Performance and Numerical Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jack Dongarra</w:t>
+                <w:t xml:space="preserve">Implementing a Systolic Algorithm for QR Factorization on Multicore Clusters with PaRSEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Gates</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Kurzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Luszczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2013</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8390, INRIA. 2013, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867837v1</w:t>
+                <w:t xml:space="preserve">hal-00879248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse direct solvers with accelerators over DAG runtimes</w:t>
               </w:r>
@@ -12573,51 +12573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulceneia Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack J. Dongarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12639,90 +12639,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving Numerical Accuracy and High Performance using Recursive Tile LU Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack J. Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Ltaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Luszczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12738,241 +12738,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distibuted Dense Numerical Linear Algebra Algorithms on Massively Parallel Architectures: DPLASMA</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A NUMA Aware Scheduler for a Parallel Sparse Direct Solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2010</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7498, INRIA. 2010, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809712v1</w:t>
+                <w:t xml:space="preserve">inria-00549827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NUMA Aware Scheduler for a Parallel Sparse Direct Solver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distibuted Dense Numerical Linear Algebra Algorithms on Massively Parallel Architectures: DPLASMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bosilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Danalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7498, INRIA. 2010, pp.22</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzam Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00549827v1</w:t>
+                <w:t xml:space="preserve">hal-00809712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13151,51 +13151,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B679E855"/>
+    <w:nsid w:val="3424C7C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13382,51 +13382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mfaverge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2128-1230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140338217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088833v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7811" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080624v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salli Moustafa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;votte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plagne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.03.019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOCS.2018.06.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01725804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Jagode" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Danalis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reazul Hoque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Sukkari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ltaief" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keyes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2755655" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pruvost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2766064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485507v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1062454" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107457v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Lowery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2015.06.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Donfack" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gates" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kurzak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3306" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPGMP4VL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Luszczek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3110" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HSD334Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930217v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2013.98" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jacquelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2013.01.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XNJM63V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2012.242" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05538493v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Walther" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecouvez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05148627v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia Lisito" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kuhn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04883872v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert d'Aviau de Piolant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Tayeb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04984070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137639v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kherraz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04527103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61763-8_10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498634v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093162v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589448v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789625v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31209-0_7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773486v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esragul Korkmaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC53243.2021.00024" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02513433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Carratal&#225;-S&#225;ez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03149953v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Salvador Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973315v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Gou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Zoobi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956962v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326070v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326084v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956960v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956959v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585622v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484113v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421379v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421384v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421383v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421372v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251812v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251808v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421368v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421376v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lacoste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078362v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2015.75" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bouteiller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078356v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Haidar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187882v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078364v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00978602v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987094v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2014.9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987110v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283949v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844492v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934573v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769026v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764022v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2012.62" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769030v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichitaro Yamazaki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809654v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luszczek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809755v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809680v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809750v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707236v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Coulomb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547614v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Augonnet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2011.90" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587216v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Ishikawa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654193v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416496v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344026v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344709v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416502v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05132586v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04867213v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956928v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660653v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asym Yarkhan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03609275v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03718312v4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773985v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03152932v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02489269v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02491495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01961675v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660665v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01450732v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630208v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389232v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387575v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276746v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332774v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142204v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Alaya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925017v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879248v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867837v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700066v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamazaki Ichitaro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809663v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulceneia Becker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809765v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809712v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549827v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453997v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mfaverge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2128-1230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140338217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088833v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7811" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080624v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salli Moustafa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;votte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plagne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.03.019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOCS.2018.06.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01725804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Jagode" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Danalis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reazul Hoque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Sukkari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ltaief" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keyes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2755655" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pruvost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2766064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485507v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1062454" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107457v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Lowery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2015.06.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Donfack" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gates" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kurzak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3306" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPGMP4VL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930217v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2013.98" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809770v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jacquelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2013.01.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XNJM63V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865472v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Luszczek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3110" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HSD334Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2012.242" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05538493v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Walther" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecouvez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05148627v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia Lisito" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kuhn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04883872v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert d'Aviau de Piolant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Tayeb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04984070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137639v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kherraz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04527103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61763-8_10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498634v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093162v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589448v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763824v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789625v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31209-0_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773486v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esragul Korkmaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC53243.2021.00024" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02513433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Carratal&#225;-S&#225;ez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03149953v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Salvador Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973315v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Gou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Zoobi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956962v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272946v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326084v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956960v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956959v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484113v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421379v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585622v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421384v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421383v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421372v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251812v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251808v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421368v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421376v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lacoste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078362v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2015.75" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078359v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bouteiller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078356v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Haidar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187881v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187882v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00978602v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078364v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987094v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2014.9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987110v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283949v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844492v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934573v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764022v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2012.62" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769030v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichitaro Yamazaki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809654v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luszczek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809755v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809750v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707236v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Coulomb" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547614v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Augonnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2011.90" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587216v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rue" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Ishikawa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809680v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654193v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416496v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344026v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344709v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416502v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05132586v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04867213v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02326407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956928v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660653v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lanteri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asym Yarkhan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03718312v4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03609275v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773985v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03152932v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02489269v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02491495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01961675v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660665v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01450732v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630208v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387575v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276746v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389232v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332774v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142204v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Alaya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925017v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867837v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879248v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700066v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamazaki Ichitaro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809663v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulceneia Becker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809765v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549827v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809712v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453997v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>