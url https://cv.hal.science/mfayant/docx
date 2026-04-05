--- v0 (2026-03-11)
+++ v1 (2026-04-05)
@@ -806,395 +806,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast effect in spatial context: Robustness and practical significance.</w:t>
+                <w:t xml:space="preserve">Courtship behavior: The Out-of-my-league effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Blaison</w:t>
+                <w:t xml:space="preserve">Fabrice Le Lec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Alexopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Boulu-Reshef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fayant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xap0000135⟩</w:t>
+              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, pp.e32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0140525X16000534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196299v1</w:t>
+                <w:t xml:space="preserve">halshs-01476515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courtship behavior: The Out-of-my-league effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Le Lec</w:t>
+                <w:t xml:space="preserve">On the Limitations of Manipulation Checks: An Obstacle Toward Cumulative Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fayant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Sigall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Retsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Alexopoulos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0140525X16000534⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/irsp.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01476515v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Limitations of Manipulation Checks: An Obstacle Toward Cumulative Science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrast effect in spatial context: Robustness and practical significance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fayant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Retsin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Theodore Alexopoulos</w:t>
+                <w:t xml:space="preserve">Ursula Hess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (1), pp.125. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (4), pp.474-483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/irsp.102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/xap0000135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456169v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mindset of competition versus cooperation moderates the impact of social comparison on self-evaluation</w:t>
               </w:r>
@@ -1651,177 +1651,438 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reste-là où tu es ! Aversion à l’approche et besoin de contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivane Nuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fayant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Alexopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15e Congres International de Psychologie Sociale (CIPS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la diffusion de la recherche internationale en psychologie sociale (ADRIPS), Jul 2024, Bruxelle, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etre inférieur aux autres : peur de l’exclusion sociale et centration sur l’écart entre moi et les autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fayant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Butera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondements sensori-moteurs des interactions sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Geers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivane Nuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fayant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Alexopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Coello. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps, cerveau et processus mentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.299-323, 2024, Univers Psy, 978-2-10-085763-0 (imprimé) ; 978-21-0087-220-6 (numérique). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.coell.2024.01.0299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1968,51 +2229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05121360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Meimoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fayant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19485506251331963" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rougier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Schmitz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Nuel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Subra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2024.104697" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-02027-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03694027v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.34197" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000445" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456206v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01418" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blaison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Hess" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xap0000135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476515v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Lec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boulu-Reshef" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenasni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X16000534" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Sigall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lemonnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Retsin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.102" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Colpaert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Butera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01337" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884771v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hubertus Joseph Hartgerink" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000209" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-9004.2010.00279.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHRHNTDS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2010.07.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FK1SXCB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05121360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Meimoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fayant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19485506251331963" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rougier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Schmitz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Nuel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Subra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2024.104697" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-02027-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03694027v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.34197" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000445" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456206v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01418" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Lec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boulu-Reshef" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenasni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X16000534" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Sigall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lemonnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Retsin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.102" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blaison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Hess" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xap0000135" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Colpaert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Butera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01337" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884771v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hubertus Joseph Hartgerink" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000209" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-9004.2010.00279.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHRHNTDS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2010.07.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FK1SXCB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Alexopoulos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Geers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.coell.2024.01.0299" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>