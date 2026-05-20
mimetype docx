--- v1 (2026-04-05)
+++ v2 (2026-05-20)
@@ -806,395 +806,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courtship behavior: The Out-of-my-league effect</w:t>
+                <w:t xml:space="preserve">Contrast effect in spatial context: Robustness and practical significance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Le Lec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Theodore Alexopoulos</w:t>
+                <w:t xml:space="preserve">Christophe Blaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fayant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Boulu-Reshef</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ursula Hess</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0140525X16000534⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (4), pp.474-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xap0000135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01476515v1</w:t>
+                <w:t xml:space="preserve">hal-03196299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Limitations of Manipulation Checks: An Obstacle Toward Cumulative Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fayant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Sigall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Sigall</w:t>
+                <w:t xml:space="preserve">Aurore Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Retsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Alexopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (1), pp.125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5334/irsp.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast effect in spatial context: Robustness and practical significance.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Courtship behavior: The Out-of-my-league effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Le Lec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Alexopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Blaison</w:t>
+                <w:t xml:space="preserve">Béatrice Boulu-Reshef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fayant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursula Hess</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (4), pp.474-483. </w:t>
+              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, pp.e32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xap0000135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0140525X16000534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196299v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01476515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mindset of competition versus cooperation moderates the impact of social comparison on self-evaluation</w:t>
               </w:r>
@@ -2229,51 +2229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05121360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Meimoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fayant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19485506251331963" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rougier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Schmitz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Nuel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Subra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2024.104697" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-02027-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03694027v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.34197" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000445" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456206v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01418" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Lec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boulu-Reshef" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenasni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X16000534" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Sigall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lemonnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Retsin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.102" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blaison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Hess" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xap0000135" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Colpaert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Butera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01337" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884771v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hubertus Joseph Hartgerink" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000209" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-9004.2010.00279.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHRHNTDS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2010.07.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FK1SXCB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Alexopoulos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Geers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.coell.2024.01.0299" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05121360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Meimoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fayant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19485506251331963" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rougier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Schmitz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Nuel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Subra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2024.104697" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-02027-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03694027v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.34197" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000445" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456206v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01418" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blaison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Hess" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xap0000135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456169v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Sigall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lemonnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Retsin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.102" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476515v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Lec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boulu-Reshef" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenasni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X16000534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Colpaert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Butera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01337" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884771v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hubertus Joseph Hartgerink" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000209" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-9004.2010.00279.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHRHNTDS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2010.07.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FK1SXCB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Alexopoulos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Geers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.coell.2024.01.0299" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>